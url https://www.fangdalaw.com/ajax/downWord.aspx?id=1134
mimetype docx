--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="60905AF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="047ED4D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄睿章</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1CFD8F2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+          <w:p w14:paraId="706EB16B" w14:textId="10B804A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="466A2044" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+          <w:p w14:paraId="6199424A" w14:textId="7E96B475" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5873 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="70649AA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+          <w:p w14:paraId="4F910ACA" w14:textId="7695E523" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ann.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="615BF0BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0384535F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F2F23EE" wp14:editId="50F1C97B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="067F0801" wp14:editId="67FF544D">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="092C6258" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00433DC4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="439600D9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄睿章律师的主要执业领域为房地产项目的投资、收购、建设和运营管理，以及市政特许权及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00433DC4">
+            <w:r w:rsidRPr="00E93E27">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D9A34A" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="691C86DE" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1251 +446,1251 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A96122A" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="00904CB7" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED65795" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="01FDB319" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产收购处置领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0B4F83" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="251048A3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人和开发商为其在中国境内的物流仓储地产项目的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="039D204C" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4A76D3D0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EA8FF9" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4DE57935" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8DB220" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1B300965" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平为其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CFB74B" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4F44E9DB" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新为其与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC2C0DC" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="71D9CF68" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC为其在中国境内的商业、工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B08B8EB" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="39CEA6B8" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其在中国境内的物流仓储项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440670D4" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1D514C4D" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在中国境内的物流仓储地产项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AB3D46" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4D3AC90A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在中国境内的物流仓储地产项目及生命科学园区项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F92A6F7" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1243EFD3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其向张江集团收购在建工程项目、为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hillhouse合作开发生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03700795" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1B5E418F" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其上海外滩福佑地块综合体合作开发项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B8ED01" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="5D6AD01F" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里建设为其在中国境内的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目的全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C80795" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="68EC1087" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场、为其上海前滩及江湾项目的资产处置、上海长宁的商办合作开发项目以及上海五角场假日酒店收购并改造为长租公寓项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6E2CAF" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="01C17F68" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能集团为其收购上海市中环商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4660C73C" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="711265C2" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield为其收购上海市数个商业不动产项目提供法律服务，包括其向绿地香港收购上海五里桥商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04711B1A" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="02D2054B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Honeywell为其处置上海的办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7908F6" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="2A32721E" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业有限公司为其收购中国境内工业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C25BE5" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="53A886A3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印力集团为其收购新加坡凯德集团境内商场物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751F90D8" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="48876739" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顶新集团为其收购上海市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1788国际中心项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36117DCF" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="0EA44243" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族集团为其出售长三角地区的商业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9C4285" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1EBDF5AC" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其收购上海市多个商业、办公及住宅不动产物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FC6534" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="79068306" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔能源为其在中国投资、建设及运营垃圾焚烧发电项目提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584830BC" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="7E10BBFE" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表兴业银行为其收购某公司以获得目标地块开发权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5922F89A" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1B0EC958" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其在长三角地区开发某商业办公地块提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356D39AF" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="59893A2C" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中民投为其在全国范围内布局物业板块业务提供公司并购法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8C73F6" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="1E1146AB" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险集团为其处置上海某物业项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC3C7FF" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="03D9B2AF" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F20C694" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="30CC56D0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EF4504" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="2B387825" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在中国各城市办公物业租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA8B56F" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="43482FE3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资有限公司就其在上海投资建造的汇亚大厦提供租赁和物业管理方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="797C41AE" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="7388DC3B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为顶新集团持有的嘉地中心租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E30A1CC" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="662C0259" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡凯德集团持有的人民广场来福士办公楼项目、长宁来福士办公楼项目、凯德星贸办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9CB21B" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="7581301D" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新鸿基集团开发的国金中心、上海环贸广场、中环广场办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A74765" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="23698F97" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为交银租赁旗下的金砖大厦租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49418059" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="7512BCF9" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿保险旗下的世纪商贸广场租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4631A71C" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="78208AF2" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在私募股权投资领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C03812C" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="3BAA925A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其交易金额为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿元的股权融资、蔚来中国核心业务和资产的重组及注入、蔚来中国总部的设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FD7BA8" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="2EC5A307" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其与当地合作伙伴设立两家合资公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EF194EC" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="73E30463" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其整车生产制造合作、生产线搭建、产品技术和责任、样车试制等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A281710" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="587EFA40" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本为其投资互联网数据中心行业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377A4CDD" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4AA51C37" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金为其参与重庆钢铁的破产重整提供法律服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4389FC5E" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="26816E0A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F52786F" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="51B4EC1B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BBDD00" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4E449080" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2424D82A" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="074F4576" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08194FE6" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4E5DD375" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E845E18" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="722E51A0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E783496" w14:textId="77777777" w:rsidR="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="3910A51A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="34861019" w:rsidR="00A46A04" w:rsidRPr="00433DC4" w:rsidRDefault="00433DC4" w:rsidP="00433DC4">
+    <w:p w14:paraId="4F0A196B" w14:textId="4E9AAA24" w:rsidR="00A46A04" w:rsidRPr="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00433DC4">
+      <w:r w:rsidRPr="00E93E27">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，黄律师在北京市金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00433DC4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E93E27" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1363 +1896,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C245E9"/>
+    <w:nsid w:val="005038EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3CC020E"/>
+    <w:tmpl w:val="EBEEA38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="072C581D"/>
+    <w:nsid w:val="04153735"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2DEE932"/>
+    <w:tmpl w:val="D08C4ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F97BD6"/>
+    <w:nsid w:val="0F961529"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6ACADD2"/>
+    <w:tmpl w:val="B8EEF46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD135EA"/>
+    <w:nsid w:val="13BB3211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4CC7B16"/>
+    <w:tmpl w:val="A46C4C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0C67D3"/>
+    <w:nsid w:val="189D7052"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32F65E7E"/>
+    <w:tmpl w:val="AE765772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F60146B"/>
+    <w:nsid w:val="1B24626B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="839A53A4"/>
+    <w:tmpl w:val="641E2A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CB7276"/>
+    <w:nsid w:val="1F745476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CEC9E7E"/>
+    <w:tmpl w:val="4D6E054A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150341E4"/>
+    <w:nsid w:val="215E51A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C481308"/>
+    <w:tmpl w:val="52003BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171B15C6"/>
+    <w:nsid w:val="21CC3965"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="947018E4"/>
+    <w:tmpl w:val="DF86CF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18645E06"/>
+    <w:nsid w:val="234F4952"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B16CD9E"/>
+    <w:tmpl w:val="F982BB2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DC632D"/>
+    <w:nsid w:val="244A6FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24229750"/>
+    <w:tmpl w:val="D30AA4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19AF162D"/>
+    <w:nsid w:val="24DF43B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="645CA922"/>
+    <w:tmpl w:val="9728663A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A683207"/>
+    <w:nsid w:val="26111418"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89F28B42"/>
+    <w:tmpl w:val="C876FFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6C1EBF"/>
+    <w:nsid w:val="292651D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDF48C98"/>
+    <w:tmpl w:val="14F8ACAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E40AB9"/>
+    <w:nsid w:val="2A291A01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B02ABAEA"/>
+    <w:tmpl w:val="26E80D64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C42878"/>
+    <w:nsid w:val="2C2D725B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9CA519C"/>
+    <w:tmpl w:val="E5044BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DD5AC8"/>
+    <w:nsid w:val="2CE93451"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CF85B44"/>
+    <w:tmpl w:val="B482586C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BD67BBC"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F31D63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81D41A7E"/>
+    <w:tmpl w:val="AE768CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307B0E7D"/>
+    <w:nsid w:val="31541168"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B36A6656"/>
+    <w:tmpl w:val="9BB2AC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31A25749"/>
+    <w:nsid w:val="37503B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DCA66E6"/>
+    <w:tmpl w:val="6CDE20DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35390684"/>
+    <w:nsid w:val="38CB1329"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CED66D0C"/>
+    <w:tmpl w:val="D1EABE8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C9484E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E516B73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C481308"/>
+    <w:tmpl w:val="A934E042"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9D4994"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F513545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC56A0EE"/>
+    <w:tmpl w:val="24786B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D564675"/>
+    <w:nsid w:val="3FD75CE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C49F12"/>
+    <w:tmpl w:val="AD8A3A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414F3511"/>
+    <w:nsid w:val="415A59E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27D0A764"/>
+    <w:tmpl w:val="359AD536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="492F6046"/>
+    <w:nsid w:val="464B7796"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AEC7864"/>
+    <w:tmpl w:val="766A524A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D481353"/>
+    <w:nsid w:val="4A487C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA66F1E"/>
+    <w:tmpl w:val="8E06E1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8A3244"/>
+    <w:nsid w:val="4B1940A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C02E2EAA"/>
+    <w:tmpl w:val="38E291B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3F35BA"/>
+    <w:nsid w:val="56635845"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A2E7F4"/>
+    <w:tmpl w:val="83A25D5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AE4A07"/>
+    <w:nsid w:val="5CAA254E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE1A1198"/>
+    <w:tmpl w:val="C0A408E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62367649"/>
+    <w:nsid w:val="62A46FA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B50C372E"/>
+    <w:tmpl w:val="3CFAC4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="643B714E"/>
+    <w:nsid w:val="646F36AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C35AF94E"/>
+    <w:tmpl w:val="79DEBC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657C1270"/>
+    <w:nsid w:val="65094E90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A92C975A"/>
+    <w:tmpl w:val="440A821E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67236739"/>
+    <w:nsid w:val="69AB1A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15C0BCD6"/>
+    <w:tmpl w:val="C6D68B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67376FBC"/>
+    <w:nsid w:val="6DCF67CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C6F260"/>
+    <w:tmpl w:val="34286908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="683A5793"/>
+    <w:nsid w:val="6E050FFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69428350"/>
+    <w:tmpl w:val="1D5222C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C6D6CE1"/>
+    <w:nsid w:val="70CD476F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2F4C786"/>
+    <w:tmpl w:val="EACC579A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7562729F"/>
+    <w:nsid w:val="71E77A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="428C5114"/>
+    <w:tmpl w:val="3140DA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D06C08"/>
+    <w:nsid w:val="726258BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="867CC06C"/>
+    <w:tmpl w:val="FCB68D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="760312D4"/>
+    <w:nsid w:val="74A64E03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF46AB2C"/>
+    <w:tmpl w:val="3CFAC4AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77EF7047"/>
+    <w:nsid w:val="76131273"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFF4F05C"/>
+    <w:tmpl w:val="94BA1BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78F22829"/>
+    <w:nsid w:val="77955B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="430E0644"/>
+    <w:tmpl w:val="184C7F8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1F2B3D"/>
+    <w:nsid w:val="7A6F462E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CBC4E68"/>
+    <w:tmpl w:val="D88AC69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FC1633F"/>
+    <w:nsid w:val="7B704723"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="923EBA94"/>
+    <w:tmpl w:val="60481CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FDF506E"/>
+    <w:nsid w:val="7F605431"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41B08410"/>
+    <w:tmpl w:val="1B8C28F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="8">
-[...107 lines deleted...]
-  <w:num w:numId="44">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="45">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3289,51 +3289,50 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="00433DC4"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -3391,50 +3390,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00E93E27"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4486,61 +4486,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00433DC4"/>
+    <w:rsid w:val="00E93E27"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00433DC4"/>
+    <w:rsid w:val="00E93E27"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4826,51 +4826,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{980D4BD8-35E9-4861-9D43-E85DB36DFCDD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF16479-7ECC-4F30-AB3C-6A575B1BF282}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>