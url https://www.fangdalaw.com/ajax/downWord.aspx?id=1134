--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="047ED4D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FE485CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄睿章</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10B804A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+          <w:p w14:paraId="706EB16B" w14:textId="0CEDDDEC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7E96B475" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+          <w:p w14:paraId="6199424A" w14:textId="1C674F0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5873 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7695E523" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+          <w:p w14:paraId="4F910ACA" w14:textId="42504E8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ann.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0384535F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72792FEF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="067F0801" wp14:editId="67FF544D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E30E095" wp14:editId="5B14C422">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="439600D9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E93E27" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="19C38072" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄睿章律师的主要执业领域为房地产项目的投资、收购、建设和运营管理，以及市政特许权及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E93E27">
+            <w:r w:rsidRPr="00682597">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="691C86DE" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="32E2454C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1251 +446,1251 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00904CB7" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="3EFC9EDF" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FDB319" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="42D784AA" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产收购处置领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251048A3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="265DAF06" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人和开发商为其在中国境内的物流仓储地产项目的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A76D3D0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="2CCE2C0F" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DE57935" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6700CAFD" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B300965" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="694C209E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平为其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F44E9DB" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="19B28EA5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新为其与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D9CF68" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="117D729D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC为其在中国境内的商业、工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CEA6B8" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="630A3129" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其在中国境内的物流仓储项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D514C4D" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="352FC55F" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在中国境内的物流仓储地产项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3AC90A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="16681EF2" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在中国境内的物流仓储地产项目及生命科学园区项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1243EFD3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6FF65FBD" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其向张江集团收购在建工程项目、为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hillhouse合作开发生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5E418F" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="17DFC172" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其上海外滩福佑地块综合体合作开发项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6AD01F" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="1EF2332C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里建设为其在中国境内的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目的全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EC1087" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="41705081" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场、为其上海前滩及江湾项目的资产处置、上海长宁的商办合作开发项目以及上海五角场假日酒店收购并改造为长租公寓项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C17F68" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="00D15D7A" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能集团为其收购上海市中环商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711265C2" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="3BD0FBC1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield为其收购上海市数个商业不动产项目提供法律服务，包括其向绿地香港收购上海五里桥商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D2054B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="73DD647D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Honeywell为其处置上海的办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A32721E" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="197A6F14" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业有限公司为其收购中国境内工业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A886A3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="0ABA5AFC" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印力集团为其收购新加坡凯德集团境内商场物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48876739" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="1244AB0D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顶新集团为其收购上海市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1788国际中心项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA44243" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="3757FE40" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族集团为其出售长三角地区的商业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBDF5AC" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="18A3A361" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其收购上海市多个商业、办公及住宅不动产物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79068306" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="0DCBEB94" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔能源为其在中国投资、建设及运营垃圾焚烧发电项目提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E10BBFE" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="7F875BB5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表兴业银行为其收购某公司以获得目标地块开发权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0EC958" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="46EDD78B" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其在长三角地区开发某商业办公地块提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59893A2C" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="197C80A1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中民投为其在全国范围内布局物业板块业务提供公司并购法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1146AB" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="1BC32018" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险集团为其处置上海某物业项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D9B2AF" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="48B4AD93" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CC56D0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="0FC98278" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B387825" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="7E68977C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在中国各城市办公物业租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43482FE3" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6010A4B3" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资有限公司就其在上海投资建造的汇亚大厦提供租赁和物业管理方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7388DC3B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="44FFB699" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为顶新集团持有的嘉地中心租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662C0259" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="657F097C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡凯德集团持有的人民广场来福士办公楼项目、长宁来福士办公楼项目、凯德星贸办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7581301D" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="1ABBFFF1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新鸿基集团开发的国金中心、上海环贸广场、中环广场办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23698F97" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="72878043" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为交银租赁旗下的金砖大厦租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7512BCF9" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="7E701DEF" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿保险旗下的世纪商贸广场租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78208AF2" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="0B8EBB9E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在私募股权投资领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAA925A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="42346158" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其交易金额为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿元的股权融资、蔚来中国核心业务和资产的重组及注入、蔚来中国总部的设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC5A307" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="5249BFE6" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其与当地合作伙伴设立两家合资公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E30463" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="2CB1DCC5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其整车生产制造合作、生产线搭建、产品技术和责任、样车试制等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587EFA40" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="5C4A5C71" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本为其投资互联网数据中心行业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA51C37" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6AE3B81D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金为其参与重庆钢铁的破产重整提供法律服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26816E0A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="054F089D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B4EC1B" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6D4C415E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E449080" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="5F8BCB93" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074F4576" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="76D516AC" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5DD375" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6F5E7182" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="722E51A0" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="6AD0F6A4" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3910A51A" w14:textId="77777777" w:rsidR="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="45F09B67" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4E9AAA24" w:rsidR="00A46A04" w:rsidRPr="00E93E27" w:rsidRDefault="00E93E27" w:rsidP="00E93E27">
+    <w:p w14:paraId="4F0A196B" w14:textId="3A86A90B" w:rsidR="00A46A04" w:rsidRPr="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E93E27">
+      <w:r w:rsidRPr="00682597">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，黄律师在北京市金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E93E27" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00682597" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1363 +1896,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005038EC"/>
+    <w:nsid w:val="04C063D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBEEA38E"/>
+    <w:tmpl w:val="AA8C6AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04153735"/>
+    <w:nsid w:val="0C141289"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D08C4ABA"/>
+    <w:tmpl w:val="926839F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F961529"/>
+    <w:nsid w:val="0CD46217"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8EEF46E"/>
+    <w:tmpl w:val="28A0F12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13BB3211"/>
+    <w:nsid w:val="0F8066F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A46C4C9E"/>
+    <w:tmpl w:val="E2685580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="189D7052"/>
+    <w:nsid w:val="19B440FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE765772"/>
+    <w:tmpl w:val="6BEC9E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B24626B"/>
+    <w:nsid w:val="1AED3575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="641E2A84"/>
+    <w:tmpl w:val="B61E118A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F745476"/>
+    <w:nsid w:val="1B14037B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D6E054A"/>
+    <w:tmpl w:val="87822012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215E51A4"/>
+    <w:nsid w:val="247D0AD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52003BC6"/>
+    <w:tmpl w:val="E9F05EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CC3965"/>
+    <w:nsid w:val="24994441"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF86CF38"/>
+    <w:tmpl w:val="C2BAFA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="234F4952"/>
+    <w:nsid w:val="278F5B1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F982BB2E"/>
+    <w:tmpl w:val="AAFAE050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244A6FA5"/>
+    <w:nsid w:val="288359D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30AA4F0"/>
+    <w:tmpl w:val="9C0AA90A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24DF43B5"/>
+    <w:nsid w:val="2B243903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9728663A"/>
+    <w:tmpl w:val="FFDEB0E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26111418"/>
+    <w:nsid w:val="2D4275E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C876FFCC"/>
+    <w:tmpl w:val="3104F722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="292651D9"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31747080"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14F8ACAC"/>
+    <w:tmpl w:val="6680C13C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A291A01"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B11FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26E80D64"/>
+    <w:tmpl w:val="F25AEE58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2D725B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A264CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5044BA8"/>
+    <w:tmpl w:val="909640AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CE93451"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A8D0612"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B482586C"/>
+    <w:tmpl w:val="AAE23BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F31D63"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C817166"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE768CAE"/>
+    <w:tmpl w:val="063443F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31541168"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C9C6F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BB2AC02"/>
+    <w:tmpl w:val="7D046418"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37503B5C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3A147B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CDE20DC"/>
+    <w:tmpl w:val="38881EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CB1329"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E101F1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1EABE8C"/>
+    <w:tmpl w:val="6822501C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E516B73"/>
+    <w:nsid w:val="3FA6057C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A934E042"/>
+    <w:tmpl w:val="08028364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F513545"/>
+    <w:nsid w:val="43392FF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24786B56"/>
+    <w:tmpl w:val="B61E118A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD75CE7"/>
+    <w:nsid w:val="48B04116"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD8A3A48"/>
+    <w:tmpl w:val="25CEB1F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415A59E6"/>
+    <w:nsid w:val="4D5F0901"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="359AD536"/>
+    <w:tmpl w:val="BC1C246A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464B7796"/>
+    <w:nsid w:val="4D6269D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="766A524A"/>
+    <w:tmpl w:val="22B036A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A487C20"/>
+    <w:nsid w:val="524D2A0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E06E1B6"/>
+    <w:tmpl w:val="4CD2698E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1940A1"/>
+    <w:nsid w:val="54697ABD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E291B0"/>
+    <w:tmpl w:val="2A405E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56635845"/>
+    <w:nsid w:val="57C730EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83A25D5E"/>
+    <w:tmpl w:val="82301076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CAA254E"/>
+    <w:nsid w:val="58DA61EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0A408E4"/>
+    <w:tmpl w:val="C4B00960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A46FA5"/>
+    <w:nsid w:val="590842BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CFAC4AE"/>
+    <w:tmpl w:val="8D240F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646F36AA"/>
+    <w:nsid w:val="5D6B0D03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79DEBC6E"/>
+    <w:tmpl w:val="5D3664A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65094E90"/>
+    <w:nsid w:val="5DB10D56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="440A821E"/>
+    <w:tmpl w:val="13D88332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69AB1A37"/>
+    <w:nsid w:val="61745F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6D68B3C"/>
+    <w:tmpl w:val="679AD512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCF67CC"/>
+    <w:nsid w:val="62411FD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34286908"/>
+    <w:tmpl w:val="FAB0EC4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E050FFC"/>
+    <w:nsid w:val="66D54572"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D5222C8"/>
+    <w:tmpl w:val="A1F82CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70CD476F"/>
+    <w:nsid w:val="670D2208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EACC579A"/>
+    <w:tmpl w:val="88CC8148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71E77A99"/>
+    <w:nsid w:val="6890372B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3140DA8A"/>
+    <w:tmpl w:val="47A87852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726258BD"/>
+    <w:nsid w:val="6AA924D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB68D24"/>
+    <w:tmpl w:val="B2829AFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A64E03"/>
+    <w:nsid w:val="701B7919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CFAC4AE"/>
+    <w:tmpl w:val="A4165EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76131273"/>
+    <w:nsid w:val="73820EC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94BA1BFC"/>
+    <w:tmpl w:val="78C8FE56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77955B2B"/>
+    <w:nsid w:val="74A938C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="184C7F8E"/>
+    <w:tmpl w:val="9E8013DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6F462E"/>
+    <w:nsid w:val="77CC13C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D88AC69A"/>
+    <w:tmpl w:val="68A27BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B704723"/>
+    <w:nsid w:val="77D44426"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60481CCA"/>
+    <w:tmpl w:val="704ED7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F605431"/>
+    <w:nsid w:val="79197D4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B8C28F0"/>
+    <w:tmpl w:val="B6A43FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
-[...20 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="16">
-[...26 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="26">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3308,50 +3308,51 @@
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
+    <w:rsid w:val="00682597"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -3390,51 +3391,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E93E27"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4486,61 +4486,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E93E27"/>
+    <w:rsid w:val="00682597"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E93E27"/>
+    <w:rsid w:val="00682597"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4826,51 +4826,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF16479-7ECC-4F30-AB3C-6A575B1BF282}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F882CE-1A69-47D0-B56E-8CE4EA2BAC37}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>