--- v2 (2026-08-19)
+++ v3 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4FE485CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7EC92164" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄睿章</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0CEDDDEC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
+          <w:p w14:paraId="706EB16B" w14:textId="05130752" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1C674F0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
+          <w:p w14:paraId="6199424A" w14:textId="460C905B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5873 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="42504E8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="00682597">
+          <w:p w14:paraId="4F910ACA" w14:textId="6B0ADC68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ann.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="72792FEF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="46AAAFBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E30E095" wp14:editId="5B14C422">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D24F7C6" wp14:editId="0808AC29">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="19C38072" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00682597" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="631EDAE6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄睿章律师的主要执业领域为房地产项目的投资、收购、建设和运营管理，以及市政特许权及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00682597">
+            <w:r w:rsidRPr="00572B58">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E2454C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="47138F14" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1251 +446,1251 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EFC9EDF" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="48909A1D" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D784AA" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="7DCDA06D" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产收购处置领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265DAF06" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="5C883800" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人和开发商为其在中国境内的物流仓储地产项目的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCE2C0F" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="62561A41" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6700CAFD" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="27B39A66" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694C209E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="4B4527C3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平为其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B28EA5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="29D9E882" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新为其与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117D729D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="611EF72F" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC为其在中国境内的商业、工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630A3129" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="6D111970" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其在中国境内的物流仓储项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352FC55F" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="6AF99605" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在中国境内的物流仓储地产项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16681EF2" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="618B40DD" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在中国境内的物流仓储地产项目及生命科学园区项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF65FBD" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="3E9AB1F4" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其向张江集团收购在建工程项目、为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hillhouse合作开发生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17DFC172" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="50F3820C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其上海外滩福佑地块综合体合作开发项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF2332C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="28B6585F" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里建设为其在中国境内的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目的全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41705081" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="51D23F34" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场、为其上海前滩及江湾项目的资产处置、上海长宁的商办合作开发项目以及上海五角场假日酒店收购并改造为长租公寓项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D15D7A" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="4261BE3A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能集团为其收购上海市中环商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD0FBC1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="6330C2A3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield为其收购上海市数个商业不动产项目提供法律服务，包括其向绿地香港收购上海五里桥商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DD647D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="3684C8B9" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Honeywell为其处置上海的办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197A6F14" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="30B5D836" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业有限公司为其收购中国境内工业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABA5AFC" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="2454A498" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印力集团为其收购新加坡凯德集团境内商场物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1244AB0D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="040DE940" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顶新集团为其收购上海市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1788国际中心项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3757FE40" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="7F273A15" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族集团为其出售长三角地区的商业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A3A361" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="7D495C3C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其收购上海市多个商业、办公及住宅不动产物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCBEB94" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="555686CA" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔能源为其在中国投资、建设及运营垃圾焚烧发电项目提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F875BB5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="1688B38C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表兴业银行为其收购某公司以获得目标地块开发权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EDD78B" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="195ED7DF" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其在长三角地区开发某商业办公地块提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197C80A1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="3BFFA8A7" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中民投为其在全国范围内布局物业板块业务提供公司并购法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC32018" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="793C265C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险集团为其处置上海某物业项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B4AD93" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="79B6A505" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC98278" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="40642EB0" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E68977C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="50C5FC2A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在中国各城市办公物业租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6010A4B3" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="052E2DE3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资有限公司就其在上海投资建造的汇亚大厦提供租赁和物业管理方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FFB699" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="50CE9DA5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为顶新集团持有的嘉地中心租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657F097C" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="7930EF40" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡凯德集团持有的人民广场来福士办公楼项目、长宁来福士办公楼项目、凯德星贸办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ABBFFF1" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="65177524" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新鸿基集团开发的国金中心、上海环贸广场、中环广场办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72878043" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="793F538A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为交银租赁旗下的金砖大厦租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E701DEF" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="3EB36831" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿保险旗下的世纪商贸广场租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8EBB9E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="475BB536" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在私募股权投资领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42346158" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="47733A66" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其交易金额为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿元的股权融资、蔚来中国核心业务和资产的重组及注入、蔚来中国总部的设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5249BFE6" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="67F95524" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其与当地合作伙伴设立两家合资公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB1DCC5" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="5C011435" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其整车生产制造合作、生产线搭建、产品技术和责任、样车试制等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4A5C71" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="533140D1" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本为其投资互联网数据中心行业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE3B81D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="179161B4" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金为其参与重庆钢铁的破产重整提供法律服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054F089D" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="2CA607A5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4C415E" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="51F6CE28" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8BCB93" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="2B3033D5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D516AC" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="5FDEB025" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5E7182" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="0176AACB" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD0F6A4" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="2A4E96F1" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F09B67" w14:textId="77777777" w:rsidR="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="08A4E9FB" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3A86A90B" w:rsidR="00A46A04" w:rsidRPr="00682597" w:rsidRDefault="00682597" w:rsidP="00682597">
+    <w:p w14:paraId="4F0A196B" w14:textId="39B0ED31" w:rsidR="00A46A04" w:rsidRPr="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00682597">
+      <w:r w:rsidRPr="00572B58">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，黄律师在北京市金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00682597" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00572B58" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,323 +1896,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04C063D8"/>
+    <w:nsid w:val="049F7FF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA8C6AAE"/>
+    <w:tmpl w:val="607A9558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C141289"/>
+    <w:nsid w:val="05B47EF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="926839F6"/>
+    <w:tmpl w:val="A70E604A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CD46217"/>
+    <w:nsid w:val="05D62054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28A0F12C"/>
+    <w:tmpl w:val="46A45CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F8066F4"/>
+    <w:nsid w:val="06E10419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2685580"/>
+    <w:tmpl w:val="BC0CBF70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B440FD"/>
+    <w:nsid w:val="093E2E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEC9E2C"/>
+    <w:tmpl w:val="A8568520"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AED3575"/>
+    <w:nsid w:val="09BB7B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61E118A"/>
+    <w:tmpl w:val="5B1CAB9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B14037B"/>
+    <w:nsid w:val="0B014888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87822012"/>
+    <w:tmpl w:val="750CBA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="247D0AD3"/>
+    <w:nsid w:val="0E0D4514"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9F05EBA"/>
+    <w:tmpl w:val="E6FCED02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24994441"/>
+    <w:nsid w:val="0E810BCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2BAFA66"/>
+    <w:tmpl w:val="0018EC40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278F5B1B"/>
+    <w:nsid w:val="115E6AA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAFAE050"/>
+    <w:tmpl w:val="C3A64464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288359D8"/>
+    <w:nsid w:val="1451179C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C0AA90A"/>
+    <w:tmpl w:val="60DE9E7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B243903"/>
+    <w:nsid w:val="165D358A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFDEB0E6"/>
+    <w:tmpl w:val="CC4E7A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D4275E4"/>
+    <w:nsid w:val="1A73549D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3104F722"/>
+    <w:tmpl w:val="8FC2991E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C77378F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="260ACD28"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24452E95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC80FC7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24B9770A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23142A42"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28296144"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A70E604A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29B82747"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7646FCA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C2A0DAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="673CCE1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6246F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D03ABE32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DC04CDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20A6FFC2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2281,135 +2449,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31747080"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="351F1680"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6680C13C"/>
+    <w:tmpl w:val="E6A839BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B11FED"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3694102A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F25AEE58"/>
+    <w:tmpl w:val="C77C8F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A264CE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="374F1F69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="909640AE"/>
+    <w:tmpl w:val="8D2427CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8D0612"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39F41836"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAE23BE8"/>
+    <w:tmpl w:val="F872F4CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2481,778 +2649,610 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C817166"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42D24789"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="063443F8"/>
+    <w:tmpl w:val="D9647196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9C6F61"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="526E0926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D046418"/>
+    <w:tmpl w:val="65C00644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3A147B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="527E6020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38881EF6"/>
+    <w:tmpl w:val="282CA036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E101F1B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52CB75AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6822501C"/>
+    <w:tmpl w:val="FE92E20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA6057C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="544C3868"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08028364"/>
+    <w:tmpl w:val="44922928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43392FF8"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E92720"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B61E118A"/>
+    <w:tmpl w:val="98126B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B04116"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="582C5677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25CEB1F4"/>
+    <w:tmpl w:val="14F8C814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5F0901"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B465B8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC1C246A"/>
+    <w:tmpl w:val="FACE4408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6269D0"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B593E0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22B036A2"/>
+    <w:tmpl w:val="58F4DC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524D2A0B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BBE5073"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CD2698E"/>
+    <w:tmpl w:val="3BC45F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54697ABD"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F9065F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A405E0C"/>
+    <w:tmpl w:val="11763626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C730EB"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65857C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82301076"/>
+    <w:tmpl w:val="95289CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DA61EC"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="660E629F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4B00960"/>
+    <w:tmpl w:val="46B03E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590842BA"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67DA528E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D240F34"/>
+    <w:tmpl w:val="697639B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6B0D03"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B4335CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D3664A0"/>
+    <w:tmpl w:val="47E4581E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DB10D56"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B5E4CC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13D88332"/>
+    <w:tmpl w:val="7638CF5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61745F72"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBA19A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="679AD512"/>
+    <w:tmpl w:val="49BAFC26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62411FD4"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CAB709A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAB0EC4A"/>
+    <w:tmpl w:val="F89AD48A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D54572"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBA4C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1F82CC8"/>
+    <w:tmpl w:val="AF46BF6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670D2208"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA14CB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88CC8148"/>
+    <w:tmpl w:val="FEF0DD70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...166 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="10">
-[...38 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="24">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3301,58 +3301,58 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="00572B58"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
-    <w:rsid w:val="00682597"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
@@ -4486,61 +4486,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00682597"/>
+    <w:rsid w:val="00572B58"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00682597"/>
+    <w:rsid w:val="00572B58"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4826,51 +4826,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F882CE-1A69-47D0-B56E-8CE4EA2BAC37}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD9439A-6AEE-40BD-82AD-DCBF6CEDFF90}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>