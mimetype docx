--- v3 (2026-08-19)
+++ v4 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7EC92164" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1E9E70D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄睿章</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="05130752" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+          <w:p w14:paraId="706EB16B" w14:textId="3F5AAA16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="460C905B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+          <w:p w14:paraId="6199424A" w14:textId="143BF59F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5873 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6B0ADC68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+          <w:p w14:paraId="4F910ACA" w14:textId="5B4A9041" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ann.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="46AAAFBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4858180E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D24F7C6" wp14:editId="0808AC29">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="769FB856" wp14:editId="0AA48211">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="631EDAE6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00572B58" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="77DFD011" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B269B4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄睿章律师的主要执业领域为房地产项目的投资、收购、建设和运营管理，以及市政特许权及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00572B58">
+            <w:r w:rsidRPr="00B269B4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47138F14" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="02869251" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1251 +446,1251 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48909A1D" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="39D7BC29" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCDA06D" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="46CB0C48" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产收购处置领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C883800" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="4AE068CD" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人和开发商为其在中国境内的物流仓储地产项目的收购处置、投资平台架设、开发管理、资产管理及建设租赁等各方面提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62561A41" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="3A06B9DD" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内的办公、生产设施、研发中心、仓储物流分拨设施以及教育和医疗设施的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B39A66" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="32D5D7AB" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众多投资人为其在中国境内收购、建设及运营数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B4527C3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="230BE839" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平为其办公、产业园、长租公寓及物流仓储地产投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D9E882" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2E6D5A1E" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金地威新为其与中国太保及其他</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP设立私募基金收购位于上海的四个产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611EF72F" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="7ED4D599" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GIC为其在中国境内的商业、工业仓储地产及长租公寓领域的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D111970" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="4B994EFB" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Prologis为其在中国境内的物流仓储项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF99605" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2D810F0E" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在中国境内的物流仓储地产项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618B40DD" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="221BD848" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本为其在中国境内的物流仓储地产项目及生命科学园区项目的收购及出售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9AB1F4" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="7F8D2382" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百济神州为其向张江集团收购在建工程项目、为其与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hillhouse合作开发生命科学产业园项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F3820C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="42B0A2D0" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其上海外滩福佑地块综合体合作开发项目提供全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B6585F" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="21A70908" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里建设为其在中国境内的商业地产项目的收购处置、开发和融资提供法律服务，包括上海金陵东路项目的全过程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D23F34" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="1F85C757" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表铁狮门为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ARA和中金资本的联合体出售成都晶融汇商场、为其上海前滩及江湾项目的资产处置、上海长宁的商办合作开发项目以及上海五角场假日酒店收购并改造为长租公寓项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4261BE3A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2B9361C8" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能集团为其收购上海市中环商办项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6330C2A3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="13F27296" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield为其收购上海市数个商业不动产项目提供法律服务，包括其向绿地香港收购上海五里桥商办项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3684C8B9" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="4C1A0071" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Honeywell为其处置上海的办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B5D836" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="6C4B0E0D" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业有限公司为其收购中国境内工业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2454A498" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="49096EC6" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印力集团为其收购新加坡凯德集团境内商场物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040DE940" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="7936C3F5" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顶新集团为其收购上海市</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1788国际中心项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F273A15" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="7D0F7413" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族集团为其出售长三角地区的商业物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D495C3C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="083EDED1" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其收购上海市多个商业、办公及住宅不动产物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555686CA" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="0334DD86" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡万塔能源为其在中国投资、建设及运营垃圾焚烧发电项目提供全方位法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1688B38C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="51F79772" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表兴业银行为其收购某公司以获得目标地块开发权提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195ED7DF" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="3B2BD1A5" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某家族基金为其在长三角地区开发某商业办公地块提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFFA8A7" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2575F579" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中民投为其在全国范围内布局物业板块业务提供公司并购法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793C265C" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="66D01FAF" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险集团为其处置上海某物业项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B6A505" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="61839EC9" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在房地产租赁领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40642EB0" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="66BE166F" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C5FC2A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="74F2AD83" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通在中国各城市办公物业租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052E2DE3" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="1BD3B656" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资有限公司就其在上海投资建造的汇亚大厦提供租赁和物业管理方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50CE9DA5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="63706495" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为顶新集团持有的嘉地中心租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7930EF40" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="4FEF112C" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡凯德集团持有的人民广场来福士办公楼项目、长宁来福士办公楼项目、凯德星贸办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65177524" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="02252C7E" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新鸿基集团开发的国金中心、上海环贸广场、中环广场办公楼租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="793F538A" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="0167C3D7" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为交银租赁旗下的金砖大厦租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB36831" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2B915D38" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿保险旗下的世纪商贸广场租赁项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475BB536" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="5F27A61B" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在私募股权投资领域的主要经验有：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47733A66" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="2BCF4FA7" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其交易金额为人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>70亿元的股权融资、蔚来中国核心业务和资产的重组及注入、蔚来中国总部的设立提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F95524" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="7E063F1A" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其与当地合作伙伴设立两家合资公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C011435" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="008FB727" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来汽车为其整车生产制造合作、生产线搭建、产品技术和责任、样车试制等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533140D1" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="5ABE5AA9" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本为其投资互联网数据中心行业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179161B4" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="351C12F3" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合基金为其参与重庆钢铁的破产重整提供法律服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> *部分交易为在加入方达前处理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA607A5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="75EC4869" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6CE28" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="08399ACA" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B3033D5" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="402C9BEE" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDEB025" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="0E92DC87" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0176AACB" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="1C9CD636" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4E96F1" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="347894DB" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A4E9FB" w14:textId="77777777" w:rsidR="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="43D1A506" w14:textId="77777777" w:rsidR="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="39B0ED31" w:rsidR="00A46A04" w:rsidRPr="00572B58" w:rsidRDefault="00572B58" w:rsidP="00572B58">
+    <w:p w14:paraId="4F0A196B" w14:textId="5CB4B06B" w:rsidR="00A46A04" w:rsidRPr="00B269B4" w:rsidRDefault="00B269B4" w:rsidP="00B269B4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00572B58">
+      <w:r w:rsidRPr="00B269B4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，黄律师在北京市金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00572B58" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B269B4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1896,1363 +1896,1363 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049F7FF5"/>
+    <w:nsid w:val="014558EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="607A9558"/>
+    <w:tmpl w:val="F2EC1174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05B47EF4"/>
+    <w:nsid w:val="060633B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A70E604A"/>
+    <w:tmpl w:val="3E9AF528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D62054"/>
+    <w:nsid w:val="088213C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46A45CC8"/>
+    <w:tmpl w:val="E47E3A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E10419"/>
+    <w:nsid w:val="0B282187"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC0CBF70"/>
+    <w:tmpl w:val="74FED4BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093E2E6D"/>
+    <w:nsid w:val="0E1860EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8568520"/>
+    <w:tmpl w:val="84BA3848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09BB7B55"/>
+    <w:nsid w:val="10EC67BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B1CAB9C"/>
+    <w:tmpl w:val="064868BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B014888"/>
+    <w:nsid w:val="14C73CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="750CBA58"/>
+    <w:tmpl w:val="8006E890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0D4514"/>
+    <w:nsid w:val="15ED5750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6FCED02"/>
+    <w:tmpl w:val="DB34F974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E810BCB"/>
+    <w:nsid w:val="1CC4416E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0018EC40"/>
+    <w:tmpl w:val="86722F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115E6AA6"/>
+    <w:nsid w:val="1E236BF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3A64464"/>
+    <w:tmpl w:val="BB5424CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1451179C"/>
+    <w:nsid w:val="1E9604C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60DE9E7E"/>
+    <w:tmpl w:val="0B6EB6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165D358A"/>
+    <w:nsid w:val="22AE3040"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC4E7A28"/>
+    <w:tmpl w:val="2F7CEDB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A73549D"/>
+    <w:nsid w:val="25B70D53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FC2991E"/>
+    <w:tmpl w:val="473C555A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C77378F"/>
+    <w:nsid w:val="2D7C3A29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="260ACD28"/>
+    <w:tmpl w:val="0CBE4112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24452E95"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30172F5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC80FC7E"/>
+    <w:tmpl w:val="B75254D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B9770A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CE4CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23142A42"/>
+    <w:tmpl w:val="8E1094DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28296144"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C0F45DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A70E604A"/>
+    <w:tmpl w:val="6886413A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B82747"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C14051D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7646FCA4"/>
+    <w:tmpl w:val="77D48E96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C2A0DAE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC77128"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="673CCE1E"/>
+    <w:tmpl w:val="886E8DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6246F5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E003548"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D03ABE32"/>
+    <w:tmpl w:val="042092E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DC04CDE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="401F36FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20A6FFC2"/>
+    <w:tmpl w:val="BA84CB44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="351F1680"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="404E2FC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6A839BA"/>
+    <w:tmpl w:val="EC0C3C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3694102A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D152E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C77C8F96"/>
+    <w:tmpl w:val="F606D6C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="374F1F69"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45231CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D2427CC"/>
+    <w:tmpl w:val="AEC65C76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F41836"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48FD5967"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F872F4CC"/>
+    <w:tmpl w:val="84B46278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D24789"/>
+    <w:nsid w:val="49260CC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9647196"/>
+    <w:tmpl w:val="19704F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526E0926"/>
+    <w:nsid w:val="497B2F91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65C00644"/>
+    <w:tmpl w:val="A9629864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527E6020"/>
+    <w:nsid w:val="49EC2A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="282CA036"/>
+    <w:tmpl w:val="F4004430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CB75AE"/>
+    <w:nsid w:val="4A1D71A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE92E20C"/>
+    <w:tmpl w:val="FA88E448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="544C3868"/>
+    <w:nsid w:val="4A295AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44922928"/>
+    <w:tmpl w:val="0C44D864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E92720"/>
+    <w:nsid w:val="4B73477E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98126B04"/>
+    <w:tmpl w:val="AF6A0586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582C5677"/>
+    <w:nsid w:val="4CE364BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14F8C814"/>
+    <w:tmpl w:val="4420DE4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B465B8D"/>
+    <w:nsid w:val="4D394DE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FACE4408"/>
+    <w:tmpl w:val="35C07FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B593E0B"/>
+    <w:nsid w:val="53B91C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58F4DC4E"/>
+    <w:tmpl w:val="8D1AC126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BBE5073"/>
+    <w:nsid w:val="54E3424A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BC45F38"/>
+    <w:tmpl w:val="7F6E3392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F9065F3"/>
+    <w:nsid w:val="58BC692A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11763626"/>
+    <w:tmpl w:val="35C07FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65857C06"/>
+    <w:nsid w:val="593805E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95289CA8"/>
+    <w:tmpl w:val="699E35C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660E629F"/>
+    <w:nsid w:val="594735E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46B03E10"/>
+    <w:tmpl w:val="7AAA4594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DA528E"/>
+    <w:nsid w:val="5CE508EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="697639B6"/>
+    <w:tmpl w:val="ABF20D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B4335CF"/>
+    <w:nsid w:val="5D1E225B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47E4581E"/>
+    <w:tmpl w:val="917A95B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B5E4CC0"/>
+    <w:nsid w:val="63CC4669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7638CF5E"/>
+    <w:tmpl w:val="84F666A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EBA19A8"/>
+    <w:nsid w:val="64140CAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49BAFC26"/>
+    <w:tmpl w:val="B4E0A9A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CAB709A"/>
+    <w:nsid w:val="68BB1192"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F89AD48A"/>
+    <w:tmpl w:val="9626B264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CBA4C4F"/>
+    <w:nsid w:val="7FE721BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF46BF6E"/>
+    <w:tmpl w:val="DF1A9C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA14CB1"/>
+    <w:nsid w:val="7FFA621E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEF0DD70"/>
+    <w:tmpl w:val="BFC20A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="18">
-[...47 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="35">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="38">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3301,51 +3301,50 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="00572B58"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
@@ -3363,50 +3362,51 @@
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
+    <w:rsid w:val="00B269B4"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -4486,61 +4486,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00572B58"/>
+    <w:rsid w:val="00B269B4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00572B58"/>
+    <w:rsid w:val="00B269B4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4826,60 +4826,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDD9439A-6AEE-40BD-82AD-DCBF6CEDFF90}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{884183B0-31B9-415E-ACDA-BEC6A999991A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>275</Words>
   <Characters>1570</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>