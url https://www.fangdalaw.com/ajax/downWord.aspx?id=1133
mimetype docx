--- v0 (2026-05-01)
+++ v1 (2026-07-02)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7001CBA5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="47924FBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张焕彦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="496B4078" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+          <w:p w14:paraId="706EB16B" w14:textId="46D12FF1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·广州</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="32951210" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+          <w:p w14:paraId="6199424A" w14:textId="622914F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1BE2BAD1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+          <w:p w14:paraId="4F910ACA" w14:textId="5D15BDC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0AC49BB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4C1AA55E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33968DFA" wp14:editId="5C82AE1D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3546DD64" wp14:editId="6565D9BD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6425B6F2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BB312C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="261DDBFA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00BB312C">
+            <w:r w:rsidRPr="007028EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张焕彦律师拥有近十五年执业经验，主要执业领域为资本市场、收购兼并、私募融资等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ADE4CE" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4F63E826" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1619 +447,1619 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A30BD1D" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7417F57C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F487F24" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BB312C">
+    <w:p w14:paraId="654CBF60" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055EE321" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="73A463FA" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思林杰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688115.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0A7691" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="1D31794C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其首次公开发行A股并上市提供法律服务（科创板第二家、华南地区首家无主营收入无利润企业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649B4A9B" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="46156B5E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8B5AFE" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="5BDDE916" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州酒家（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603043.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C6514B" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="45C1C41E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太龙照明（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300650.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D00AB16" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="12E362AE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三雄极光（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300625.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7C52AF" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="69BC78C5" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿纬锂能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300014.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C970EB" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="55CF2236" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众业达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002441.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F5979F1" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="3217FADB" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2428BB" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="413A033B" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广百股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002187.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C11EF5" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="404AD24D" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1102E3B8" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="6969BEDB" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A15CB22" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="0F1BCF3F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行A股股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D061433" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="673F8479" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B00787C" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="143DB214" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E25D890" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="2B782A0F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02418CDB" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BB312C">
+    <w:p w14:paraId="04C29890" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39CC1F08" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="77DC5E5B" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BEE388" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="2D490855" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洋葱（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OG.NYSE），为其在纽交所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE370D" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="492A61F4" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为荔枝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LIZI.NASDAQ）在纳斯达克上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38A7F571" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7B24358E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为九毛九（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09922.HK）在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CBC8760" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7DC84696" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪联合控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01959.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527E5DBB" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="675F141C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥家庭互动（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02100.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E125C6" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="5F2B01A2" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富力地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02777.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CBFFCE" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7BDFB1E6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表重庆农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03618.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AA1ED1" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="11DD42C5" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广汽集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02238.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A668E6" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="2E4B1999" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01551.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBDA53D" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7734B32F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒大地产集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03333.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78274E23" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="699EE7A6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荔枝</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FM（LIZI.NASDAQ），为其上市后持续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DB2761" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BB312C">
+    <w:p w14:paraId="30E3687A" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6F04C0" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="6477FD3F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珠江实业，为其与国发基金以协议转让</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+参与定增方式取得上市公司苏交科（300284.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02897E19" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="589C906C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司完美世界（002624.SZ）权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9463BD" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="593A76FE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京东富天恒投资中心（有限合伙），为其投资中国船舶（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600150.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B50C51" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="23FC6C18" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1F64B9" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="0D082BEA" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其收购天盈隆提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C2573A" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="53C1FDDE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE2D9D9" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="11AEB589" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498183EF" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="67F301D8" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0C3C82" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="5184CDF9" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿达兴业，为其收购上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ST琼花（002002.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296BBF2B" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="0756E89D" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四川蓝光地产，为其收购上市公司迪康药业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600466.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FD90BD" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="0A862727" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠州德赛，为其收购上市公司深万山（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000049.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564FC0B2" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="72FAC4A4" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阜博集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03738.HK），为其收购粒子提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7F6C6E" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="6B7E4FC6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VNET.NASDAQ），为其收购某新材料公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDE99FD" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="70244A46" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文远知行，为其收购牧月科技提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BF555D" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BB312C">
+    <w:p w14:paraId="71DB6084" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E98DD5" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7227FAD6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为思林杰、薇美姿、洋葱、森宝积木、伊肤泉、蜜度信息、美涂士、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HEA、蜂鸟科技、怡途数科、云客赞、花生日记、泰斗微电子、卓志供应链、华苑园林、百游汇、时代地产等公司引进私募提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBCE10C" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="64054580" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coatue、广州基金、中科科创、温氏投资、东富（天津）股权投资基金、粤民投、珠创投资、信达鲲鹏、广证金骏、宏业广电、东方邦信、越秀融资租赁、东方资产等专业投资机构提供投资和一般公司业务等法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128FB9CD" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="6B597415" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D77E5A0" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="19A36D90" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，经济法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F2FF24" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="1CC7FB18" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C62C95A" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="38C11F41" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70044FCC" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="3D7CB01C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFFCF17" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="7C002241" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509ACF39" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="016FBF23" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，张焕彦律师为国内另一家领先事务所的合伙人。近年，张律师在《法律</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强》（The Legal 500）、《国际金融法律评论》(IFLR1000) 及其他专业杂志均有获评上榜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E097D7" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="474B3911" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AF6614" w14:textId="77777777" w:rsidR="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="055E60EC" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4E309DF3" w:rsidR="00A46A04" w:rsidRPr="00BB312C" w:rsidRDefault="00BB312C" w:rsidP="00BB312C">
+    <w:p w14:paraId="4F0A196B" w14:textId="23048B0A" w:rsidR="00A46A04" w:rsidRPr="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BB312C">
+      <w:r w:rsidRPr="007028EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">现为中华全国律师协会会员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BB312C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007028EB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2265,1224 +2265,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="013F7DE4"/>
+    <w:nsid w:val="011830C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D0A7418"/>
+    <w:tmpl w:val="5AF024D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C12460"/>
+    <w:nsid w:val="01A54B49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6E6D86C"/>
+    <w:tmpl w:val="34C26402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07562A4B"/>
+    <w:nsid w:val="02B45827"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A0CDE22"/>
+    <w:tmpl w:val="8C82B89E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C670FF9"/>
+    <w:nsid w:val="05DC72F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F18A04B6"/>
+    <w:tmpl w:val="BBB21F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18051D35"/>
+    <w:nsid w:val="06BA2DBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91027CCE"/>
+    <w:tmpl w:val="A17A7210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B245BD0"/>
+    <w:nsid w:val="08711722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="410A8DA8"/>
+    <w:tmpl w:val="57AE248E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224B50EE"/>
+    <w:nsid w:val="09855441"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B31A5938"/>
+    <w:tmpl w:val="BEEAB42C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="256303A4"/>
+    <w:nsid w:val="09F7776E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EF055C2"/>
+    <w:tmpl w:val="43744740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27911AD5"/>
+    <w:nsid w:val="0B711895"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70A86BD2"/>
+    <w:tmpl w:val="68E0E02A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F0593A"/>
+    <w:nsid w:val="0D4424E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CB2F0F6"/>
+    <w:tmpl w:val="DB80436A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28533047"/>
+    <w:nsid w:val="13AA0E7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B767780"/>
+    <w:tmpl w:val="B0808E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4D44FB"/>
+    <w:nsid w:val="1515048B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="447CAAC2"/>
+    <w:tmpl w:val="ACF00286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31FB2A13"/>
+    <w:nsid w:val="175B4358"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3EC69E6"/>
+    <w:tmpl w:val="715E98DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36F80F13"/>
+    <w:nsid w:val="19F20920"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="930495E2"/>
+    <w:tmpl w:val="56661C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37212689"/>
+    <w:nsid w:val="21DD56BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31308062"/>
+    <w:tmpl w:val="030C5342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AF6882"/>
+    <w:nsid w:val="23F93162"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4718FAFE"/>
+    <w:tmpl w:val="9064EEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39455210"/>
+    <w:nsid w:val="23FF3071"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3008584"/>
+    <w:tmpl w:val="147AFBF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA666C3"/>
+    <w:nsid w:val="275113A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FC8FA92"/>
+    <w:tmpl w:val="00AC395A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8A171C"/>
+    <w:nsid w:val="285B774D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBA65D70"/>
+    <w:tmpl w:val="336ADB72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7A1C59"/>
+    <w:nsid w:val="29061702"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31FAA362"/>
+    <w:tmpl w:val="CE0C1FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7B3D82"/>
+    <w:nsid w:val="2B14618A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="744E6C34"/>
+    <w:tmpl w:val="C6F2CD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439B4769"/>
+    <w:nsid w:val="2DBD7512"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="664AA9EE"/>
+    <w:tmpl w:val="E6341C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F85AAC"/>
+    <w:nsid w:val="2F9E6B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9056A0F0"/>
+    <w:tmpl w:val="25348BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="499B70A1"/>
+    <w:nsid w:val="33F2797A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5E09CD2"/>
+    <w:tmpl w:val="6F0EDD04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B216F15"/>
+    <w:nsid w:val="375E6307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECC274EE"/>
+    <w:tmpl w:val="967EFA8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3208ED"/>
+    <w:nsid w:val="380A1E56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8362CC10"/>
+    <w:tmpl w:val="57B88244"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50FE5604"/>
+    <w:nsid w:val="3D756827"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29006A18"/>
+    <w:tmpl w:val="048495F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542730F6"/>
+    <w:nsid w:val="42C66D2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF32CF24"/>
+    <w:tmpl w:val="00AC395A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559876CB"/>
+    <w:nsid w:val="437B0215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="744E6C34"/>
+    <w:tmpl w:val="AC0011EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55F2000C"/>
+    <w:nsid w:val="450232D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C632078A"/>
+    <w:tmpl w:val="2158A2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C137CA5"/>
+    <w:nsid w:val="45DD7E85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C76A9E2"/>
+    <w:tmpl w:val="A8903A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3B4F13"/>
+    <w:nsid w:val="4B732FFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E116BEBA"/>
+    <w:tmpl w:val="68A4D440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E786C11"/>
+    <w:nsid w:val="4D6B4A32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D1AC920"/>
+    <w:tmpl w:val="A5E6E668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FCE2F1F"/>
+    <w:nsid w:val="4F1A6F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2E08DA0"/>
+    <w:tmpl w:val="8B7EEE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62CC0793"/>
+    <w:nsid w:val="55810AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6E6A50"/>
+    <w:tmpl w:val="45CE8416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A042D5"/>
+    <w:nsid w:val="55E919EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1BAFFB6"/>
+    <w:tmpl w:val="0BD2CAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657043E7"/>
+    <w:nsid w:val="581D06D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A93CDC48"/>
+    <w:tmpl w:val="9D786B70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AC26B99"/>
+    <w:nsid w:val="5D90297C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B860D2DE"/>
+    <w:tmpl w:val="E910B3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BEC7EA9"/>
+    <w:nsid w:val="5DD74DBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1162AEC"/>
+    <w:tmpl w:val="DF16140A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D71575F"/>
+    <w:nsid w:val="5E7276DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB6AEA92"/>
+    <w:tmpl w:val="C66CCA4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FF56528"/>
+    <w:nsid w:val="635A3CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7690EF80"/>
+    <w:tmpl w:val="2F52B706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73C47190"/>
+    <w:nsid w:val="666C18A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15B04080"/>
+    <w:tmpl w:val="B1BE76D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A03DDC"/>
+    <w:nsid w:val="6AD52EB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62B2A656"/>
+    <w:tmpl w:val="A8E24F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776D708E"/>
+    <w:nsid w:val="6B0D14AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49909878"/>
+    <w:tmpl w:val="48B0E144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787317C5"/>
+    <w:nsid w:val="6ED6546D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99086DD6"/>
+    <w:tmpl w:val="CB52C350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78842C21"/>
+    <w:nsid w:val="76EE5442"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DE667DC"/>
+    <w:tmpl w:val="FF2E30A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B152582"/>
+    <w:nsid w:val="78657E7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA389C0A"/>
+    <w:tmpl w:val="5D82E160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B9D7A45"/>
+    <w:nsid w:val="79D10742"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F202CEA2"/>
+    <w:tmpl w:val="805CAB00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFF0208"/>
+    <w:nsid w:val="7BC16B49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0BE09C4"/>
+    <w:tmpl w:val="EE1689DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="18">
-[...20 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="27">
-[...61 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3546,50 +3546,51 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
+    <w:rsid w:val="007028EB"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -3601,51 +3602,50 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
-    <w:rsid w:val="00BB312C"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
@@ -4717,61 +4717,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BB312C"/>
+    <w:rsid w:val="007028EB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BB312C"/>
+    <w:rsid w:val="007028EB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5057,51 +5057,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E30B3E0E-E735-41AF-8938-1A10CDCA9C6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C81B1E3A-00AB-437C-98E4-409F3F3330DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>322</Words>
   <Characters>1838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>