--- v1 (2026-07-02)
+++ v2 (2026-08-26)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="47924FBF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7B4B317F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张焕彦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="46D12FF1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+          <w:p w14:paraId="706EB16B" w14:textId="15882EC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·广州</w:t>
             </w:r>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="622914F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+          <w:p w14:paraId="6199424A" w14:textId="247722D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5D15BDC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+          <w:p w14:paraId="4F910ACA" w14:textId="097F914F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4C1AA55E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="12A037BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3546DD64" wp14:editId="6565D9BD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2786CE69" wp14:editId="2486B5DC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="261DDBFA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007028EB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7DF62DF5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007028EB">
+            <w:r w:rsidRPr="007F6383">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张焕彦律师拥有近十五年执业经验，主要执业领域为资本市场、收购兼并、私募融资等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F63E826" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="715475E0" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1619 +447,1619 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7417F57C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="378D6791" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654CBF60" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007028EB">
+    <w:p w14:paraId="4431F59C" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A463FA" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="08E63E7B" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思林杰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688115.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D31794C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="1C9D5D5A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其首次公开发行A股并上市提供法律服务（科创板第二家、华南地区首家无主营收入无利润企业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46156B5E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6EA1FEF0" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDDE916" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6896BD10" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州酒家（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603043.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C1C41E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="53FB5C04" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太龙照明（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300650.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E362AE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="26BFB5AF" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三雄极光（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300625.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BC78C5" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6CC8C652" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿纬锂能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300014.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CF2236" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="2B594B87" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众业达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002441.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3217FADB" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="295EDE2D" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413A033B" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="47AEB617" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广百股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002187.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="404AD24D" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="2FBAB1FF" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6969BEDB" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="198DF354" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F1BCF3F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="7B3DE263" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行A股股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673F8479" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="541FAEE7" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143DB214" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="4357C3B6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B782A0F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="238B9D5F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C29890" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007028EB">
+    <w:p w14:paraId="16D38E9A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DC5E5B" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="25F79856" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D490855" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="51A3276F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洋葱（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OG.NYSE），为其在纽交所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492A61F4" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6146D383" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为荔枝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LIZI.NASDAQ）在纳斯达克上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B24358E" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="7E51713F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为九毛九（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09922.HK）在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC84696" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="38CFEF17" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪联合控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01959.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="675F141C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6A176BBB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥家庭互动（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02100.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B01A2" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6BFF9675" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富力地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02777.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDFB1E6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="5353D07A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表重庆农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03618.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DD42C5" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="68C70107" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广汽集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02238.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4B1999" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="77A90897" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01551.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7734B32F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6635A9D6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒大地产集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03333.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699EE7A6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="105E618F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荔枝</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FM（LIZI.NASDAQ），为其上市后持续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E3687A" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007028EB">
+    <w:p w14:paraId="77976712" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6477FD3F" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="32ABC512" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珠江实业，为其与国发基金以协议转让</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+参与定增方式取得上市公司苏交科（300284.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="589C906C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="3D6CFFF1" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司完美世界（002624.SZ）权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="593A76FE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="4683B127" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京东富天恒投资中心（有限合伙），为其投资中国船舶（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600150.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FC6C18" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="5942E28F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D082BEA" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="571DE9E9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其收购天盈隆提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C1FDDE" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="05E5C935" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AEB589" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6AF90B0E" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F301D8" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="3214BBEC" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5184CDF9" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="09B4F963" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿达兴业，为其收购上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ST琼花（002002.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0756E89D" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="3AB3F90A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四川蓝光地产，为其收购上市公司迪康药业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600466.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A862727" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="7D490245" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠州德赛，为其收购上市公司深万山（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000049.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FAC4A4" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="2BF5A898" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阜博集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03738.HK），为其收购粒子提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B7E4FC6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="306A02A4" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VNET.NASDAQ），为其收购某新材料公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70244A46" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="094E4C8A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文远知行，为其收购牧月科技提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DB6084" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007028EB">
+    <w:p w14:paraId="5E7F7FEB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7227FAD6" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="5D9DC7D8" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为思林杰、薇美姿、洋葱、森宝积木、伊肤泉、蜜度信息、美涂士、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HEA、蜂鸟科技、怡途数科、云客赞、花生日记、泰斗微电子、卓志供应链、华苑园林、百游汇、时代地产等公司引进私募提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64054580" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="7F6F4FBB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coatue、广州基金、中科科创、温氏投资、东富（天津）股权投资基金、粤民投、珠创投资、信达鲲鹏、广证金骏、宏业广电、东方邦信、越秀融资租赁、东方资产等专业投资机构提供投资和一般公司业务等法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B597415" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="106CBDD9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A36D90" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="318D60B6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，经济法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC7FB18" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="38F910FE" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C11F41" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="12BAD44B" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7CB01C" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="6757AE8E" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C002241" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="4FB93284" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="016FBF23" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="4308F9EA" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，张焕彦律师为国内另一家领先事务所的合伙人。近年，张律师在《法律</w:t>
       </w:r>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强》（The Legal 500）、《国际金融法律评论》(IFLR1000) 及其他专业杂志均有获评上榜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474B3911" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="27FF62AA" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055E60EC" w14:textId="77777777" w:rsidR="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="05A506F9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="23048B0A" w:rsidR="00A46A04" w:rsidRPr="007028EB" w:rsidRDefault="007028EB" w:rsidP="007028EB">
+    <w:p w14:paraId="4F0A196B" w14:textId="28265FFB" w:rsidR="00A46A04" w:rsidRPr="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007028EB">
+      <w:r w:rsidRPr="007F6383">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">现为中华全国律师协会会员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007028EB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007F6383" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2265,1224 +2265,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011830C5"/>
+    <w:nsid w:val="044D2146"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AF024D4"/>
+    <w:tmpl w:val="762E268C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A54B49"/>
+    <w:nsid w:val="08D501C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34C26402"/>
+    <w:tmpl w:val="0BB46A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B45827"/>
+    <w:nsid w:val="09373A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C82B89E"/>
+    <w:tmpl w:val="6BBA17E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DC72F0"/>
+    <w:nsid w:val="0FC06520"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBB21F34"/>
+    <w:tmpl w:val="B2EED9A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BA2DBB"/>
+    <w:nsid w:val="0FC76A1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A17A7210"/>
+    <w:tmpl w:val="0C3EE696"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08711722"/>
+    <w:nsid w:val="11191123"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57AE248E"/>
+    <w:tmpl w:val="CAEA162C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09855441"/>
+    <w:nsid w:val="114F3B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEEAB42C"/>
+    <w:tmpl w:val="8026A98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F7776E"/>
+    <w:nsid w:val="122E1019"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43744740"/>
+    <w:tmpl w:val="A99670F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B711895"/>
+    <w:nsid w:val="1439153E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68E0E02A"/>
+    <w:tmpl w:val="C12A06E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4424E4"/>
+    <w:nsid w:val="17E02105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB80436A"/>
+    <w:tmpl w:val="430EE86A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13AA0E7B"/>
+    <w:nsid w:val="1EA13E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0808E4A"/>
+    <w:tmpl w:val="3ABE065C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1515048B"/>
+    <w:nsid w:val="21AB573E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF00286"/>
+    <w:tmpl w:val="DA3E405A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175B4358"/>
+    <w:nsid w:val="222C1750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="715E98DE"/>
+    <w:tmpl w:val="286AEBBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F20920"/>
+    <w:nsid w:val="250F5E3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56661C2E"/>
+    <w:tmpl w:val="9580BE3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DD56BF"/>
+    <w:nsid w:val="28DE0EFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="030C5342"/>
+    <w:tmpl w:val="4D621336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23F93162"/>
+    <w:nsid w:val="2B3838DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9064EEC6"/>
+    <w:tmpl w:val="35902F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FF3071"/>
+    <w:nsid w:val="2D68296F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="147AFBF4"/>
+    <w:tmpl w:val="4A90FC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275113A9"/>
+    <w:nsid w:val="2F46434A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AC395A"/>
+    <w:tmpl w:val="5EF0AA6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="285B774D"/>
+    <w:nsid w:val="2FA34C70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="336ADB72"/>
+    <w:tmpl w:val="2E6AEF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29061702"/>
+    <w:nsid w:val="342709C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE0C1FE8"/>
+    <w:tmpl w:val="D8F0284C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B14618A"/>
+    <w:nsid w:val="39D96B3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6F2CD06"/>
+    <w:tmpl w:val="BDF610E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBD7512"/>
+    <w:nsid w:val="3AAC19E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6341C16"/>
+    <w:tmpl w:val="5F6AC7EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F9E6B13"/>
+    <w:nsid w:val="3F025E6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25348BD8"/>
+    <w:tmpl w:val="C8B69D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33F2797A"/>
+    <w:nsid w:val="4108096F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0EDD04"/>
+    <w:tmpl w:val="65BC4D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="375E6307"/>
+    <w:nsid w:val="43281F2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="967EFA8C"/>
+    <w:tmpl w:val="B15CCD70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380A1E56"/>
+    <w:nsid w:val="48B17E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B88244"/>
+    <w:tmpl w:val="A9D00EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D756827"/>
+    <w:nsid w:val="4B9A2AEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="048495F4"/>
+    <w:tmpl w:val="9E4649EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C66D2A"/>
+    <w:nsid w:val="4FBE7093"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AC395A"/>
+    <w:tmpl w:val="DD582254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437B0215"/>
+    <w:nsid w:val="513D4D20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC0011EA"/>
+    <w:tmpl w:val="B05666AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450232D4"/>
+    <w:nsid w:val="51AE48B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2158A2F6"/>
+    <w:tmpl w:val="4300B636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DD7E85"/>
+    <w:nsid w:val="53B34ED4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8903A6E"/>
+    <w:tmpl w:val="A7529588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B732FFF"/>
+    <w:nsid w:val="552E0267"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68A4D440"/>
+    <w:tmpl w:val="BF4C6FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D6B4A32"/>
+    <w:nsid w:val="566121F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E6E668"/>
+    <w:tmpl w:val="F65024A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1A6F1E"/>
+    <w:nsid w:val="587B2305"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B7EEE64"/>
+    <w:tmpl w:val="1B364488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55810AC9"/>
+    <w:nsid w:val="5BFA4B51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45CE8416"/>
+    <w:tmpl w:val="9D123D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55E919EB"/>
+    <w:nsid w:val="5C7429F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BD2CAFE"/>
+    <w:tmpl w:val="E9A4B8F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581D06D7"/>
+    <w:nsid w:val="5FED4FA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D786B70"/>
+    <w:tmpl w:val="290AEF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D90297C"/>
+    <w:nsid w:val="612C2104"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E910B3DA"/>
+    <w:tmpl w:val="A7BC4A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD74DBC"/>
+    <w:nsid w:val="628D0108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF16140A"/>
+    <w:tmpl w:val="3E522200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7276DC"/>
+    <w:nsid w:val="67CA74D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C66CCA4E"/>
+    <w:tmpl w:val="2DF0A144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635A3CBA"/>
+    <w:nsid w:val="6AB150EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F52B706"/>
+    <w:tmpl w:val="C6786040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666C18A2"/>
+    <w:nsid w:val="6EC00017"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1BE76D2"/>
+    <w:tmpl w:val="0BAE5B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD52EB1"/>
+    <w:nsid w:val="73F42CF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8E24F9A"/>
+    <w:tmpl w:val="D4BE1724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B0D14AF"/>
+    <w:nsid w:val="76811566"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48B0E144"/>
+    <w:tmpl w:val="378ED2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED6546D"/>
+    <w:nsid w:val="775D7C90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB52C350"/>
+    <w:tmpl w:val="D180CCC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76EE5442"/>
+    <w:nsid w:val="7BC32CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF2E30A6"/>
+    <w:tmpl w:val="8DA45E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78657E7F"/>
+    <w:nsid w:val="7C5406CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D82E160"/>
+    <w:tmpl w:val="BE905634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79D10742"/>
+    <w:nsid w:val="7CC30FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="805CAB00"/>
+    <w:tmpl w:val="C6786040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC16B49"/>
+    <w:nsid w:val="7DFA2939"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE1689DE"/>
+    <w:tmpl w:val="65003840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
-[...11 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="22">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3546,62 +3546,62 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="007028EB"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="007F6383"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -4717,61 +4717,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007028EB"/>
+    <w:rsid w:val="007F6383"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007028EB"/>
+    <w:rsid w:val="007F6383"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5057,51 +5057,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C81B1E3A-00AB-437C-98E4-409F3F3330DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5589D8-39C9-4E23-AC10-6C9DE0A639A8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>322</Words>
   <Characters>1838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>