--- v2 (2026-08-26)
+++ v3 (2026-10-17)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7B4B317F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64E946B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="00745040">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张焕彦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="15882EC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+          <w:p w14:paraId="706EB16B" w14:textId="127B462A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="00745040">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·广州</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="247722D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+          <w:p w14:paraId="6199424A" w14:textId="1E3F7E32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="00745040">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 136 0243 7236 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="097F914F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+          <w:p w14:paraId="4F910ACA" w14:textId="04D8FBD7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="00745040">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>huanyan.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="12A037BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="74BFBD28" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2786CE69" wp14:editId="2486B5DC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC89440" wp14:editId="77A06BEC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7DF62DF5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007F6383" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="13421903" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00745040" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007F6383">
+            <w:r w:rsidRPr="00745040">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张焕彦律师拥有近十五年执业经验，主要执业领域为资本市场、收购兼并、私募融资等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715475E0" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="58502E48" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1619 +447,1619 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D6791" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="36DB0A84" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4431F59C" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F6383">
+    <w:p w14:paraId="36249852" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E63E7B" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="0A1E78A7" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思林杰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688115.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D5D5A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="276904FC" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其首次公开发行A股并上市提供法律服务（科创板第二家、华南地区首家无主营收入无利润企业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EA1FEF0" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="78C23947" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6896BD10" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="19226E23" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州酒家（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603043.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FB5C04" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="41E43AE5" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太龙照明（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300650.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BFB5AF" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="7D6156DF" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三雄极光（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300625.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC8C652" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="3F2E89F6" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表亿纬锂能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300014.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B594B87" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="759223BD" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表众业达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002441.SZ），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295EDE2D" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="2FFB6E1E" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AEB617" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="08826E87" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广百股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002187.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBAB1FF" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="76521264" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="198DF354" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="3983BFF2" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其非公开发行A股股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B3DE263" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="0928E2F3" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行A股股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541FAEE7" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="3B838FB5" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4357C3B6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="6EB39934" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238B9D5F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="07B39AD7" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D38E9A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F6383">
+    <w:p w14:paraId="489C5DFC" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F79856" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="41AE239B" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥泰（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688177.SH），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A3276F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="50685E72" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表洋葱（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OG.NYSE），为其在纽交所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6146D383" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="04302AD3" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为荔枝（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LIZI.NASDAQ）在纳斯达克上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E51713F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="5FA699E6" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商，为九毛九（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09922.HK）在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CFEF17" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="678B51A5" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪联合控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01959.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A176BBB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="7DBB7D35" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百奥家庭互动（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02100.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFF9675" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="40EA87D0" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富力地产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02777.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5353D07A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="04DF2CFE" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表重庆农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03618.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C70107" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="79F2BC83" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广汽集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02238.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77A90897" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="6A65FB95" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广州农村商业银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01551.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6635A9D6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="0939BABB" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒大地产集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03333.HK），为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105E618F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="12765FB7" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荔枝</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FM（LIZI.NASDAQ），为其上市后持续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77976712" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F6383">
+    <w:p w14:paraId="350AE154" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ABC512" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="667E573F" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珠江实业，为其与国发基金以协议转让</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+参与定增方式取得上市公司苏交科（300284.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6CFFF1" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="13FF63AD" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司完美世界（002624.SZ）权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4683B127" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="1905ADF6" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京东富天恒投资中心（有限合伙），为其投资中国船舶（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600150.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5942E28F" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="495E20D7" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其发行股份购买新科佳都和佳众联提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571DE9E9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="62A2592E" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佳都新太（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600728.SH），为其收购天盈隆提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E5C935" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="11BAD270" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宏大爆破（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002683.SZ），为其发行A股股份购买新华都和涟邵建工提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF90B0E" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="2E74743D" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表绿景控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000502.SZ），为其发行A股股份购买某境内公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3214BBEC" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="3C6B1B16" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表南方传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601900.SH），为其发行A股股份购买发行集团提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B4F963" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="44C70CB9" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鸿达兴业，为其收购上市公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ST琼花（002002.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB3F90A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="2AE9342A" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四川蓝光地产，为其收购上市公司迪康药业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600466.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D490245" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="0C86C08C" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表惠州德赛，为其收购上市公司深万山（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000049.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF5A898" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="7D0FA475" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阜博集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>03738.HK），为其收购粒子提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306A02A4" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="7CF8B98D" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VNET.NASDAQ），为其收购某新材料公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094E4C8A" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="2339B1B7" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文远知行，为其收购牧月科技提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E7F7FEB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007F6383">
+    <w:p w14:paraId="48C42E9E" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9DC7D8" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="1DCF2491" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为思林杰、薇美姿、洋葱、森宝积木、伊肤泉、蜜度信息、美涂士、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HEA、蜂鸟科技、怡途数科、云客赞、花生日记、泰斗微电子、卓志供应链、华苑园林、百游汇、时代地产等公司引进私募提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6F4FBB" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="39B17E5B" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张律师曾或正在为</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coatue、广州基金、中科科创、温氏投资、东富（天津）股权投资基金、粤民投、珠创投资、信达鲲鹏、广证金骏、宏业广电、东方邦信、越秀融资租赁、东方资产等专业投资机构提供投资和一般公司业务等法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106CBDD9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="7845DDF2" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318D60B6" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="51174F3F" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，经济法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F910FE" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="6F038E9B" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BAD44B" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="65DEC058" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6757AE8E" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="764C493F" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB93284" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="385CE747" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4308F9EA" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="53460814" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达之前，张焕彦律师为国内另一家领先事务所的合伙人。近年，张律师在《法律</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强》（The Legal 500）、《国际金融法律评论》(IFLR1000) 及其他专业杂志均有获评上榜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FF62AA" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="4905AF03" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A506F9" w14:textId="77777777" w:rsidR="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="1557E075" w14:textId="77777777" w:rsidR="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="28265FFB" w:rsidR="00A46A04" w:rsidRPr="007F6383" w:rsidRDefault="007F6383" w:rsidP="007F6383">
+    <w:p w14:paraId="4F0A196B" w14:textId="3884B8DC" w:rsidR="00A46A04" w:rsidRPr="00745040" w:rsidRDefault="00745040" w:rsidP="00745040">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F6383">
+      <w:r w:rsidRPr="00745040">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">现为中华全国律师协会会员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007F6383" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00745040" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2265,1224 +2265,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044D2146"/>
+    <w:nsid w:val="011B12AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="762E268C"/>
+    <w:tmpl w:val="E8E8C742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D501C1"/>
+    <w:nsid w:val="016824D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BB46A84"/>
+    <w:tmpl w:val="BB506A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09373A4B"/>
+    <w:nsid w:val="035B7815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BBA17E8"/>
+    <w:tmpl w:val="464E7B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC06520"/>
+    <w:nsid w:val="035F1342"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2EED9A8"/>
+    <w:tmpl w:val="F4A27484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC76A1F"/>
+    <w:nsid w:val="0A713B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C3EE696"/>
+    <w:tmpl w:val="807234AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11191123"/>
+    <w:nsid w:val="0BED21E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAEA162C"/>
+    <w:tmpl w:val="B3D8F504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114F3B6D"/>
+    <w:nsid w:val="0D300BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8026A98A"/>
+    <w:tmpl w:val="B8F40AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122E1019"/>
+    <w:nsid w:val="0EB26C42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A99670F4"/>
+    <w:tmpl w:val="D9AC48FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1439153E"/>
+    <w:nsid w:val="0ECC4C68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C12A06E8"/>
+    <w:tmpl w:val="C09A54DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17E02105"/>
+    <w:nsid w:val="11FD532B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="430EE86A"/>
+    <w:tmpl w:val="5F4A0F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA13E43"/>
+    <w:nsid w:val="12987E8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ABE065C"/>
+    <w:tmpl w:val="C4546648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21AB573E"/>
+    <w:nsid w:val="19480DAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA3E405A"/>
+    <w:tmpl w:val="1F685DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222C1750"/>
+    <w:nsid w:val="19532D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="286AEBBC"/>
+    <w:tmpl w:val="9F16A230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250F5E3E"/>
+    <w:nsid w:val="1C2852E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9580BE3A"/>
+    <w:tmpl w:val="B89A61E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DE0EFC"/>
+    <w:nsid w:val="24E05077"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D621336"/>
+    <w:tmpl w:val="AD66D8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3838DA"/>
+    <w:nsid w:val="25850657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35902F88"/>
+    <w:tmpl w:val="D4E2A3CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D68296F"/>
+    <w:nsid w:val="26537759"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A90FC38"/>
+    <w:tmpl w:val="05C6D046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F46434A"/>
+    <w:nsid w:val="292B1E01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EF0AA6C"/>
+    <w:tmpl w:val="CD968032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA34C70"/>
+    <w:nsid w:val="2D4E46A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E6AEF46"/>
+    <w:tmpl w:val="AD66D8C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="342709C9"/>
+    <w:nsid w:val="32E95B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8F0284C"/>
+    <w:tmpl w:val="E73C66EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D96B3D"/>
+    <w:nsid w:val="343628B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDF610E2"/>
+    <w:tmpl w:val="2C02A9FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAC19E0"/>
+    <w:nsid w:val="354D08DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F6AC7EE"/>
+    <w:tmpl w:val="56161270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F025E6C"/>
+    <w:nsid w:val="368846C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8B69D54"/>
+    <w:tmpl w:val="A108297E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4108096F"/>
+    <w:nsid w:val="3B014C09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65BC4D90"/>
+    <w:tmpl w:val="FFE6B0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43281F2A"/>
+    <w:nsid w:val="3BDA4DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B15CCD70"/>
+    <w:tmpl w:val="51A0F080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B17E39"/>
+    <w:nsid w:val="4117619B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9D00EDC"/>
+    <w:tmpl w:val="D8466FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9A2AEA"/>
+    <w:nsid w:val="43DB580F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E4649EA"/>
+    <w:tmpl w:val="FB2C4BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBE7093"/>
+    <w:nsid w:val="46266736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD582254"/>
+    <w:tmpl w:val="2A44BC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="513D4D20"/>
+    <w:nsid w:val="4948032D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B05666AE"/>
+    <w:tmpl w:val="15FCAB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AE48B9"/>
+    <w:nsid w:val="4DDA66FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4300B636"/>
+    <w:tmpl w:val="91342310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B34ED4"/>
+    <w:nsid w:val="4E5F664F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7529588"/>
+    <w:tmpl w:val="0C28A8B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552E0267"/>
+    <w:nsid w:val="50FE71C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF4C6FDC"/>
+    <w:tmpl w:val="DCEAA308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="566121F8"/>
+    <w:nsid w:val="53291E47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65024A2"/>
+    <w:tmpl w:val="3EF25958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587B2305"/>
+    <w:nsid w:val="55B12325"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B364488"/>
+    <w:tmpl w:val="1CD465C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BFA4B51"/>
+    <w:nsid w:val="58143C21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D123D2E"/>
+    <w:tmpl w:val="07860330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7429F7"/>
+    <w:nsid w:val="5E2C7A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9A4B8F8"/>
+    <w:tmpl w:val="405447DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FED4FA4"/>
+    <w:nsid w:val="5E4847E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="290AEF54"/>
+    <w:tmpl w:val="A630FEB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612C2104"/>
+    <w:nsid w:val="5EFB1229"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7BC4A74"/>
+    <w:tmpl w:val="4A3AEE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628D0108"/>
+    <w:nsid w:val="61DD1820"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E522200"/>
+    <w:tmpl w:val="791CA75A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CA74D5"/>
+    <w:nsid w:val="648D3FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DF0A144"/>
+    <w:tmpl w:val="10CCE704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB150EB"/>
+    <w:nsid w:val="655E254A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6786040"/>
+    <w:tmpl w:val="617C366E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC00017"/>
+    <w:nsid w:val="664C2F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BAE5B8A"/>
+    <w:tmpl w:val="FAECBCB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F42CF9"/>
+    <w:nsid w:val="669369AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4BE1724"/>
+    <w:tmpl w:val="F0241FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76811566"/>
+    <w:nsid w:val="682A5CC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="378ED2C4"/>
+    <w:tmpl w:val="589CE41E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775D7C90"/>
+    <w:nsid w:val="6BC77C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D180CCC4"/>
+    <w:tmpl w:val="57420074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC32CB9"/>
+    <w:nsid w:val="707F7B2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DA45E16"/>
+    <w:tmpl w:val="9E1C276E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5406CB"/>
+    <w:nsid w:val="716F707A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE905634"/>
+    <w:tmpl w:val="5EEE38CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CC30FEC"/>
+    <w:nsid w:val="729E6AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6786040"/>
+    <w:tmpl w:val="4FE6A726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DFA2939"/>
+    <w:nsid w:val="7C7D192C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65003840"/>
+    <w:tmpl w:val="732A7EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
-[...14 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="25">
-[...70 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3547,61 +3547,61 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="00745040"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="007F6383"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -4717,61 +4717,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F6383"/>
+    <w:rsid w:val="00745040"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F6383"/>
+    <w:rsid w:val="00745040"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5057,51 +5057,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA5589D8-39C9-4E23-AC10-6C9DE0A639A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D910BC8C-0E2F-4D3C-8E30-F89CBE5D7F1C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>322</Words>
   <Characters>1838</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2156</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>