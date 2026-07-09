--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="53EE37C7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0E8AB500" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007B385D">
+            <w:r w:rsidRPr="00D70A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙牧然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="74DEB8E3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+          <w:p w14:paraId="706EB16B" w14:textId="7A4E8029" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007B385D">
+            <w:r w:rsidRPr="00D70A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1F67D660" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+          <w:p w14:paraId="6199424A" w14:textId="3097A9D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007B385D">
+            <w:r w:rsidRPr="00D70A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D97E8BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+          <w:p w14:paraId="4F910ACA" w14:textId="455A99C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007B385D">
+            <w:r w:rsidRPr="00D70A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5753A853" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7F5CC7C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F6D6A32" wp14:editId="7C42DBF0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25684EFF" wp14:editId="7F0AB2F1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77C82F30" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007B385D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3FC9715B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007B385D">
+            <w:r w:rsidRPr="00D70A6C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知识产权诉讼与许可、反垄断诉讼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7D95F1" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="396CA572" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1176 +438,1176 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B450BE" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="743461A1" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师的业务领域专注于知识产权诉讼与许可、反垄断诉讼，特别是涉及复杂技术问题和前沿法律争议焦点的案件。她在标准必要专利的许可与争议方面尤其专业，其十多年的执业经历中丰富的案件代理经验涉及了各种不同的技术标准和许可模式。她同时在反垄断诉讼方面也颇具经验。同时，孙律师也代表企业参与知识产权许可谈判，为企业处理其他非诉类知识产权业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF5B724" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="3563BC58" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E59919" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="76033F7B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31BB5E4F" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="208B9676" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某物联网设备制造商处理其与诺基亚之间的关于标准必要专利许可的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAEB2FB" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="10186492" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某领先电商平台处理与差别待遇相关的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2BB3C3" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="1CBD0D34" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的工业产品与实验室器材公司处理商业秘密侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFE734C" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="4C75A21E" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OPPO处理其与诺基亚之间关于标准必要专利许可FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="387521A8" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="17EB1F3F" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英特尔（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intel）处理与片上系统（SoC）电源管理方案相关的专利侵权与无效纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A512FDD" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="50A51893" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联想处理其与诺基亚之间关于标准必要专利许可</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D5D7302" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6C36AB62" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与高通公司之间关于通信标准必要专利许可纠纷的相关中国程序，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND 许可条件纠纷、在全国多个法院发生的专利侵权纠纷、在北京知识产权法院的确认不侵犯专利权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232D6F4C" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="0566B6F6" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三星处理其与爱立信之间的标准必要专利许可纠纷中涉及的中国专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1936F8DA" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="2878EE5B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与西电捷通之间的标准必要专利许可纠纷，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可条件纠纷、在陕西省高级人民法院的专利侵权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201C09FC" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="01D55FFA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表魅族处理其与高通之间就通信标准必要专利许可产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEF0894" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="5BB227FF" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字处理其与通信标准必要专利许可相关的里程碑案件，包括在深圳市中级人民法院的一审程序、在广东省高级人民法院的二审程序，以及向最高人民法院提起的通信标准必要专利许可费率计算的再审程序等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAF6C2F" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="31414674" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的美国网络平台服务商处理其与开发者、消费者之间的关于平台运营的多项反垄断纠纷案件，其中该美国公司被控滥用市场支配地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E587892" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6EE06409" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理其手机配件市场相关的反垄断争议案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274D6508" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="02FA0734" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微软处理由一名美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPE 提起的与视频编码/解码技术相关的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1231D817" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="3FC40B78" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> RFID 标签制造商处理其与竞争对手之间与射频识别技术、芯片制造技术相关的一系列专利侵权与无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28239AE3" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="3719E696" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理涉及手机人脸识别技术、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WLAN通信技术的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1382DB9F" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="340CCE01" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDN 服务提供商处理其与竞争对手之间的专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77CB4346" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6E379096" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其网络平台相关的涉及网络服务提供商责任的著作权侵权纠纷系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B8A1374" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="4FCC0EBB" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某英国知名化工企业作为原告提起系列商业秘密侵权诉讼，涉及诉讼标的额超过十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0031C9B9" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="461CD9B3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F6D742" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="01B61E7E" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的娱乐公司就著作权许可提供法律意见及代表该公司进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADACD70" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6887A711" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲的领先能源企业在其与商业伙伴的全球知识产权许可与研发项目中设计许可架构、参与谈判、提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270072EE" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="0C0E908D" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片研发企业就其作为被许可人获得某</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Core许可的项目中就许可协议安排和谈判策略提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18E072" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="3E628F45" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲领先废料处理企业就其业务剥离后的软件许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D519BC6" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="48EDFF65" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先互联网企业在其与某跨国企业的专利许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DE782D" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="2D32C3C3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲食品企业就其食品配方专利在业务剥离后的许可安排提供法律意见。代表某国内知名超声骨刀企业就其与美国知名医疗器械企业的技术许可合作进行谈判、设计合同架构并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617AD3EA" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="4D9744BA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337C7471" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="46C23AD0" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Christ Church 学院，Magister Juris（2015-2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C94A52F" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6E029803" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际法学院，中国法法律硕士与美国法</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.D（2008-2012）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A64878B" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="6E2DF940" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京工业大学，电子信息与控制工程学院，电子科学与技术专业、工学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002-2006）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6550E0EB" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="4D33B9BA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42447DAF" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="2A41BBD3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18488F" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="33010AD3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业专利代理师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290C9D50" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="32F42DD7" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D641CF1" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="41A40CE7" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A558849" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="0D40A0FC" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06874B36" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="2E314E93" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4313B526" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="01D88D6B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70440276" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="0511AEF8" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参加第七届中国医药知识产权峰会并发表《药品专利的前沿反垄断问题》主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3110A1" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="0E1F0B5B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为小组嘉宾参与由美国联邦巡回律师协会（Federal Circuit Bar Association）主办的关于全球标准必要专利实践的小组讨论并发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A65FCF" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="3BC0228A" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD7F14A" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="473D6E97" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646E4EC9" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="04596121" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB9E41E" w14:textId="77777777" w:rsidR="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="47076062" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利侵权纠纷中帮助侵权的构成与专用的判断》，2022年5月9日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0AE92FBE" w:rsidR="00A46A04" w:rsidRPr="007B385D" w:rsidRDefault="007B385D" w:rsidP="007B385D">
+    <w:p w14:paraId="4F0A196B" w14:textId="61B45EFF" w:rsidR="00A46A04" w:rsidRPr="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007B385D">
+      <w:r w:rsidRPr="00D70A6C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《必需设施理论与商业必需专利》，刊于《竞争法律与政策评论》第七卷 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007B385D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D70A6C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1813,1219 +1813,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B532B0"/>
+    <w:nsid w:val="011106E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="600AF976"/>
+    <w:tmpl w:val="6DF490FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A575D0E"/>
+    <w:nsid w:val="10FF4016"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="834C98DE"/>
+    <w:tmpl w:val="92B82846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5A263A"/>
+    <w:nsid w:val="151E61F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73EE0A66"/>
+    <w:tmpl w:val="C4765F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2A66B9"/>
+    <w:nsid w:val="16D05E05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BACCE3A"/>
+    <w:tmpl w:val="34284D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D954B72"/>
+    <w:nsid w:val="18F23FEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35766B6E"/>
+    <w:tmpl w:val="483EE6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10275BBA"/>
+    <w:nsid w:val="19B865E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45EA83EC"/>
+    <w:tmpl w:val="2B34E7C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135142F5"/>
+    <w:nsid w:val="1B73352A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6F2701C"/>
+    <w:tmpl w:val="BF582ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D563FE"/>
+    <w:nsid w:val="1FFB22DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B94A1E6"/>
+    <w:tmpl w:val="F88A5814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFA14E3"/>
+    <w:nsid w:val="25E86D32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1226B214"/>
+    <w:tmpl w:val="B5A0349A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BEB4544"/>
+    <w:nsid w:val="265F4379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="915AB3B0"/>
+    <w:tmpl w:val="614AE3BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C01783B"/>
+    <w:nsid w:val="27A80A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="821E3042"/>
+    <w:tmpl w:val="F03836C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0964D5"/>
+    <w:nsid w:val="28DF1DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83CCD278"/>
+    <w:tmpl w:val="BF582ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21044ECF"/>
+    <w:nsid w:val="2BF7650D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="938E56D6"/>
+    <w:tmpl w:val="9D0A0BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24080A81"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8A0732"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC0017C8"/>
+    <w:tmpl w:val="FF34183E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="259A30EB"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB57FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B6C552"/>
+    <w:tmpl w:val="39086510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BA74DDC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300A1DAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61E86C34"/>
+    <w:tmpl w:val="61A6A892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305155A2"/>
+    <w:nsid w:val="30B84AF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3676CB92"/>
+    <w:tmpl w:val="5B5EA008"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A64295"/>
+    <w:nsid w:val="38624457"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C84DEB2"/>
+    <w:tmpl w:val="96DC004E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34D5109B"/>
+    <w:nsid w:val="3B004099"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C0E3398"/>
+    <w:tmpl w:val="B59A4AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385F5404"/>
+    <w:nsid w:val="3B0E4A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D68C954"/>
+    <w:tmpl w:val="E12E3704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B36592E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="403F67AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B226CBAA"/>
+    <w:tmpl w:val="0B147F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44633B37"/>
+    <w:nsid w:val="42E640E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B8079BA"/>
+    <w:tmpl w:val="01F22012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479B4A50"/>
+    <w:nsid w:val="43DA486F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FFE4502"/>
+    <w:tmpl w:val="15C0E662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A78275E"/>
+    <w:nsid w:val="45D25D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4008E07A"/>
+    <w:tmpl w:val="A224D972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50272207"/>
+    <w:nsid w:val="4E9C062F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AA0C8C8"/>
+    <w:tmpl w:val="0848EBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5314742D"/>
+    <w:nsid w:val="516E20EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DB0BE28"/>
+    <w:tmpl w:val="1B980CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58132485"/>
+    <w:nsid w:val="545918EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BCA266C"/>
+    <w:tmpl w:val="AA8644C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6A0724"/>
+    <w:nsid w:val="55210A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58BC8BD6"/>
+    <w:tmpl w:val="62D4D7F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7A7110"/>
+    <w:nsid w:val="5725713E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C84FA8E"/>
+    <w:tmpl w:val="A9DA7994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D857C53"/>
+    <w:nsid w:val="5C5571CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45AA175E"/>
+    <w:tmpl w:val="E918CFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDA7F26"/>
+    <w:nsid w:val="6B1264C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6220C66E"/>
+    <w:tmpl w:val="264A626C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629D67AE"/>
+    <w:nsid w:val="6C775DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="916EB806"/>
+    <w:tmpl w:val="850EE7B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="636146D2"/>
+    <w:nsid w:val="6EC95828"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53487828"/>
+    <w:tmpl w:val="AF5A98E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663E1C09"/>
+    <w:nsid w:val="70181853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="815411A0"/>
+    <w:tmpl w:val="0630CA78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D1694E"/>
+    <w:nsid w:val="73FE24A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E99A4A46"/>
+    <w:tmpl w:val="C0C8557A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADA753A"/>
+    <w:nsid w:val="76EE686F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00946956"/>
+    <w:tmpl w:val="478AD302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B13157A"/>
+    <w:nsid w:val="796D0C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="805CBC5A"/>
+    <w:tmpl w:val="758E6CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70012B9D"/>
+    <w:nsid w:val="7B3874FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9401108"/>
+    <w:tmpl w:val="082A73AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779439A0"/>
+    <w:nsid w:val="7D481841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DB0BE28"/>
+    <w:tmpl w:val="88468A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-[...20 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
-[...5 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="25">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3097,51 +3097,50 @@
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
-    <w:rsid w:val="007B385D"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
@@ -3153,50 +3152,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D70A6C"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4259,61 +4259,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007B385D"/>
+    <w:rsid w:val="00D70A6C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007B385D"/>
+    <w:rsid w:val="00D70A6C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4599,51 +4599,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFC0BDA8-41CF-40A4-8277-72C4A32E4D33}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A23BCCD5-1F40-4AFF-A7EB-CAFBD2B1574A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>315</Words>
   <Characters>1801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>