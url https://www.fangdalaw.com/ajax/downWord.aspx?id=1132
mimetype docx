--- v1 (2026-07-09)
+++ v2 (2026-08-26)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0E8AB500" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BC46F9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D70A6C">
+            <w:r w:rsidRPr="0012185D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙牧然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7A4E8029" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+          <w:p w14:paraId="706EB16B" w14:textId="79FA4BF2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D70A6C">
+            <w:r w:rsidRPr="0012185D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3097A9D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+          <w:p w14:paraId="6199424A" w14:textId="12407D6D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D70A6C">
+            <w:r w:rsidRPr="0012185D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="455A99C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+          <w:p w14:paraId="4F910ACA" w14:textId="4F187179" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D70A6C">
+            <w:r w:rsidRPr="0012185D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7F5CC7C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4A0CCC6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25684EFF" wp14:editId="7F0AB2F1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="680B3A20" wp14:editId="63AF0280">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3FC9715B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D70A6C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="77C6159B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D70A6C">
+            <w:r w:rsidRPr="0012185D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知识产权诉讼与许可、反垄断诉讼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396CA572" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="32E85A91" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1176 +438,1176 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743461A1" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="72F0EA3F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师的业务领域专注于知识产权诉讼与许可、反垄断诉讼，特别是涉及复杂技术问题和前沿法律争议焦点的案件。她在标准必要专利的许可与争议方面尤其专业，其十多年的执业经历中丰富的案件代理经验涉及了各种不同的技术标准和许可模式。她同时在反垄断诉讼方面也颇具经验。同时，孙律师也代表企业参与知识产权许可谈判，为企业处理其他非诉类知识产权业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3563BC58" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3B30A2A2" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76033F7B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="44474217" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="208B9676" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="600D9C3F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某物联网设备制造商处理其与诺基亚之间的关于标准必要专利许可的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10186492" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="75D6C573" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某领先电商平台处理与差别待遇相关的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CBD0D34" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="7DE39293" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的工业产品与实验室器材公司处理商业秘密侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C75A21E" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="023602F4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OPPO处理其与诺基亚之间关于标准必要专利许可FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EB1F3F" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0163F876" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英特尔（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intel）处理与片上系统（SoC）电源管理方案相关的专利侵权与无效纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A51893" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0DAA2FDA" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联想处理其与诺基亚之间关于标准必要专利许可</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C36AB62" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="61038CE0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与高通公司之间关于通信标准必要专利许可纠纷的相关中国程序，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND 许可条件纠纷、在全国多个法院发生的专利侵权纠纷、在北京知识产权法院的确认不侵犯专利权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0566B6F6" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="17A27537" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三星处理其与爱立信之间的标准必要专利许可纠纷中涉及的中国专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2878EE5B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="283DB85C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与西电捷通之间的标准必要专利许可纠纷，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可条件纠纷、在陕西省高级人民法院的专利侵权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D55FFA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="08AE1D7F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表魅族处理其与高通之间就通信标准必要专利许可产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB227FF" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="5AA5B5A5" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字处理其与通信标准必要专利许可相关的里程碑案件，包括在深圳市中级人民法院的一审程序、在广东省高级人民法院的二审程序，以及向最高人民法院提起的通信标准必要专利许可费率计算的再审程序等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31414674" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="367BD274" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的美国网络平台服务商处理其与开发者、消费者之间的关于平台运营的多项反垄断纠纷案件，其中该美国公司被控滥用市场支配地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE06409" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="78CB87E3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理其手机配件市场相关的反垄断争议案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FA0734" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0D38D32B" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微软处理由一名美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPE 提起的与视频编码/解码技术相关的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC40B78" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="76B76EC4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> RFID 标签制造商处理其与竞争对手之间与射频识别技术、芯片制造技术相关的一系列专利侵权与无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3719E696" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="575CA3D4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理涉及手机人脸识别技术、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WLAN通信技术的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340CCE01" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3D88C609" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDN 服务提供商处理其与竞争对手之间的专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E379096" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="7EB91C7C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其网络平台相关的涉及网络服务提供商责任的著作权侵权纠纷系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCC0EBB" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="4788B3F3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某英国知名化工企业作为原告提起系列商业秘密侵权诉讼，涉及诉讼标的额超过十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461CD9B3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="4D0DD4F7" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B61E7E" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3B58A0AD" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的娱乐公司就著作权许可提供法律意见及代表该公司进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6887A711" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="333DB34D" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲的领先能源企业在其与商业伙伴的全球知识产权许可与研发项目中设计许可架构、参与谈判、提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0E908D" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="78FBD28E" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片研发企业就其作为被许可人获得某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Core许可的项目中就许可协议安排和谈判策略提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E628F45" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="6D43FDBB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲领先废料处理企业就其业务剥离后的软件许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EDFF65" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="2DF958B0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先互联网企业在其与某跨国企业的专利许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D32C3C3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3BA7EEAF" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲食品企业就其食品配方专利在业务剥离后的许可安排提供法律意见。代表某国内知名超声骨刀企业就其与美国知名医疗器械企业的技术许可合作进行谈判、设计合同架构并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D9744BA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="2EF74DE5" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C23AD0" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0CA5576A" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Christ Church 学院，Magister Juris（2015-2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E029803" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="03601D83" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际法学院，中国法法律硕士与美国法</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.D（2008-2012）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2DF940" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="45A192AB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京工业大学，电子信息与控制工程学院，电子科学与技术专业、工学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002-2006）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D33B9BA" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="5F25EC37" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A41BBD3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="78EC358F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33010AD3" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="7796ABE4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业专利代理师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32F42DD7" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="2ABE33E6" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A40CE7" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="5E4D5381" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D40A0FC" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0F0784A3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E314E93" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="09813553" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D88D6B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3BC03595" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0511AEF8" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="684E16E0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参加第七届中国医药知识产权峰会并发表《药品专利的前沿反垄断问题》主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1F0B5B" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="109862B0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为小组嘉宾参与由美国联邦巡回律师协会（Federal Circuit Bar Association）主办的关于全球标准必要专利实践的小组讨论并发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC0228A" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="3E61CD96" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473D6E97" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="417E250C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04596121" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="33E4DD01" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47076062" w14:textId="77777777" w:rsidR="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="0CDD16CB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利侵权纠纷中帮助侵权的构成与专用的判断》，2022年5月9日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="61B45EFF" w:rsidR="00A46A04" w:rsidRPr="00D70A6C" w:rsidRDefault="00D70A6C" w:rsidP="00D70A6C">
+    <w:p w14:paraId="4F0A196B" w14:textId="1D8CC11D" w:rsidR="00A46A04" w:rsidRPr="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70A6C">
+      <w:r w:rsidRPr="0012185D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《必需设施理论与商业必需专利》，刊于《竞争法律与政策评论》第七卷 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D70A6C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0012185D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1813,323 +1813,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011106E9"/>
+    <w:nsid w:val="010B2485"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DF490FA"/>
+    <w:tmpl w:val="66567DCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10FF4016"/>
+    <w:nsid w:val="068E289C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92B82846"/>
+    <w:tmpl w:val="3FCCDC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151E61F9"/>
+    <w:nsid w:val="06D1423E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4765F9A"/>
+    <w:tmpl w:val="0A20E606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16D05E05"/>
+    <w:nsid w:val="08A84B89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34284D16"/>
+    <w:tmpl w:val="A9EC7678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F23FEA"/>
+    <w:nsid w:val="09D55940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="483EE6D6"/>
+    <w:tmpl w:val="51E410C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19B865E1"/>
+    <w:nsid w:val="0C65330C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B34E7C4"/>
+    <w:tmpl w:val="77B02F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B73352A"/>
+    <w:nsid w:val="103F69A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF582ABE"/>
+    <w:tmpl w:val="6D0852CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFB22DA"/>
+    <w:nsid w:val="120E49D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88A5814"/>
+    <w:tmpl w:val="0F64E146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E86D32"/>
+    <w:nsid w:val="150D52DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5A0349A"/>
+    <w:tmpl w:val="99A61AA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265F4379"/>
+    <w:nsid w:val="1641731D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="614AE3BC"/>
+    <w:tmpl w:val="332A4F0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27A80A24"/>
+    <w:nsid w:val="17490799"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F03836C8"/>
+    <w:tmpl w:val="77B02F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DF1DB4"/>
+    <w:nsid w:val="1D421747"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF582ABE"/>
+    <w:tmpl w:val="AD3EA928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF7650D"/>
+    <w:nsid w:val="1E4863B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0A0BC2"/>
+    <w:tmpl w:val="FD4634F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21016405"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAD65DB6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="213D53CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20524908"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25BD75E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45C02E70"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2198,881 +2261,819 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8A0732"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335638C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF34183E"/>
+    <w:tmpl w:val="5A0E4F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB57FA7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35746B8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39086510"/>
+    <w:tmpl w:val="423A2ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300A1DAB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3235BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A6A892"/>
+    <w:tmpl w:val="94C82A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30B84AF6"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E6B5FD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B5EA008"/>
+    <w:tmpl w:val="0082BAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38624457"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EBA230F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96DC004E"/>
+    <w:tmpl w:val="E82C82BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B004099"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC111FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B59A4AA2"/>
+    <w:tmpl w:val="FE9C609E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0E4A02"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43816720"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12E3704"/>
+    <w:tmpl w:val="A66ADFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="403F67AA"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451A33CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B147F54"/>
+    <w:tmpl w:val="51606818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42E640E4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="475256F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01F22012"/>
+    <w:tmpl w:val="F970ED28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43DA486F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D41B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15C0E662"/>
+    <w:tmpl w:val="8C065410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45D25D2C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53760E59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A224D972"/>
+    <w:tmpl w:val="460807D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E9C062F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575A4D04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0848EBDE"/>
+    <w:tmpl w:val="3DB6BD6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="516E20EB"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59E022CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B980CA0"/>
+    <w:tmpl w:val="C89488B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545918EA"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62674998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA8644C6"/>
+    <w:tmpl w:val="1A86E10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55210A86"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B448B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D4D7F6"/>
+    <w:tmpl w:val="3A2AC09E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5725713E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67E62FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9DA7994"/>
+    <w:tmpl w:val="86B0B5F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C5571CB"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C2336F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E918CFC4"/>
+    <w:tmpl w:val="0D3C191E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B1264C7"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72FA25BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="264A626C"/>
+    <w:tmpl w:val="A1863C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C775DED"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="761A0B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="850EE7B4"/>
+    <w:tmpl w:val="9A60047C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC95828"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765A2843"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF5A98E0"/>
+    <w:tmpl w:val="447E0E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70181853"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="771D69A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0630CA78"/>
+    <w:tmpl w:val="22A6C460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FE24A1"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77647DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0C8557A"/>
+    <w:tmpl w:val="B8A4DF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76EE686F"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F0D6F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="478AD302"/>
+    <w:tmpl w:val="DA5CA938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="26">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="28">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
+    <w:rsid w:val="0012185D"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
@@ -3152,51 +3153,50 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D70A6C"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -4259,61 +4259,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D70A6C"/>
+    <w:rsid w:val="0012185D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D70A6C"/>
+    <w:rsid w:val="0012185D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4599,51 +4599,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A23BCCD5-1F40-4AFF-A7EB-CAFBD2B1574A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E0E1C46-B26E-4E24-B778-679E0B521D41}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>315</Words>
   <Characters>1801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>