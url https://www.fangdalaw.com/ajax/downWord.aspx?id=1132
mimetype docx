--- v2 (2026-08-26)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3BC46F9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1805B2D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="004E4545">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0012185D">
+            <w:r w:rsidRPr="004E4545">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙牧然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="79FA4BF2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+          <w:p w14:paraId="706EB16B" w14:textId="2DAADBDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="004E4545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0012185D">
+            <w:r w:rsidRPr="004E4545">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="12407D6D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+          <w:p w14:paraId="6199424A" w14:textId="0EC18D7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="004E4545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0012185D">
+            <w:r w:rsidRPr="004E4545">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1018 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4F187179" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+          <w:p w14:paraId="4F910ACA" w14:textId="325DFD4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="004E4545">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0012185D">
+            <w:r w:rsidRPr="004E4545">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>muran.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A0CCC6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31190230" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="680B3A20" wp14:editId="63AF0280">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2775C4AE" wp14:editId="73264B38">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77C6159B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0012185D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5ACB6DB4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004E4545" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0012185D">
+            <w:r w:rsidRPr="004E4545">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>知识产权诉讼与许可、反垄断诉讼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E85A91" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="40043CA4" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1176 +438,1176 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F0EA3F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0A9D6A43" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙律师的业务领域专注于知识产权诉讼与许可、反垄断诉讼，特别是涉及复杂技术问题和前沿法律争议焦点的案件。她在标准必要专利的许可与争议方面尤其专业，其十多年的执业经历中丰富的案件代理经验涉及了各种不同的技术标准和许可模式。她同时在反垄断诉讼方面也颇具经验。同时，孙律师也代表企业参与知识产权许可谈判，为企业处理其他非诉类知识产权业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B30A2A2" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0EBA3E3F" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44474217" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5D0755F5" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600D9C3F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="25EF8A2B" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某物联网设备制造商处理其与诺基亚之间的关于标准必要专利许可的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D6C573" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="39770C76" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某领先电商平台处理与差别待遇相关的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE39293" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="3C647A7D" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的工业产品与实验室器材公司处理商业秘密侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="023602F4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5E34BF28" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OPPO处理其与诺基亚之间关于标准必要专利许可FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0163F876" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="4334E982" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英特尔（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Intel）处理与片上系统（SoC）电源管理方案相关的专利侵权与无效纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAA2FDA" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="2E61D5D1" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联想处理其与诺基亚之间关于标准必要专利许可</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可费纠纷的中国程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61038CE0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="795F31DB" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与高通公司之间关于通信标准必要专利许可纠纷的相关中国程序，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND 许可条件纠纷、在全国多个法院发生的专利侵权纠纷、在北京知识产权法院的确认不侵犯专利权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A27537" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="733B99F3" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三星处理其与爱立信之间的标准必要专利许可纠纷中涉及的中国专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="283DB85C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="713DAAEF" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其与西电捷通之间的标准必要专利许可纠纷，包括在北京知识产权法院的反垄断纠纷和</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FRAND许可条件纠纷、在陕西省高级人民法院的专利侵权纠纷、在国家知识产权局的专利无效纠纷等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AE1D7F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="550C5599" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表魅族处理其与高通之间就通信标准必要专利许可产生的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA5B5A5" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="30593C08" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字处理其与通信标准必要专利许可相关的里程碑案件，包括在深圳市中级人民法院的一审程序、在广东省高级人民法院的二审程序，以及向最高人民法院提起的通信标准必要专利许可费率计算的再审程序等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367BD274" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5F9C76BB" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的美国网络平台服务商处理其与开发者、消费者之间的关于平台运营的多项反垄断纠纷案件，其中该美国公司被控滥用市场支配地位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CB87E3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="571D77C9" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理其手机配件市场相关的反垄断争议案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D38D32B" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="6AEC021E" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微软处理由一名美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> NPE 提起的与视频编码/解码技术相关的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B76EC4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="2180E819" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> RFID 标签制造商处理其与竞争对手之间与射频识别技术、芯片制造技术相关的一系列专利侵权与无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="575CA3D4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="280AACC1" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的智能手机制造商处理涉及手机人脸识别技术、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>WLAN通信技术的多项专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D88C609" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0AFB81CF" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> CDN 服务提供商处理其与竞争对手之间的专利侵权、无效案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB91C7C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0F4D66B0" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果处理其网络平台相关的涉及网络服务提供商责任的著作权侵权纠纷系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4788B3F3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="407753E9" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某英国知名化工企业作为原告提起系列商业秘密侵权诉讼，涉及诉讼标的额超过十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0DD4F7" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5CFCE14C" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B58A0AD" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="49B568A7" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先的娱乐公司就著作权许可提供法律意见及代表该公司进行谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333DB34D" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="21E27753" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲的领先能源企业在其与商业伙伴的全球知识产权许可与研发项目中设计许可架构、参与谈判、提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FBD28E" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="7B795097" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片研发企业就其作为被许可人获得某</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IP Core许可的项目中就许可协议安排和谈判策略提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D43FDBB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="34B559BA" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲领先废料处理企业就其业务剥离后的软件许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF958B0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0B33C9EC" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先互联网企业在其与某跨国企业的专利许可项目中参与谈判、并提供法律意见及谈判策略建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA7EEAF" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="58C83AA6" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某欧洲食品企业就其食品配方专利在业务剥离后的许可安排提供法律意见。代表某国内知名超声骨刀企业就其与美国知名医疗器械企业的技术许可合作进行谈判、设计合同架构并提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF74DE5" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="356DA481" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA5576A" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="407B9A01" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Christ Church 学院，Magister Juris（2015-2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03601D83" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="10FBCB5E" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，国际法学院，中国法法律硕士与美国法</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.D（2008-2012）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A192AB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="465E54F3" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京工业大学，电子信息与控制工程学院，电子科学与技术专业、工学学士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2002-2006）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F25EC37" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5CB0A643" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EC358F" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="2B49930E" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7796ABE4" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="137E7749" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业专利代理师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABE33E6" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="1917F9E8" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4D5381" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="20986FA9" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F0784A3" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="36062F5D" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09813553" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="4FF5734C" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC03595" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="2029951A" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684E16E0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="0A5AC54D" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参加第七届中国医药知识产权峰会并发表《药品专利的前沿反垄断问题》主题演讲 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109862B0" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="2DD624EB" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为小组嘉宾参与由美国联邦巡回律师协会（Federal Circuit Bar Association）主办的关于全球标准必要专利实践的小组讨论并发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E61CD96" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5F32EAFB" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Global Series on December 8, 2020: Patent Enforcement: Global Strategies </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417E250C" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="39B2581D" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Global Series on March 30, 2021: SEP/FRAND Challenges: The Gate to Tomorrow or Innovation</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s Unmaking? </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E4DD01" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="47A4D661" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CDD16CB" w14:textId="77777777" w:rsidR="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="5760B3BE" w14:textId="77777777" w:rsidR="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《专利侵权纠纷中帮助侵权的构成与专用的判断》，2022年5月9日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1D8CC11D" w:rsidR="00A46A04" w:rsidRPr="0012185D" w:rsidRDefault="0012185D" w:rsidP="0012185D">
+    <w:p w14:paraId="4F0A196B" w14:textId="299DEBDF" w:rsidR="00A46A04" w:rsidRPr="004E4545" w:rsidRDefault="004E4545" w:rsidP="004E4545">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0012185D">
+      <w:r w:rsidRPr="004E4545">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《必需设施理论与商业必需专利》，刊于《竞争法律与政策评论》第七卷 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0012185D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004E4545" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1813,541 +1813,562 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010B2485"/>
+    <w:nsid w:val="0069611D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66567DCE"/>
+    <w:tmpl w:val="A2B8F53C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068E289C"/>
+    <w:nsid w:val="039E6D9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FCCDC8C"/>
+    <w:tmpl w:val="CE12400E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06D1423E"/>
+    <w:nsid w:val="050128E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A20E606"/>
+    <w:tmpl w:val="FCFE31F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A84B89"/>
+    <w:nsid w:val="07336F2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9EC7678"/>
+    <w:tmpl w:val="D5189AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D55940"/>
+    <w:nsid w:val="0764410D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51E410C8"/>
+    <w:tmpl w:val="54DCD954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C65330C"/>
+    <w:nsid w:val="0A910752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77B02F26"/>
+    <w:tmpl w:val="C73E1F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103F69A2"/>
+    <w:nsid w:val="109F4794"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D0852CE"/>
+    <w:tmpl w:val="26588326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120E49D0"/>
+    <w:nsid w:val="13042412"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F64E146"/>
+    <w:tmpl w:val="62420936"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150D52DF"/>
+    <w:nsid w:val="1C231D2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99A61AA0"/>
+    <w:tmpl w:val="6F5458A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1641731D"/>
+    <w:nsid w:val="1C812DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="332A4F0C"/>
+    <w:tmpl w:val="3FD66340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17490799"/>
+    <w:nsid w:val="20407EDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77B02F26"/>
+    <w:tmpl w:val="CD804586"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D421747"/>
+    <w:nsid w:val="2B3954A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3EA928"/>
+    <w:tmpl w:val="AB98917C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4863B4"/>
+    <w:nsid w:val="2BEF2D40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD4634F8"/>
+    <w:tmpl w:val="1BB68544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21016405"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8E28AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD65DB6"/>
+    <w:tmpl w:val="190401FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213D53CA"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A038A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20524908"/>
+    <w:tmpl w:val="37E0FDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BD75E0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3890351F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45C02E70"/>
+    <w:tmpl w:val="42E6FC5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335638C7"/>
+    <w:nsid w:val="38AB3356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A0E4F84"/>
+    <w:tmpl w:val="54DCD954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35746B8F"/>
+    <w:nsid w:val="3ABA3CB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="423A2ABA"/>
+    <w:tmpl w:val="1442A5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AF04847"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="271CB7AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2419,701 +2440,680 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3235BA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41C72BAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94C82A2E"/>
+    <w:tmpl w:val="259AC666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E6B5FD8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452320CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0082BAA4"/>
+    <w:tmpl w:val="A736405E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EBA230F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49FF7F6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E82C82BC"/>
+    <w:tmpl w:val="E00A8DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC111FE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD35184"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE9C609E"/>
+    <w:tmpl w:val="AFFE5934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43816720"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F11058E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A66ADFA4"/>
+    <w:tmpl w:val="2C2610FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="451A33CC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="511C6DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51606818"/>
+    <w:tmpl w:val="349E1CA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475256F7"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563D39B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F970ED28"/>
+    <w:tmpl w:val="A9EEA370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D41B1C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576917DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C065410"/>
+    <w:tmpl w:val="5C8033CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53760E59"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C5150B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="460807D2"/>
+    <w:tmpl w:val="0324E96E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575A4D04"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D152F27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DB6BD6C"/>
+    <w:tmpl w:val="620E085A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59E022CE"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F563723"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C89488B4"/>
+    <w:tmpl w:val="3782EF08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62674998"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626A512D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A86E10A"/>
+    <w:tmpl w:val="260AA34C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66B448B0"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A0370A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A2AC09E"/>
+    <w:tmpl w:val="0BC4B432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E62FB5"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67811F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86B0B5F6"/>
+    <w:tmpl w:val="9E0E27F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C2336F4"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C9D0B3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D3C191E"/>
+    <w:tmpl w:val="A19E9B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FA25BB"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FBE08C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1863C4C"/>
+    <w:tmpl w:val="AC9A2ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="761A0B0C"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72E17D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A60047C"/>
+    <w:tmpl w:val="F7D07AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765A2843"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D45B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="447E0E5E"/>
+    <w:tmpl w:val="E396823E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="771D69A1"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76CE7E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22A6C460"/>
+    <w:tmpl w:val="2CB0DE6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77647DB2"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779F5D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8A4DF46"/>
+    <w:tmpl w:val="239EAE8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
-[...8 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
-    <w:rsid w:val="0012185D"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
+    <w:rsid w:val="004E4545"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
@@ -4259,61 +4259,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0012185D"/>
+    <w:rsid w:val="004E4545"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0012185D"/>
+    <w:rsid w:val="004E4545"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4599,60 +4599,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E0E1C46-B26E-4E24-B778-679E0B521D41}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{742FAEBA-4F03-45EB-B987-D4E6A20F5FF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>315</Words>
   <Characters>1801</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>