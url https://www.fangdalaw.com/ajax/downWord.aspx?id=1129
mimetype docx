--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="03402E11" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="00584432">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0D500281" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵炎</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5033F846" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="00584432">
+          <w:p w14:paraId="706EB16B" w14:textId="517CC8C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="74C874D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="00584432">
+          <w:p w14:paraId="6199424A" w14:textId="3B2F8A28" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5640 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4936492C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="00584432">
+          <w:p w14:paraId="4F910ACA" w14:textId="29D3F0C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yan.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="36459172" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="23144007" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25E99510" wp14:editId="00950BC5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE90F01" wp14:editId="036A1780">
                   <wp:extent cx="1651000" cy="2140427"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="59675B41" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00584432" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31C85276" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵炎律师的执业领域是中国税务，涵盖一系列与税务有关的事务，如公司并购交易、跨境交易、对外投资、私募股权投资、国际</w:t>
             </w:r>
-            <w:r w:rsidRPr="00584432">
+            <w:r w:rsidRPr="00803866">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/非居民税收等相关的税务咨询、高净值家族和个人收务筹划、税务争议解决，包括在税务稽查、税务检查和转让定价调查过程中为企业提供技术支持和咨询、代表客户提起税务行政复议、行政诉讼等。他服务的客户包括跨国企业、国有企业、私人企业、私募基金公司以及个人。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708FB4B6" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5B3A9714" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,714 +446,714 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D3AA36" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="7511D96B" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5926E1B1" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="3F9B19B8" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09ECE8C5" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="333951E0" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国汽车制造商就其从中方股东购买合资企业股权涉及的税务问题提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79475E36" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="25DB2BEA" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国投资银行就其在华开展投资和并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A94EAA" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="74BE677D" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多私募投资基金公司就其投资并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3C826D" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="7F3215B2" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际领先的乳业公司就其在中国境内股权转让和资产处置业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4811B640" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="4BA9DB26" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国医药公司就其在中国境内的重组和并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DE8934" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="5E62FFCC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本投资机构就其间接转让海外上市中国公司股权业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7359EDE0" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="4FECC85C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表外国政府和公司就其在中国境内发行熊猫债提供税务意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAC900D" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="432AD61C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国企背景的投资公司就其参与的不良资产处置项目提供税务咨询和优化意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671865C5" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="18B687FE" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际餐饮企业就其在税务稽查和转让定价调查过程中遇到的问题与税务机关谈判，提供税务意见和技术支持；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFA24DF" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="7EBF1E37" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国上市食品和营养产品公司就税务机关的处理决定提起行政诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533F5EDF" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="12639735" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国高科技公司、法国制药企业和韩国电子产品制造企业等，协助应对税务机关的转让定价调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B1A99D" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="28D88327" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国食品企业向税务机关追索长期逾期的巨额应退未退税款；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40606502" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="332CF166" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹麦机械设备制造企业，协助应对税务机关针对其高新技术企业资质的调查，与税务机关谈判，并为其转让定价、受益所有人等问题提供技术支持和税务意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E98D38" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="48103E32" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国汽车金融公司、日本汽车制造公司针对税务机关的处理决定提起行政复议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EB3F293" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="4D25D8AC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358C56F5" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="12636505" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外国语学院，经济学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9EBB57" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="606BD555" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外国语学院，英语学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12CB9426" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="76FD6FF7" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DA1097" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="5ADF56F7" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60DEDC80" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="1E362E0C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国税务师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02349CAD" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="17C689FB" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76840ECC" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="69908FBB" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="153F9A04" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="6690C92A" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AAD07A4" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="2B5FB703" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206C3818" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="210E7BAC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵炎律师拥有超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20年的专业服务经验，目前是方达律师事务所的税务合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAFA49B" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="11EE304E" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵炎律师曾经在国际“四大”会计师事务所工作</w:t>
       </w:r>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14年，随后在国内一家领先的律师事务所工作九年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4452B9A7" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="0337E8F9" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0354FA" w14:textId="77777777" w:rsidR="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="44946C42" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="66CB283C" w:rsidR="00A46A04" w:rsidRPr="00584432" w:rsidRDefault="00584432" w:rsidP="00584432">
+    <w:p w14:paraId="4F0A196B" w14:textId="5290BACC" w:rsidR="00A46A04" w:rsidRPr="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00584432">
+      <w:r w:rsidRPr="00803866">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵炎律师在过去多年连续被Legal 500 和ALB评比为高度推荐的中国税务领域律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00584432" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00803866" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1359,218 +1359,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="004204D4"/>
+    <w:nsid w:val="01635B8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D3EF046"/>
+    <w:tmpl w:val="B5D074D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07812225"/>
+    <w:nsid w:val="06645B03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC8CDD4"/>
+    <w:tmpl w:val="8480AD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4F0539"/>
+    <w:nsid w:val="12ED5150"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7B80576"/>
+    <w:tmpl w:val="2AB4BB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11994330"/>
+    <w:nsid w:val="13BA01CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8F0F082"/>
+    <w:tmpl w:val="CD12B3DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143F5B95"/>
+    <w:nsid w:val="146C31DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40FED1D2"/>
+    <w:tmpl w:val="59348764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3B3F99"/>
+    <w:nsid w:val="17D8697D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12048CB6"/>
+    <w:tmpl w:val="443E7E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D587161"/>
+    <w:nsid w:val="192E208F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2702BDD2"/>
+    <w:tmpl w:val="7EC81F1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C340C93"/>
+    <w:nsid w:val="1B123CA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77F44F6E"/>
+    <w:tmpl w:val="67D6EF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29752473"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AB4BB76"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF8172E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B00EA80C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1639,579 +1681,537 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DC5428"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E73172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E78471E6"/>
+    <w:tmpl w:val="F67CB5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354F5ECC"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36144CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1B6AF10"/>
+    <w:tmpl w:val="BFF4AAFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368542B3"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3A1784"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEB05222"/>
+    <w:tmpl w:val="A7307F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="4B94271D"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41D24968"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0E2112"/>
+    <w:tmpl w:val="F14C95AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5652B3"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49741BB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D65BAA"/>
+    <w:tmpl w:val="C0FC3F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EE568DE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B595383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C80064E0"/>
+    <w:tmpl w:val="BCDCBA56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504E7404"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2A18EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B42FC9C"/>
+    <w:tmpl w:val="D054DF18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5326312E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57D6776B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50764388"/>
+    <w:tmpl w:val="37E491E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A03DA2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65C62BBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F806312"/>
+    <w:tmpl w:val="94C8313E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E593A82"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679D363E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04348A0E"/>
+    <w:tmpl w:val="D476438E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F377FB4"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="709837FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A26D048"/>
+    <w:tmpl w:val="0248F6CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65AA67FB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73CF2CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D076D356"/>
+    <w:tmpl w:val="983EF0FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72847D1A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74547F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33E8D656"/>
+    <w:tmpl w:val="665AE618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79E932D0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76840512"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35A67F16"/>
+    <w:tmpl w:val="333AC4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2260,76 +2260,76 @@
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
-    <w:rsid w:val="00584432"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="00803866"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3445,61 +3445,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00584432"/>
+    <w:rsid w:val="00803866"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00584432"/>
+    <w:rsid w:val="00803866"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3785,51 +3785,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10F19AFE-5F9A-4A45-8D23-A373919BACB3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB6FF57C-80AD-4536-B874-49329D1150CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>150</Words>
   <Characters>858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>