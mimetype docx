--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0D500281" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
+          <w:p w14:paraId="2C4F11E8" w14:textId="226E4E4D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="006048DC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵炎</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="517CC8C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
+          <w:p w14:paraId="706EB16B" w14:textId="7CBE976B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="006048DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3B2F8A28" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
+          <w:p w14:paraId="6199424A" w14:textId="36C3CD99" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="006048DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5640 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29D3F0C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="00803866">
+          <w:p w14:paraId="4F910ACA" w14:textId="10B32573" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="006048DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yan.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="23144007" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72E87E07" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5AE90F01" wp14:editId="036A1780">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C37D2AB" wp14:editId="3DBAFC73">
                   <wp:extent cx="1651000" cy="2140427"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="31C85276" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00803866" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="62B0F508" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006048DC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵炎律师的执业领域是中国税务，涵盖一系列与税务有关的事务，如公司并购交易、跨境交易、对外投资、私募股权投资、国际</w:t>
             </w:r>
-            <w:r w:rsidRPr="00803866">
+            <w:r w:rsidRPr="006048DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/非居民税收等相关的税务咨询、高净值家族和个人收务筹划、税务争议解决，包括在税务稽查、税务检查和转让定价调查过程中为企业提供技术支持和咨询、代表客户提起税务行政复议、行政诉讼等。他服务的客户包括跨国企业、国有企业、私人企业、私募基金公司以及个人。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A9714" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="70C1C1F6" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,714 +446,714 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7511D96B" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="5A6B5393" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9B19B8" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="4BCA0329" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="333951E0" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="75741FEA" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国汽车制造商就其从中方股东购买合资企业股权涉及的税务问题提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DB2BEA" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="1D44614D" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国投资银行就其在华开展投资和并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BE677D" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="00846611" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多私募投资基金公司就其投资并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3215B2" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="49CEA43E" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际领先的乳业公司就其在中国境内股权转让和资产处置业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA9DB26" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="34C30CAA" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国医药公司就其在中国境内的重组和并购业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E62FFCC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="45D9967E" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本投资机构就其间接转让海外上市中国公司股权业务提供税务咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FECC85C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="539B2A5E" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表外国政府和公司就其在中国境内发行熊猫债提供税务意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432AD61C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="5709BF5B" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国企背景的投资公司就其参与的不良资产处置项目提供税务咨询和优化意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B687FE" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="40F0FA8C" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际餐饮企业就其在税务稽查和转让定价调查过程中遇到的问题与税务机关谈判，提供税务意见和技术支持；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBF1E37" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="62747585" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国上市食品和营养产品公司就税务机关的处理决定提起行政诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12639735" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="6F9F34BD" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国高科技公司、法国制药企业和韩国电子产品制造企业等，协助应对税务机关的转让定价调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D88327" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="6FBC8EE9" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国食品企业向税务机关追索长期逾期的巨额应退未退税款；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332CF166" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="28346DE5" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹麦机械设备制造企业，协助应对税务机关针对其高新技术企业资质的调查，与税务机关谈判，并为其转让定价、受益所有人等问题提供技术支持和税务意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48103E32" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="0170F797" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德国汽车金融公司、日本汽车制造公司针对税务机关的处理决定提起行政复议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25D8AC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="5EF07B8D" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12636505" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="5EE6A612" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外国语学院，经济学</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606BD555" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="0F28B3CA" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京第二外国语学院，英语学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FD6FF7" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="59DEEA9A" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ADF56F7" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="6A4B1022" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E362E0C" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="239A4B80" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国税务师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C689FB" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="12CB4695" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69908FBB" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="0B6FE47F" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6690C92A" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="35DD7636" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5FB703" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="332EE113" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210E7BAC" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="4BF9C5AF" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵炎律师拥有超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20年的专业服务经验，目前是方达律师事务所的税务合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EE304E" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="254FBA90" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵炎律师曾经在国际“四大”会计师事务所工作</w:t>
       </w:r>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14年，随后在国内一家领先的律师事务所工作九年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0337E8F9" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="758D8A78" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44946C42" w14:textId="77777777" w:rsidR="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="1D327E34" w14:textId="77777777" w:rsidR="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5290BACC" w:rsidR="00A46A04" w:rsidRPr="00803866" w:rsidRDefault="00803866" w:rsidP="00803866">
+    <w:p w14:paraId="4F0A196B" w14:textId="3178A0FF" w:rsidR="00A46A04" w:rsidRPr="006048DC" w:rsidRDefault="006048DC" w:rsidP="006048DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00803866">
+      <w:r w:rsidRPr="006048DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">赵炎律师在过去多年连续被Legal 500 和ALB评比为高度推荐的中国税务领域律师。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00803866" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006048DC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1359,859 +1359,859 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01635B8D"/>
+    <w:nsid w:val="01A24DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D074D8"/>
+    <w:tmpl w:val="0F7ED96A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06645B03"/>
+    <w:nsid w:val="16B56139"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8480AD4C"/>
+    <w:tmpl w:val="D6FAE2FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12ED5150"/>
+    <w:nsid w:val="1AB7140C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AB4BB76"/>
+    <w:tmpl w:val="DD4EA796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13BA01CF"/>
+    <w:nsid w:val="1FCB63CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD12B3DC"/>
+    <w:tmpl w:val="1FF2EB0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="146C31DE"/>
+    <w:nsid w:val="24D24A57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59348764"/>
+    <w:tmpl w:val="C232852C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D8697D"/>
+    <w:nsid w:val="26537E40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="443E7E2C"/>
+    <w:tmpl w:val="24228CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="192E208F"/>
+    <w:nsid w:val="26540C84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC81F1A"/>
+    <w:tmpl w:val="D570D74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B123CA5"/>
+    <w:nsid w:val="276177D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67D6EF40"/>
+    <w:tmpl w:val="BEA42392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29752473"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="338235E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AB4BB76"/>
+    <w:tmpl w:val="D3CA805A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF8172E"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="391E6851"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B00EA80C"/>
+    <w:tmpl w:val="B9742E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34E73172"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FB2F18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F67CB5C2"/>
+    <w:tmpl w:val="E75EB19E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36144CE5"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42992622"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFF4AAFA"/>
+    <w:tmpl w:val="D75C786C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3A1784"/>
+    <w:nsid w:val="42DE1194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7307F32"/>
+    <w:tmpl w:val="C7DE2A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D24968"/>
+    <w:nsid w:val="49550AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F14C95AC"/>
+    <w:tmpl w:val="F996B646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49741BB6"/>
+    <w:nsid w:val="51666FF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0FC3F2E"/>
+    <w:tmpl w:val="775A1594"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B595383"/>
+    <w:nsid w:val="529B44AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCDCBA56"/>
+    <w:tmpl w:val="31C8401A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2A18EA"/>
+    <w:nsid w:val="55E90562"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D054DF18"/>
+    <w:tmpl w:val="0CFECE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57D6776B"/>
+    <w:nsid w:val="63841442"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37E491E2"/>
+    <w:tmpl w:val="C178B9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65C62BBB"/>
+    <w:nsid w:val="63945FC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94C8313E"/>
+    <w:tmpl w:val="F788A588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="679D363E"/>
+    <w:nsid w:val="698557F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D476438E"/>
+    <w:tmpl w:val="EF5C1B84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709837FE"/>
+    <w:nsid w:val="698864C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0248F6CE"/>
+    <w:tmpl w:val="5E9C0406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CF2CAA"/>
+    <w:nsid w:val="6C025DFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="983EF0FA"/>
+    <w:tmpl w:val="20A49B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74547F61"/>
+    <w:nsid w:val="7A7533FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="665AE618"/>
+    <w:tmpl w:val="1396B0AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76840512"/>
+    <w:nsid w:val="7CCB4459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="333AC4A2"/>
+    <w:tmpl w:val="F788A588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="21">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2264,72 +2264,72 @@
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
+    <w:rsid w:val="006048DC"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="00803866"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3445,61 +3445,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00803866"/>
+    <w:rsid w:val="006048DC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00803866"/>
+    <w:rsid w:val="006048DC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3785,60 +3785,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB6FF57C-80AD-4536-B874-49329D1150CA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEE6C85D-FC4A-4854-BCF6-AE8405E14C4B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>150</Words>
   <Characters>858</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>