--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5361A87B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5851CDD9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C528A">
+            <w:r w:rsidRPr="0009376C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王影</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="648963A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+          <w:p w14:paraId="706EB16B" w14:textId="5552E708" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C528A">
+            <w:r w:rsidRPr="0009376C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="05BFF561" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+          <w:p w14:paraId="6199424A" w14:textId="6875F8A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C528A">
+            <w:r w:rsidRPr="0009376C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5711 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="30352E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+          <w:p w14:paraId="4F910ACA" w14:textId="10D0AA83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C528A">
+            <w:r w:rsidRPr="0009376C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jeanette.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="268E8E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6E3B830F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45F243B9" wp14:editId="0C601740">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C1FB7B4" wp14:editId="490FEBD1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="033A61ED" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C528A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="302A0B87" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C528A">
+            <w:r w:rsidRPr="0009376C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王影律师专长知识产权相关的诉讼和交易，以及反垄断诉讼。王影律师代表客户处理了大量涉及专利、著作权、商标、不正当竞争、商业秘密案件。王影律师具有丰富的代理生物医药、电子、通讯行业客户的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E476AE" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7ADE5B26" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,673 +438,673 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6C853F" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="390D1565" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FD71D1" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="3F5316B0" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24480FE0" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="1C2921D4" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所美国大学处理多起涉及化合物专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A63DE6D" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="042330FE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及肿瘤电场治疗技术的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F76ED84" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="4B5CD64B" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及单分子免疫阵列分析仪的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02889150" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="259F12E6" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所香港大学处理多起涉及产前诊断专利申请驳回复审的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D7058C7" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="63D13FB3" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国公司处理多起涉及太阳能电池专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772F269B" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="6D843E23" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国威睿公司处理其前经销商提起的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76266AD0" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="0E19BE4E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字集团处理与国内手机制造商之间的多个标准必要专利费率案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31865140" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="2A690EE3" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内手机制造商处理一起标准必要专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F23CA87" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="3849796A" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司处理其与高通之间的一系列侵权、无效系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755D541D" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="1171BEB9" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气公司处理多起专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FF7036" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="382FB3ED" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司及其关联公司处理与应用程序商店（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>App Store）相关的著作权侵权、商标侵权、不正当竞争等系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239F33C6" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="52BA364D" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0E46CD" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="5F782A70" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家日本医药公司处理与临床试验相关的医疗纠纷问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0853AC93" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="3AEAC22C" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国外医药公司提供药品注册相关的法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545450D9" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="339B535E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺辉健康提供香港上市法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDA7471" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="05E62EC1" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为原子高科提供与国内外公司进行许可交易的服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB2BE43" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="67058EDE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外医药公司进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FTO分析、专利稳定性分析等服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819F73E" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="7403D845" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多投资机构提供针对医疗保健和生物技术领域的目标公司的知识产权尽调服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F4C6DA" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="78158167" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554EAAE7" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="628F34D6" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国际法学院，法律硕士、职业法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57EAD5DA" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="7B2B4FFE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学医学部，医学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B589968" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="5C3A9ECF" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCAB389" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="0208E9EF" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67120F4E" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="392C9AD8" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4610B366" w14:textId="77777777" w:rsidR="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="67367D2E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="07E1CEE8" w:rsidR="00A46A04" w:rsidRPr="002C528A" w:rsidRDefault="002C528A" w:rsidP="002C528A">
+    <w:p w14:paraId="4F0A196B" w14:textId="6C727A41" w:rsidR="00A46A04" w:rsidRPr="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王影律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C528A">
+      <w:r w:rsidRPr="0009376C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C528A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0009376C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1310,197 +1310,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E72AFA"/>
+    <w:nsid w:val="029116FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76BEC304"/>
+    <w:tmpl w:val="CD56EFE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7A12A3"/>
+    <w:nsid w:val="03CF3FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80222F4A"/>
+    <w:tmpl w:val="89AC1508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11662D3C"/>
+    <w:nsid w:val="049D1F8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C8C67AC"/>
+    <w:tmpl w:val="D23829F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168D4764"/>
+    <w:nsid w:val="074E778A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B75272D6"/>
+    <w:tmpl w:val="21A05802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171360EA"/>
+    <w:nsid w:val="0F137337"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="348655D8"/>
+    <w:tmpl w:val="FD9002A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F732C9D"/>
+    <w:nsid w:val="14F76BA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3E090CC"/>
+    <w:tmpl w:val="91F877C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25A279DA"/>
+    <w:nsid w:val="1F6A59AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9943FD6"/>
+    <w:tmpl w:val="CC486D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21FF7338"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DCD09F26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B1B5B84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BEC8E6A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9C2C53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A7E93D4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFF21D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="408484E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1569,648 +1653,564 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31D026FC"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="385A1E35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EBE09C2"/>
+    <w:tmpl w:val="B9880816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322E3EF8"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CFC61D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABF2E190"/>
+    <w:tmpl w:val="44A4C6F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="354E24F4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439F63AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E941E94"/>
+    <w:tmpl w:val="80E2CDFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35B80776"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ADD3E75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB929666"/>
+    <w:tmpl w:val="FD9002A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="40E542A5"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55351513"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9943FD6"/>
+    <w:tmpl w:val="75A22724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BD2CC0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B3F52BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="763C7DBC"/>
+    <w:tmpl w:val="23F6EDE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49562078"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="621A3D82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67B283BC"/>
+    <w:tmpl w:val="64E0750A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50836EA8"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629F42DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF08B1D8"/>
+    <w:tmpl w:val="2012A52A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C601DD"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62FC1668"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DF4959A"/>
+    <w:tmpl w:val="61A43846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5307718D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68AB3C16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A2ACD84"/>
+    <w:tmpl w:val="45FEA900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579A002A"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="697447CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F307EBE"/>
+    <w:tmpl w:val="053ABB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB63315"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC6432C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D31C8090"/>
+    <w:tmpl w:val="D95A0132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="20">
-[...2 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="4"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
+    <w:rsid w:val="0009376C"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C528A"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
@@ -3372,61 +3372,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C528A"/>
+    <w:rsid w:val="0009376C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C528A"/>
+    <w:rsid w:val="0009376C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3712,51 +3712,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1F02FCB-32BE-49BE-B99A-4D6FFD0E828A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC0A11CC-5089-4522-8B7B-359CC927C923}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>120</Words>
   <Characters>687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>