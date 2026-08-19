--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5851CDD9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="266EA303" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0009376C">
+            <w:r w:rsidRPr="00FD0078">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王影</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5552E708" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+          <w:p w14:paraId="706EB16B" w14:textId="7D705E3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0009376C">
+            <w:r w:rsidRPr="00FD0078">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6875F8A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+          <w:p w14:paraId="6199424A" w14:textId="5ADC342F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0009376C">
+            <w:r w:rsidRPr="00FD0078">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5711 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="10D0AA83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+          <w:p w14:paraId="4F910ACA" w14:textId="4CCAC9D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0009376C">
+            <w:r w:rsidRPr="00FD0078">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jeanette.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6E3B830F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7B8BBA9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C1FB7B4" wp14:editId="490FEBD1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A82942A" wp14:editId="08443FCC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="302A0B87" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0009376C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1AAD0921" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0009376C">
+            <w:r w:rsidRPr="00FD0078">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王影律师专长知识产权相关的诉讼和交易，以及反垄断诉讼。王影律师代表客户处理了大量涉及专利、著作权、商标、不正当竞争、商业秘密案件。王影律师具有丰富的代理生物医药、电子、通讯行业客户的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADE5B26" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="47938FC4" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,673 +438,673 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390D1565" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="3E3665B5" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5316B0" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="258FBF88" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2921D4" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="0E527B2C" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所美国大学处理多起涉及化合物专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042330FE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="3ED30EE3" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及肿瘤电场治疗技术的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5CD64B" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="48357C4B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及单分子免疫阵列分析仪的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259F12E6" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="629B7158" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所香港大学处理多起涉及产前诊断专利申请驳回复审的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D13FB3" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="13F2096E" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国公司处理多起涉及太阳能电池专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D843E23" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="69768E1B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国威睿公司处理其前经销商提起的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E19BE4E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="16CAC130" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字集团处理与国内手机制造商之间的多个标准必要专利费率案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A690EE3" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="25D550DD" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内手机制造商处理一起标准必要专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3849796A" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="507E889D" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司处理其与高通之间的一系列侵权、无效系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1171BEB9" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="49D0075F" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气公司处理多起专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="382FB3ED" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="237D66B8" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司及其关联公司处理与应用程序商店（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>App Store）相关的著作权侵权、商标侵权、不正当竞争等系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52BA364D" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="0D1D01EF" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F782A70" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="6856B491" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家日本医药公司处理与临床试验相关的医疗纠纷问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEAC22C" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="2D3D6072" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国外医药公司提供药品注册相关的法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B535E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="6C556D20" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺辉健康提供香港上市法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E62EC1" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="55DC707C" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为原子高科提供与国内外公司进行许可交易的服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67058EDE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="2474985B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外医药公司进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FTO分析、专利稳定性分析等服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7403D845" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="43C91DD8" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多投资机构提供针对医疗保健和生物技术领域的目标公司的知识产权尽调服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78158167" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="732A6B84" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="628F34D6" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="7BEB9984" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国际法学院，法律硕士、职业法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2B4FFE" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="3DE9D469" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学医学部，医学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3A9ECF" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="036BFEA6" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0208E9EF" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="703C73B7" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="392C9AD8" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="0783F1E7" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67367D2E" w14:textId="77777777" w:rsidR="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="5896B203" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6C727A41" w:rsidR="00A46A04" w:rsidRPr="0009376C" w:rsidRDefault="0009376C" w:rsidP="0009376C">
+    <w:p w14:paraId="4F0A196B" w14:textId="070E6E5E" w:rsidR="00A46A04" w:rsidRPr="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王影律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="0009376C">
+      <w:r w:rsidRPr="00FD0078">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0009376C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD0078" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1310,263 +1310,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="029116FF"/>
+    <w:nsid w:val="0160738D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD56EFE6"/>
+    <w:tmpl w:val="A016E992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03CF3FCA"/>
+    <w:nsid w:val="046262AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89AC1508"/>
+    <w:tmpl w:val="0D246B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049D1F8C"/>
+    <w:nsid w:val="09077FB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D23829F0"/>
+    <w:tmpl w:val="A3DA55A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074E778A"/>
+    <w:nsid w:val="0A905987"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21A05802"/>
+    <w:tmpl w:val="3DFE8B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F137337"/>
+    <w:nsid w:val="0D750140"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD9002A8"/>
+    <w:tmpl w:val="781AFB7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F76BA0"/>
+    <w:nsid w:val="11772A24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91F877C0"/>
+    <w:tmpl w:val="ED1CDC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6A59AB"/>
+    <w:nsid w:val="250E435D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC486D54"/>
+    <w:tmpl w:val="74CA0BCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21FF7338"/>
+    <w:nsid w:val="28253CCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCD09F26"/>
+    <w:tmpl w:val="B11C3332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B1B5B84"/>
+    <w:nsid w:val="2B4249C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BEC8E6A"/>
+    <w:tmpl w:val="F51CF5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9C2C53"/>
+    <w:nsid w:val="2B9B107B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A7E93D4"/>
+    <w:tmpl w:val="E1922D6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFF21D1"/>
+    <w:nsid w:val="2C091259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="408484E0"/>
+    <w:tmpl w:val="BA6666CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1654,53 +1654,53 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="385A1E35"/>
+    <w:nsid w:val="316354AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9880816"/>
+    <w:tmpl w:val="7592F740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1791,399 +1791,398 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CFC61D8"/>
+    <w:nsid w:val="3EAF07F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44A4C6F8"/>
+    <w:tmpl w:val="AA0C119E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439F63AF"/>
+    <w:nsid w:val="3FE15B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80E2CDFC"/>
+    <w:tmpl w:val="06740168"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ADD3E75"/>
+    <w:nsid w:val="445A68D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD9002A8"/>
+    <w:tmpl w:val="E6E6A844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55351513"/>
+    <w:nsid w:val="4C9A6D13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75A22724"/>
+    <w:tmpl w:val="08F02A78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3F52BA"/>
+    <w:nsid w:val="52B47A2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23F6EDE4"/>
+    <w:tmpl w:val="8B88744A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="621A3D82"/>
+    <w:nsid w:val="588C3FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64E0750A"/>
+    <w:tmpl w:val="5160670A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629F42DD"/>
+    <w:nsid w:val="60817B32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2012A52A"/>
+    <w:tmpl w:val="6DBAE552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62FC1668"/>
+    <w:nsid w:val="657A51CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61A43846"/>
+    <w:tmpl w:val="9F5864F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68AB3C16"/>
+    <w:nsid w:val="67FC7E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45FEA900"/>
+    <w:tmpl w:val="4BB0FBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697447CF"/>
+    <w:nsid w:val="7A4A329F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="053ABB92"/>
+    <w:tmpl w:val="9F5864F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AC6432C"/>
+    <w:nsid w:val="7DE2298E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95A0132"/>
+    <w:tmpl w:val="F2F8AB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="12">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="0009376C"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -2287,50 +2286,51 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
+    <w:rsid w:val="00FD0078"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3372,61 +3372,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0009376C"/>
+    <w:rsid w:val="00FD0078"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0009376C"/>
+    <w:rsid w:val="00FD0078"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3712,51 +3712,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC0A11CC-5089-4522-8B7B-359CC927C923}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363C38A2-2601-413C-B154-7259DD651250}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>120</Words>
   <Characters>687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>