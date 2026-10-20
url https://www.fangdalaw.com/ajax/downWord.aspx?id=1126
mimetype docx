--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="266EA303" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+          <w:p w14:paraId="2C4F11E8" w14:textId="29C131E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD0078">
+            <w:r w:rsidRPr="00EB7ABD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王影</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7D705E3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+          <w:p w14:paraId="706EB16B" w14:textId="73A43000" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD0078">
+            <w:r w:rsidRPr="00EB7ABD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5ADC342F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+          <w:p w14:paraId="6199424A" w14:textId="7CD25BF8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD0078">
+            <w:r w:rsidRPr="00EB7ABD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5711 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4CCAC9D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+          <w:p w14:paraId="4F910ACA" w14:textId="2D1F2F8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD0078">
+            <w:r w:rsidRPr="00EB7ABD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jeanette.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7B8BBA9A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="27B6699E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A82942A" wp14:editId="08443FCC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BFE9BFB" wp14:editId="16BD88B0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1AAD0921" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0078" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="20703B2C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EB7ABD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD0078">
+            <w:r w:rsidRPr="00EB7ABD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王影律师专长知识产权相关的诉讼和交易，以及反垄断诉讼。王影律师代表客户处理了大量涉及专利、著作权、商标、不正当竞争、商业秘密案件。王影律师具有丰富的代理生物医药、电子、通讯行业客户的经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47938FC4" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="07FEC4AA" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,673 +438,673 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3665B5" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="620FCC7A" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258FBF88" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="2B193ACE" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E527B2C" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="26FBF68D" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所美国大学处理多起涉及化合物专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED30EE3" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="36FB055E" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及肿瘤电场治疗技术的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48357C4B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="390A6310" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国医疗器械公司处理涉及单分子免疫阵列分析仪的专利侵权和专利无效的系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629B7158" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="4AF3CE2A" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一所香港大学处理多起涉及产前诊断专利申请驳回复审的行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F2096E" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="51D23EF8" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家韩国公司处理多起涉及太阳能电池专利的专利无效程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69768E1B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="7F728D28" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国威睿公司处理其前经销商提起的反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CAC130" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="73AF78CD" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字集团处理与国内手机制造商之间的多个标准必要专利费率案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D550DD" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="3C0AA012" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内手机制造商处理一起标准必要专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507E889D" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="302A1295" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司处理其与高通之间的一系列侵权、无效系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D0075F" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="211550B7" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气公司处理多起专利侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237D66B8" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="7E99AA0C" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司及其关联公司处理与应用程序商店（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>App Store）相关的著作权侵权、商标侵权、不正当竞争等系列案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1D01EF" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="267921CA" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>非诉讼案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6856B491" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="3A40701C" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家日本医药公司处理与临床试验相关的医疗纠纷问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3D6072" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="0DD203C8" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国外医药公司提供药品注册相关的法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C556D20" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="46431CB0" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺辉健康提供香港上市法律咨询服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DC707C" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="427C9096" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为原子高科提供与国内外公司进行许可交易的服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474985B" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="656BCE72" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外医药公司进行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FTO分析、专利稳定性分析等服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C91DD8" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="23A3D55D" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多投资机构提供针对医疗保健和生物技术领域的目标公司的知识产权尽调服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732A6B84" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="0433F739" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEB9984" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="0A2672F4" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国际法学院，法律硕士、职业法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE9D469" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="450B757E" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学医学部，医学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036BFEA6" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="795A1C41" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703C73B7" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="2BD60377" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0783F1E7" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="71CBA744" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国专利代理人资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5896B203" w14:textId="77777777" w:rsidR="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="3609B40D" w14:textId="77777777" w:rsidR="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="070E6E5E" w:rsidR="00A46A04" w:rsidRPr="00FD0078" w:rsidRDefault="00FD0078" w:rsidP="00FD0078">
+    <w:p w14:paraId="4F0A196B" w14:textId="051ED80F" w:rsidR="00A46A04" w:rsidRPr="00EB7ABD" w:rsidRDefault="00EB7ABD" w:rsidP="00EB7ABD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王影律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0078">
+      <w:r w:rsidRPr="00EB7ABD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD0078" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EB7ABD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1310,835 +1310,835 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0160738D"/>
+    <w:nsid w:val="073E10B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A016E992"/>
+    <w:tmpl w:val="16A63114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046262AC"/>
+    <w:nsid w:val="07A56637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D246B0E"/>
+    <w:tmpl w:val="01E8A12A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09077FB3"/>
+    <w:nsid w:val="0E1034AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3DA55A0"/>
+    <w:tmpl w:val="69E4AC64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A905987"/>
+    <w:nsid w:val="0F683557"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DFE8B48"/>
+    <w:tmpl w:val="5070597A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D750140"/>
+    <w:nsid w:val="16B43B9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="781AFB7A"/>
+    <w:tmpl w:val="54AE027C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11772A24"/>
+    <w:nsid w:val="1A5A1204"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED1CDC30"/>
+    <w:tmpl w:val="567AE8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="250E435D"/>
+    <w:nsid w:val="1AD508F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74CA0BCC"/>
+    <w:tmpl w:val="16A63114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28253CCD"/>
+    <w:nsid w:val="2725765A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B11C3332"/>
+    <w:tmpl w:val="3D92604A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B4249C6"/>
+    <w:nsid w:val="27437031"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F51CF5B0"/>
+    <w:tmpl w:val="AADE7778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9B107B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32437D91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1922D6E"/>
+    <w:tmpl w:val="FDF2CDDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C091259"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA232B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA6666CC"/>
+    <w:tmpl w:val="C35058CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="316354AB"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41120675"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7592F740"/>
+    <w:tmpl w:val="AC281032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EAF07F8"/>
+    <w:nsid w:val="4D8A6C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA0C119E"/>
+    <w:tmpl w:val="E53E06D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE15B5C"/>
+    <w:nsid w:val="4E334391"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06740168"/>
+    <w:tmpl w:val="C6F89410"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445A68D3"/>
+    <w:nsid w:val="50A62AA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E6A844"/>
+    <w:tmpl w:val="27A0A784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C9A6D13"/>
+    <w:nsid w:val="55601771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08F02A78"/>
+    <w:tmpl w:val="2EA85C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52B47A2E"/>
+    <w:nsid w:val="57AE6849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B88744A"/>
+    <w:tmpl w:val="F52E7B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="588C3FCA"/>
+    <w:nsid w:val="5BE10BA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5160670A"/>
+    <w:tmpl w:val="BE8EFC9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60817B32"/>
+    <w:nsid w:val="60277A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DBAE552"/>
+    <w:tmpl w:val="4572B77E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657A51CD"/>
+    <w:nsid w:val="674811E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F5864F2"/>
+    <w:tmpl w:val="087E403A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67FC7E76"/>
+    <w:nsid w:val="68F26484"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BB0FBCC"/>
+    <w:tmpl w:val="310E67C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A4A329F"/>
+    <w:nsid w:val="7B245B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F5864F2"/>
+    <w:tmpl w:val="AABA32C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE2298E"/>
+    <w:nsid w:val="7C0A5798"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2F8AB8C"/>
+    <w:tmpl w:val="82D0CF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-[...35 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="23">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2276,61 +2276,61 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EB7ABD"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD0078"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3372,61 +3372,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD0078"/>
+    <w:rsid w:val="00EB7ABD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD0078"/>
+    <w:rsid w:val="00EB7ABD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3712,60 +3712,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{363C38A2-2601-413C-B154-7259DD651250}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EDDB7565-1565-455C-9C33-26354F990B70}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>120</Words>
   <Characters>687</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>