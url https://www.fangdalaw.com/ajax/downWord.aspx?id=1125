--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4ED9B46F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="470BE100" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F23DFE">
+            <w:r w:rsidRPr="001808A6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王鼎</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10EBE629" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+          <w:p w14:paraId="706EB16B" w14:textId="2DC3A35A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F23DFE">
+            <w:r w:rsidRPr="001808A6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="44E97295" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+          <w:p w14:paraId="6199424A" w14:textId="455E922E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F23DFE">
+            <w:r w:rsidRPr="001808A6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4ADDA71A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+          <w:p w14:paraId="4F910ACA" w14:textId="581ACA6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F23DFE">
+            <w:r w:rsidRPr="001808A6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="66DA3C67" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="360C236D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D4C18DA" wp14:editId="50B4C31B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB7CD1D" wp14:editId="19CDD4FB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="34607CA5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DFE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="16D477AA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F23DFE">
+            <w:r w:rsidRPr="001808A6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王鼎博士的主要执业领域为刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决以及企业合规，在刑事诉讼领域经验丰富。在加入方达之前，王鼎博士在北京市某中级法院工作十二年，曾被北京市高级人民法院授予北京市模范法官光荣称号。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4030E93A" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5869C932" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1492 +438,1492 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D28EB1E" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="71189460" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士在刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决等领域经验丰富，曾为诸多知名国内外企业、政府机构提供涉及职务犯罪、金融犯罪、走私犯罪、侵犯企业权利犯罪、侵犯商业秘密犯罪、破坏市场经济犯罪、侵犯人身财产权犯罪等领域的法律服务，多次参与省级以上重大敏感案件的辩护工作；王鼎博士擅长处理复杂跨境交易中刑事风险的识别与化解工作，为顺利交易保驾护航。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41141CB7" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="414D334F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士担任法官期间，其主审的案件被最高人民法院评为全国指导案例，并曾参与《刑法修正案（八）》有价证券诈骗罪的调研与修改工作。王鼎博士撰写的刑法专业论文曾多次刊载于法学核心期刊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1113FD64" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2952F094" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59438C47" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="2300E148" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事辩护与执法应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1FB504" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="394FEE7E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某大宗贸易公司高管就其从事的循环贸易工作应对司法机关的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75FA96" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="509F221C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某跨境电商进行走私普通货物罪的刑事辩护，最终该案件被不起诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1230FE79" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="5E1D0EBF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外籍高管应对走私犯罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD9D004" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="6347B1A8" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片出口商应对因违反中国外汇管控规定而引发的刑事指控，最终该案件被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DF4FB7" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="61D1AC84" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内领先民营企业涉嫌虚开发票罪与行贿罪进行刑事辩护，该案件最终被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA19BA6" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="52326217" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名全能型银行集团高管应对在华刑事调查与限制出境措施，该案件引发广泛国际关注，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71925894" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="3F4CD713" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球能源巨头高管应对在华刑事调查与限制出境措施，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="741B5E3D" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="7B139F80" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先专业制造商应对监察机关发起的行贿罪刑事调查，最终监察机关未作出刑事指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52DF9D5A" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="3FE43C0C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某走私钻石案件进行刑事辩护，最终该客户得到了较为满意的刑期；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1449F470" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="77703247" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某区域性银行高管涉嫌违规出具金融票证罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A479A1" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="365663E9" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名咨询公司的员工涉嫌非法经营提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCC585E" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="51ABC148" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名汽车制造业公司涉嫌单位行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A59565" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="0920D9F5" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某直播网站及其高管涉嫌开设赌场罪提供刑事辩护，并成功取保候审；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FF5EB4" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="1E6813EF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某新加坡制造业公司在华企业提供刑事辩护，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64251450" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="0C1411BD" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国企高管涉嫌受贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB0D9BC" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="7E75F207" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名制药企业提供反腐败调查、刑事风险评估与执法应对，成功说服执法机关终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FD812A" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="0C3699ED" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内领先健康科技公司应对涉嫌侵犯商业秘密罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CFE750" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="37799BFF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有企业员工涉嫌骗取出口退税罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4351DD63" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="1D4F2F94" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业高管涉嫌行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8F5A5" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="38307B98" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事报案与代理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D0D8FD7" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="66444BEC" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构就跨境交易的诈欺行为提请刑事控告，成功解决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构所产生的报案主体问题，案件最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097E29DA" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="032DEDF2" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球领先的消费品与工业应用化学巨头就侵犯商业秘密提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391ADF69" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="65BC1B7D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外投资机构针对虚拟币盗窃与非法侵入计算机信息系统行为提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6319E720" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="68F58496" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助国内著名航空公司提请损害商业信誉罪的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277A6AC6" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="20110B4D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港著名投资机构针对融资诈欺收集关键证据并成功提请刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2CD165" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2A230E20" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为外国政府机构在华人员提供刑事代理与附带民事控告，法院支持了全部诉求并从重判处刑事被告人；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DA4AFD" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="1DCD0B67" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡著名虚拟资产公司提请涉及虚拟币的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0081A11F" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="057402C1" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事风险防控策略</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1B55CB" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="116A1451" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为著名国际投资机构的跨境交易提供刑事风险识别，其交易标的涉及被国内司法机关认定为受贿赃款，通过设计解决方案有效帮助客户实质性降低洗钱罪的刑事风险；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F017AF6" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="047D4826" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就运营过程中涉及的帮助信息网络犯罪活动罪、侵犯著作权罪、洗钱罪、开设赌场罪、虚开增值税专用发票罪等刑事风险进行评估并提供合规方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9F0D66" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2A39AD0C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构应对中国司法机关的财产处置措施，通过与司法机关的积极沟通与制定替代方案有效避免司法机关冻结并变卖公司管理的资产；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8CC5E3" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="1B9A1CCA" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内著名互联网企业提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIGC的法律风险评估与合规建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AF460A" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="71AF2866" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部调查及应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D7BE2" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="11F39ABB" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内大型汽车服务公司针对其员工开展反腐败调查，成功取得关键证据并最终移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A84A14" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="71349E75" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名汽车经销商针对其员工开展反腐败调查，并成功移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE13A52" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="7341F1A6" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名日本药企针对其员工开展反腐败调查，并取得突破性证据；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E8BAC3" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="4C110C9E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国著名科技公司在华子公司的高管应对母公司发起的内部调查，与美国律师合作收集证据并成功迫使母公司终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77492576" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="5AAF1D6F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就其拟进行的投资事项进行尽职调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C27D6E1" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F23DFE">
+    <w:p w14:paraId="4C7B23BD" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民刑一体化争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B4D01D" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="04CDDD19" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名国际制造业公司处理其在华合资企业的控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径成功帮助客户在谈判中实现所有商业主张；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA04261" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="73A24DE5" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造企业在华工厂涉及的重大安全责任事故提供风险评估、媒体公关、协商谈判等一体化解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6E5067" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="6E657A90" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造业企业针对职务侵占罪、挪用资金罪、非国家工作人员受贿罪、串通投标罪等犯罪事实提供刑民一体化解决方案制定以及刑事控告服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1858B8DF" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="7CE2512F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际医院在华机构处理股东控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径帮助客户在谈判中处于优势地位；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E54B65" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="115F557D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2783131F" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="523D60BF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493EE952" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="0B9041FA" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB6D003" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="542574EC" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63570D32" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2110607C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2DE029" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="600D7139" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F61097" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="61C27FB4" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AC9D83C" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="0E9A3755" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6209CA43" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="7D07A492" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF38B3C" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="12E1F99C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年被北京市高级人民法院评为北京市模范法官</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533BD749" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="3DDCBF34" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3727A43F" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="1686487E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330219E4" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="772D49D0" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《情节要素的适用路径变革与探索</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以情节与数额的关系为着眼点》(《政法论坛》2019 年 3 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2483B60C" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="36230E17" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《情节在司法解释视域展开的泛化与反思》(《河北大学学报（哲学社会科学版）》2019 年 5 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D812645" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="3776571E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《刑法结构变革中的罪量要素应力研究》(《法学杂志》2017 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E0C972" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2F6575A0" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《受贿罪量刑规范初探》(《最新贪污贿赂司法解释的理解与适用》清华大学出版社 2017 年 8 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489E9518" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="568E511E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《罪量诸要素权重的流变、反思与立法趋向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以贪污罪为视角展开》(《法大研究生》2016 年 12 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D87D572" w14:textId="77777777" w:rsidR="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="2BD5B42E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《共犯的实质认定》(《中国法院 2015 年度案例（刑法总则案例）》中国法制出版社 2015 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5940A052" w:rsidR="00A46A04" w:rsidRPr="00F23DFE" w:rsidRDefault="00F23DFE" w:rsidP="00F23DFE">
+    <w:p w14:paraId="4F0A196B" w14:textId="5C8F28A0" w:rsidR="00A46A04" w:rsidRPr="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F23DFE">
+      <w:r w:rsidRPr="001808A6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于有价证券诈骗罪定罪量刑问题的调研报告》(2010 年作为最高人民法院《关于经济犯罪案件若干适用问题调研报告》的一部分，该调研报告为最高人民法院修改有价证券诈骗罪定罪量刑标准提供了重要的数据来源与理论支撑，其修改建议最终被全国人大常委会所采纳并写入《刑法修正案八》) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F23DFE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001808A6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2129,1320 +2129,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00EE6767"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B26687FA"/>
+    <w:nsid w:val="00480328"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDF6366E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03241C20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D786B922"/>
+    <w:nsid w:val="01D16792"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5036A934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05651729"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ACBC310E"/>
+    <w:nsid w:val="03C963C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CF8FE66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DF1D4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="936E592A"/>
+    <w:nsid w:val="047F1EEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07B2828E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09EC61B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4ACCD900"/>
+    <w:nsid w:val="0A6E591A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="250462D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C9D18A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EA4AEEA"/>
+    <w:nsid w:val="12E04051"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21F64C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14DC7CE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0742EDEA"/>
+    <w:nsid w:val="15087E43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB8C1B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15EE736A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56FA471A"/>
+    <w:nsid w:val="15A17D50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E8A18C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1679670E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0398519A"/>
+    <w:nsid w:val="167E18DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C0E5C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1808312D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA229842"/>
+    <w:nsid w:val="18603FCE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F62A4CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185246FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8BE1C76"/>
+    <w:nsid w:val="18CC0E8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="443078BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202720B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="490245F0"/>
+    <w:nsid w:val="1E28265D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F16B988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2174232A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF58310E"/>
+    <w:nsid w:val="236A4532"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE4AC41A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AF46C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA18F91E"/>
+    <w:nsid w:val="24CE2F50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E71C98B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2354173F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2672373C"/>
+    <w:nsid w:val="29E60727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFD2CB10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27576403"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7C9E178E"/>
+    <w:nsid w:val="2B9A728B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E88BF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286F5968"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A006C72"/>
+    <w:nsid w:val="2CB30C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="674A1D68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290B4024"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="019E569A"/>
+    <w:nsid w:val="2FE22F2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DC42798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2996154D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B566B9B4"/>
+    <w:nsid w:val="309B685B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DF5096FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3051426F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85AE0534"/>
+    <w:nsid w:val="33A456C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6468902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30600D94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B10A7AE"/>
+    <w:nsid w:val="350002B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F62A4CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32DF4333"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06C89132"/>
+    <w:nsid w:val="37742EF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="790C34C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AD3686"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DE26F84"/>
+    <w:nsid w:val="38C35365"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E4ADED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34795094"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76308120"/>
+    <w:nsid w:val="3A0E6F16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F7C11B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A10566"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22DEE2EE"/>
+    <w:nsid w:val="3AB452B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="237CB57A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384E5452"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD8C8442"/>
+    <w:nsid w:val="3B987C09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7ACDA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A68695C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8556C96C"/>
+    <w:nsid w:val="3BFB54D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CC6DCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9B129E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C54CCA0"/>
+    <w:nsid w:val="3FB71236"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="163A33E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA03AA5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDEC676A"/>
+    <w:nsid w:val="40BD4A08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3EA9B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5E5E3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E24B422"/>
+    <w:nsid w:val="40F403A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FEE1D1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E05F49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8BA47922"/>
+    <w:nsid w:val="42D51EE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D84DA18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="467D7A0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BB8D798"/>
+    <w:nsid w:val="49E51E60"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE60B45A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46DE7007"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67CECDB4"/>
+    <w:nsid w:val="524F78DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7F2601A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F1413C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAC866D4"/>
+    <w:nsid w:val="546D2FD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DBC640A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="490A439B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DB4AB38"/>
+    <w:nsid w:val="54CD71CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78500474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5031406E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B6A664E"/>
+    <w:nsid w:val="56856BA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23FE3F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52037637"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26AC186C"/>
+    <w:nsid w:val="5ACA4A91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="291A42CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53C90E38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCFA3FDC"/>
+    <w:nsid w:val="604E53E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CADC1332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D932152"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="382C41A0"/>
+    <w:nsid w:val="60572DA8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65F4A616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60526343"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E46FC4A"/>
+    <w:nsid w:val="609D3696"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54884B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E72211"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91F8574C"/>
+    <w:nsid w:val="6388335E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31F2A224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645E3B4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AB87086"/>
+    <w:nsid w:val="64026CBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B72A598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67266788"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B6C2DEE"/>
+    <w:nsid w:val="66C611A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="16C0062A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CC4815"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EA4AEEA"/>
+    <w:nsid w:val="675A3286"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FA69490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692D30C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB228FD4"/>
+    <w:nsid w:val="6CAE0B8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE5E907C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69750C89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF6C093C"/>
+    <w:nsid w:val="6D10458E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B75CE63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A840AA2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3724BC24"/>
+    <w:nsid w:val="6E2C4E75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="014E8366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2A75AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F8686060"/>
+    <w:nsid w:val="6EDB176D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B364A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FEF7CF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9BA8642"/>
+    <w:nsid w:val="6F111D74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15AA6C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74146960"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="736201DE"/>
+    <w:nsid w:val="72602086"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DE659B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="747A31C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C360B3E"/>
+    <w:nsid w:val="733B722B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7DE9518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75D832C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="073870D2"/>
+    <w:nsid w:val="7C594523"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="434E63F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79272B24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F894F32C"/>
+    <w:nsid w:val="7FFA5FB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BAA405C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="14">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="46"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3453,50 +3453,51 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
+    <w:rsid w:val="001808A6"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
@@ -3582,51 +3583,50 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F23DFE"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4677,61 +4677,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F23DFE"/>
+    <w:rsid w:val="001808A6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F23DFE"/>
+    <w:rsid w:val="001808A6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5017,51 +5017,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3888359-E8E7-4A67-9A4E-283546EDDE2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB915DAB-32E0-4958-8B02-7EEA9181E3D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>414</Words>
   <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>