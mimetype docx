--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="470BE100" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="74054E7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001808A6">
+            <w:r w:rsidRPr="00FF23AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王鼎</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2DC3A35A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+          <w:p w14:paraId="706EB16B" w14:textId="0AA13F66" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001808A6">
+            <w:r w:rsidRPr="00FF23AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="455E922E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+          <w:p w14:paraId="6199424A" w14:textId="6709D6D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001808A6">
+            <w:r w:rsidRPr="00FF23AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5684 / +86 186 0085 8029 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="581ACA6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+          <w:p w14:paraId="4F910ACA" w14:textId="7F83C514" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001808A6">
+            <w:r w:rsidRPr="00FF23AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Daniel.Wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="360C236D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2C74CDDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB7CD1D" wp14:editId="19CDD4FB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="180ABE87" wp14:editId="61FC9539">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16D477AA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001808A6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7D2C7B56" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FF23AE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001808A6">
+            <w:r w:rsidRPr="00FF23AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王鼎博士的主要执业领域为刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决以及企业合规，在刑事诉讼领域经验丰富。在加入方达之前，王鼎博士在北京市某中级法院工作十二年，曾被北京市高级人民法院授予北京市模范法官光荣称号。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5869C932" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="34E88853" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1492 +438,1492 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71189460" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="090BA283" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士在刑事辩护、刑事报案与代理、政府执法、内部反舞弊调查、民刑一体化争议解决等领域经验丰富，曾为诸多知名国内外企业、政府机构提供涉及职务犯罪、金融犯罪、走私犯罪、侵犯企业权利犯罪、侵犯商业秘密犯罪、破坏市场经济犯罪、侵犯人身财产权犯罪等领域的法律服务，多次参与省级以上重大敏感案件的辩护工作；王鼎博士擅长处理复杂跨境交易中刑事风险的识别与化解工作，为顺利交易保驾护航。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414D334F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="7F551D47" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王鼎博士担任法官期间，其主审的案件被最高人民法院评为全国指导案例，并曾参与《刑法修正案（八）》有价证券诈骗罪的调研与修改工作。王鼎博士撰写的刑法专业论文曾多次刊载于法学核心期刊。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2952F094" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6422DA36" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2300E148" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="288CE67A" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事辩护与执法应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="394FEE7E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6761A377" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某大宗贸易公司高管就其从事的循环贸易工作应对司法机关的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509F221C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="02AA516F" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某跨境电商进行走私普通货物罪的刑事辩护，最终该案件被不起诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E1D0EBF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="7330A376" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外籍高管应对走私犯罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6347B1A8" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="3ED78EC6" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某芯片出口商应对因违反中国外汇管控规定而引发的刑事指控，最终该案件被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D1AC84" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="28727C9B" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内领先民营企业涉嫌虚开发票罪与行贿罪进行刑事辩护，该案件最终被检察机关作出不起诉决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52326217" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="3D792E26" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名全能型银行集团高管应对在华刑事调查与限制出境措施，该案件引发广泛国际关注，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4CD713" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="5D31043B" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球能源巨头高管应对在华刑事调查与限制出境措施，最终侦查机关未作出刑事指控并撤销限制出境；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B139F80" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="73E65360" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某全球领先专业制造商应对监察机关发起的行贿罪刑事调查，最终监察机关未作出刑事指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE43C0C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="4E996749" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为深圳市某走私钻石案件进行刑事辩护，最终该客户得到了较为满意的刑期；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77703247" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="651DD16B" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某区域性银行高管涉嫌违规出具金融票证罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365663E9" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="01B795F0" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名咨询公司的员工涉嫌非法经营提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51ABC148" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="27EC4D78" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名汽车制造业公司涉嫌单位行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0920D9F5" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="5C9D2528" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某直播网站及其高管涉嫌开设赌场罪提供刑事辩护，并成功取保候审；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6813EF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="59F11E5A" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某新加坡制造业公司在华企业提供刑事辩护，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1411BD" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="2274D5B5" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国企高管涉嫌受贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75F207" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="72AAD030" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名制药企业提供反腐败调查、刑事风险评估与执法应对，成功说服执法机关终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3699ED" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="7AB5EE44" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内领先健康科技公司应对涉嫌侵犯商业秘密罪的刑事调查，公安机关最终撤销指控；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37799BFF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="3E26A176" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有企业员工涉嫌骗取出口退税罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4F2F94" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="0989719D" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业高管涉嫌行贿罪提供刑事辩护；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38307B98" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="16FAA662" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事报案与代理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66444BEC" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6B26E45B" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构就跨境交易的诈欺行为提请刑事控告，成功解决</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构所产生的报案主体问题，案件最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032DEDF2" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="0234DFBE" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球领先的消费品与工业应用化学巨头就侵犯商业秘密提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BC1B7D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="09B214A1" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境外投资机构针对虚拟币盗窃与非法侵入计算机信息系统行为提请刑事控告，该案最终被公安机关受理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F58496" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6B876BEC" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助国内著名航空公司提请损害商业信誉罪的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20110B4D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="00782C80" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港著名投资机构针对融资诈欺收集关键证据并成功提请刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A230E20" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="4ADFECAA" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为外国政府机构在华人员提供刑事代理与附带民事控告，法院支持了全部诉求并从重判处刑事被告人；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD0B67" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="40B2C890" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡著名虚拟资产公司提请涉及虚拟币的刑事控告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057402C1" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="7CA9F214" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刑事风险防控策略</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116A1451" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="2E51EC4A" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为著名国际投资机构的跨境交易提供刑事风险识别，其交易标的涉及被国内司法机关认定为受贿赃款，通过设计解决方案有效帮助客户实质性降低洗钱罪的刑事风险；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047D4826" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="2F178003" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就运营过程中涉及的帮助信息网络犯罪活动罪、侵犯著作权罪、洗钱罪、开设赌场罪、虚开增值税专用发票罪等刑事风险进行评估并提供合规方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A39AD0C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="65DD7739" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际著名投资机构应对中国司法机关的财产处置措施，通过与司法机关的积极沟通与制定替代方案有效避免司法机关冻结并变卖公司管理的资产；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9A1CCA" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="587C2558" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内著名互联网企业提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIGC的法律风险评估与合规建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71AF2866" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="70880555" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部调查及应对</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F39ABB" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="1C4D52D3" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内大型汽车服务公司针对其员工开展反腐败调查，成功取得关键证据并最终移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71349E75" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="388759E3" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名汽车经销商针对其员工开展反腐败调查，并成功移送司法机关处理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7341F1A6" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6648833D" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名日本药企针对其员工开展反腐败调查，并取得突破性证据；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C110C9E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="7C940E5F" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国著名科技公司在华子公司的高管应对母公司发起的内部调查，与美国律师合作收集证据并成功迫使母公司终止调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AAF1D6F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="13C16371" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内著名互联网企业就其拟进行的投资事项进行尽职调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7B23BD" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001808A6">
+    <w:p w14:paraId="73E2C087" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民刑一体化争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CDDD19" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="14BF06C3" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名国际制造业公司处理其在华合资企业的控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径成功帮助客户在谈判中实现所有商业主张；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A24DE5" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="73B25616" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造企业在华工厂涉及的重大安全责任事故提供风险评估、媒体公关、协商谈判等一体化解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E657A90" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="60AB3783" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际著名制造业企业针对职务侵占罪、挪用资金罪、非国家工作人员受贿罪、串通投标罪等犯罪事实提供刑民一体化解决方案制定以及刑事控告服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE2512F" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6FAFDBBD" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际医院在华机构处理股东控制权纠纷，通过内部调查收集有利证据，并利用刑事救济途径帮助客户在谈判中处于优势地位；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115F557D" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6C1E0F39" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523D60BF" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="0D7BAC59" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9041FA" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6E129C75" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国哥伦比亚大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542574EC" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="485751DF" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，刑法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2110607C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="72052970" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="600D7139" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="5D38DF4E" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C27FB4" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="4105EC74" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9A3755" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="4965C47D" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D07A492" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="54BF4802" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12E1F99C" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="10A7288D" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年被北京市高级人民法院评为北京市模范法官</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDCBF34" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6B20B0CC" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1686487E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="0A89F5F0" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772D49D0" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="7AF4F5F8" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《情节要素的适用路径变革与探索</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以情节与数额的关系为着眼点》(《政法论坛》2019 年 3 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36230E17" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="718307DE" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《情节在司法解释视域展开的泛化与反思》(《河北大学学报（哲学社会科学版）》2019 年 5 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3776571E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="6EDF5BF1" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《刑法结构变革中的罪量要素应力研究》(《法学杂志》2017 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6575A0" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="776DAA63" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《受贿罪量刑规范初探》(《最新贪污贿赂司法解释的理解与适用》清华大学出版社 2017 年 8 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568E511E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="0BC49D51" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《罪量诸要素权重的流变、反思与立法趋向</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以贪污罪为视角展开》(《法大研究生》2016 年 12 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD5B42E" w14:textId="77777777" w:rsidR="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="44F78A19" w14:textId="77777777" w:rsidR="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《共犯的实质认定》(《中国法院 2015 年度案例（刑法总则案例）》中国法制出版社 2015 年 4 月) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5C8F28A0" w:rsidR="00A46A04" w:rsidRPr="001808A6" w:rsidRDefault="001808A6" w:rsidP="001808A6">
+    <w:p w14:paraId="4F0A196B" w14:textId="43BFC483" w:rsidR="00A46A04" w:rsidRPr="00FF23AE" w:rsidRDefault="00FF23AE" w:rsidP="00FF23AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001808A6">
+      <w:r w:rsidRPr="00FF23AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于有价证券诈骗罪定罪量刑问题的调研报告》(2010 年作为最高人民法院《关于经济犯罪案件若干适用问题调研报告》的一部分，该调研报告为最高人民法院修改有价证券诈骗罪定罪量刑标准提供了重要的数据来源与理论支撑，其修改建议最终被全国人大常委会所采纳并写入《刑法修正案八》) </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001808A6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FF23AE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2129,1320 +2129,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00480328"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BDF6366E"/>
+    <w:nsid w:val="01E609D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89E80AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D16792"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5036A934"/>
+    <w:nsid w:val="023C55F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1ED42B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C963C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CF8FE66"/>
+    <w:nsid w:val="045A27E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC58E73C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047F1EEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07B2828E"/>
+    <w:nsid w:val="07197B65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D70C7BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A6E591A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="250462D4"/>
+    <w:nsid w:val="0834512B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7834E9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E04051"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21F64C0E"/>
+    <w:nsid w:val="09C4426D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76DC4990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15087E43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB8C1B42"/>
+    <w:nsid w:val="0A3672E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DFECFF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15A17D50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E8A18C0"/>
+    <w:nsid w:val="0C0C65F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A8CCCBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167E18DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C0E5C88"/>
+    <w:nsid w:val="0DE35F33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39F4C882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18603FCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F62A4CBE"/>
+    <w:nsid w:val="0F5A29BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2BE2140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CC0E8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="443078BE"/>
+    <w:nsid w:val="0FDF1A1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18502944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E28265D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F16B988"/>
+    <w:nsid w:val="138B641F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="864A6DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="236A4532"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE4AC41A"/>
+    <w:nsid w:val="1C772845"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B01839DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24CE2F50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E71C98B4"/>
+    <w:nsid w:val="25FA16C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D66A4A16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E60727"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFD2CB10"/>
+    <w:nsid w:val="29113436"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27C651AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9A728B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E88BF38"/>
+    <w:nsid w:val="29136C77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="906AAE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB30C15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="674A1D68"/>
+    <w:nsid w:val="2965463F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CC65000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE22F2E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DC42798"/>
+    <w:nsid w:val="2CA3178A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BECC3B52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309B685B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF5096FA"/>
+    <w:nsid w:val="310125B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7140E98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A456C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6468902"/>
+    <w:nsid w:val="330A4764"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18D03928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350002B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F62A4CBE"/>
+    <w:nsid w:val="35CB675D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F18CE86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37742EF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="790C34C0"/>
+    <w:nsid w:val="363847F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FF64B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C35365"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E4ADED6"/>
+    <w:nsid w:val="36E23C85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF08FD14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A0E6F16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F7C11B0"/>
+    <w:nsid w:val="37144218"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43768374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB452B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="237CB57A"/>
+    <w:nsid w:val="386E1CDC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04FA57B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B987C09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7ACDA1E"/>
+    <w:nsid w:val="3CA9554B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14DCA926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BFB54D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CC6DCD0"/>
+    <w:nsid w:val="3CB36B24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="465450DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB71236"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="163A33E6"/>
+    <w:nsid w:val="3DF36730"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37DE9806"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BD4A08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3EA9B10"/>
+    <w:nsid w:val="3F5E3479"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BF26992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F403A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FEE1D1A"/>
+    <w:nsid w:val="464C2032"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AEEC040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42D51EE9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D84DA18"/>
+    <w:nsid w:val="49C07EF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A04AE4F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E51E60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE60B45A"/>
+    <w:nsid w:val="4CB6267A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E28EFFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524F78DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7F2601A"/>
+    <w:nsid w:val="4DE51C1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9BBAC3D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546D2FD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DBC640A"/>
+    <w:nsid w:val="4ED33CDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36D4B4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CD71CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78500474"/>
+    <w:nsid w:val="58CB28FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F9A08D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56856BA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23FE3F18"/>
+    <w:nsid w:val="5B9D5126"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F2E448C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ACA4A91"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="291A42CC"/>
+    <w:nsid w:val="5CBD1220"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F580D0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="604E53E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CADC1332"/>
+    <w:nsid w:val="5E3E4248"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26D07996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60572DA8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65F4A616"/>
+    <w:nsid w:val="5F0919EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DC48DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609D3696"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54884B08"/>
+    <w:nsid w:val="6156632C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="070A5BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6388335E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31F2A224"/>
+    <w:nsid w:val="62F5202F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE9209A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64026CBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4B72A598"/>
+    <w:nsid w:val="64735ABC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF084050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C611A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="16C0062A"/>
+    <w:nsid w:val="64F13188"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B742942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="675A3286"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1FA69490"/>
+    <w:nsid w:val="65844AAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8794A1BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAE0B8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CE5E907C"/>
+    <w:nsid w:val="65D84DEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B060087C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D10458E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B75CE63A"/>
+    <w:nsid w:val="69553D24"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DC48DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2C4E75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="014E8366"/>
+    <w:nsid w:val="6F611BA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00588FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EDB176D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B364A58"/>
+    <w:nsid w:val="6FE02DAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5020E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F111D74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15AA6C34"/>
+    <w:nsid w:val="6FE901B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8C231D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72602086"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DE659B4"/>
+    <w:nsid w:val="72F7498F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C98C7BBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733B722B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7DE9518"/>
+    <w:nsid w:val="7B5F3B37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66FEB248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C594523"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="434E63F0"/>
+    <w:nsid w:val="7E030AD5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2C44F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FFA5FB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BAA405C"/>
+    <w:nsid w:val="7E8911F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04C2EA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="7">
-[...8 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="45"/>
-  </w:num>
-[...127 lines deleted...]
-    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3453,51 +3453,50 @@
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
-    <w:rsid w:val="001808A6"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
@@ -3593,50 +3592,51 @@
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FF23AE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4677,61 +4677,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001808A6"/>
+    <w:rsid w:val="00FF23AE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001808A6"/>
+    <w:rsid w:val="00FF23AE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5017,60 +5017,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB915DAB-32E0-4958-8B02-7EEA9181E3D6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{528DE19B-EA7F-4443-8206-6181C7E20F87}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>414</Words>
   <Characters>2362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2771</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>