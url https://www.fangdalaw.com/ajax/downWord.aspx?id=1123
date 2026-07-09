--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="62A3B90C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+          <w:p w14:paraId="2C4F11E8" w14:textId="71EC13F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A65C54">
+            <w:r w:rsidRPr="00D63350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>平娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3DFEFCEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+          <w:p w14:paraId="706EB16B" w14:textId="08C62221" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A65C54">
+            <w:r w:rsidRPr="00D63350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7A398B00" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+          <w:p w14:paraId="6199424A" w14:textId="3417FF2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A65C54">
+            <w:r w:rsidRPr="00D63350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0C9671B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+          <w:p w14:paraId="4F910ACA" w14:textId="17A4CA6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A65C54">
+            <w:r w:rsidRPr="00D63350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>alice.ping@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0CF85D04" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="07916261" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F150CF0" wp14:editId="419F7A1A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F77CE8B" wp14:editId="6CD9B6A6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="029556EC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A65C54" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="27F654BF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A65C54">
+            <w:r w:rsidRPr="00D63350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>平娜律师的主要执业领域为私募股权和风险资本投融资、跨境重组、收购及兼并及公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378D7B26" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0FB91DB5" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,816 +438,816 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2935307E" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="405A5796" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17196051" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="544BE72F" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1247D384" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="2AE81BCD" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本为其多个股权投资项目提供法律服务，例如玫克生能源、镁伽科技、卡伦特</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAD、蓝湖科技、包小盒、今日相机、BUD APP、黑湖科技等，以及代表纪源资本为其参与被投公司的架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294BFC1F" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="2BC372FE" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表礼来亚洲基金为其对一家新药研发企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368E4DC2" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="0FBD9DB5" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amphastar制药公司为其委托研发合同和委托生产合同事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226620CF" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="191AAEE1" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本医药研发企业为其药品许可事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2514FD62" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="379EC6EE" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国开投资基金为其对一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AR产品制造和服务企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="416D970C" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="3A43601B" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金为其对行云集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal以及三家消费行业企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43883BC3" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="250194AB" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其多轮股权投资哈啰单车并为其参与哈啰单车的跨境重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78746A2D" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="53CBAEB4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服就其与哈啰单车及宁德时代设立合资公司项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186F72D4" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="563C1BF0" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其对上市公司子公司东港瑞宏的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66FA366E" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="6196D8B4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对康众汽配的投资及架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1501D4D5" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="08B7F0D4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对复诺健的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553F3255" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="6291437E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对康立明的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="218B942A" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="6DA82D26" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JAFCO为其对伴鱼英语的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7184E9F0" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="037C39A7" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF资本为其多轮投资江苏澳盛及其架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3263206C" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="399F57AC" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ClickPaaS为其股权融资以及收购毕普科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ACC733" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="1857646D" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以心医疗为其股权融资及投后事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABE27EB" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="2C982D90" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表潘哒英语为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EABFE9" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="431D7DB7" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表来福谐波机械为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230448E0" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="63FAE02D" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家时尚行业企业为其红筹架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30247889" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="536243B2" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其收购两家中国餐饮服务企业和一家中国医疗设备管理服务企业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A97264" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="6B080F28" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其战略投资美餐提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54AD7BD5" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="4AE94754" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团为其收购重庆协信地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2399FD64" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="256821FB" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BUNZL Plc为其收购一家中国防护用品经销企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D419DBC" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="7EBA768E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FACD010" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="035E8E6C" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661EF4D7" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="5B406D0E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3550713D" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="256D4139" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EF2BDD" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="01FE38DD" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBB64D5" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="588CEB7E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国加利福尼亚州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578CE7A5" w14:textId="77777777" w:rsidR="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="5E629837" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2C0B6B15" w:rsidR="00A46A04" w:rsidRPr="00A65C54" w:rsidRDefault="00A65C54" w:rsidP="00A65C54">
+    <w:p w14:paraId="4F0A196B" w14:textId="6505AD3D" w:rsidR="00A46A04" w:rsidRPr="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>平娜律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A65C54">
+      <w:r w:rsidRPr="00D63350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年正式加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A65C54" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D63350" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1453,281 +1453,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="019B358E"/>
+    <w:nsid w:val="0028374B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEC298D0"/>
+    <w:tmpl w:val="BE94E200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02704463"/>
+    <w:nsid w:val="00375D0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40AC77C6"/>
+    <w:tmpl w:val="F0C8C55C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037F5019"/>
+    <w:nsid w:val="00463332"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A2E5010"/>
+    <w:tmpl w:val="0846E816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DAE796D"/>
+    <w:nsid w:val="02941272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0BA69B8"/>
+    <w:tmpl w:val="5E9C21FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13944A77"/>
+    <w:nsid w:val="04641DE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36500A52"/>
+    <w:tmpl w:val="045230A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1715258A"/>
+    <w:nsid w:val="048D512C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74A07C1A"/>
+    <w:tmpl w:val="829AF764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B2B65C5"/>
+    <w:nsid w:val="0BF310A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3187766"/>
+    <w:tmpl w:val="122CA8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BDB4F7D"/>
+    <w:nsid w:val="11994592"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F564A71E"/>
+    <w:tmpl w:val="403CA6EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2163B8"/>
+    <w:nsid w:val="128646D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96108E96"/>
+    <w:tmpl w:val="B7C6D370"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24087EE5"/>
+    <w:nsid w:val="1E362CC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138C4804"/>
+    <w:tmpl w:val="1FC2D652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27761542"/>
+    <w:nsid w:val="23176C6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80187F5A"/>
+    <w:tmpl w:val="BF98DBEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248C4FB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99DE4490"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27EC404E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0CA4774"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="286F56E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6208582A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C184C35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4B08E1F8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1796,72 +1880,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380D08FD"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EB6C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D58B5E8"/>
+    <w:tmpl w:val="D5AA5BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1933,499 +2017,415 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41BF782F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E627384"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0966F08A"/>
+    <w:tmpl w:val="CF80EA52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43304FB3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416D32A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C28AD4"/>
+    <w:tmpl w:val="A44C8CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A14B4B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45FB75B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58ECEBF4"/>
+    <w:tmpl w:val="B9F69DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44FC482B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C47166F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14681A5E"/>
+    <w:tmpl w:val="4B2A13EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47461BAD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51921249"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17E041E4"/>
+    <w:tmpl w:val="B41AD984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE13DE4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57A64B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D924D5B6"/>
+    <w:tmpl w:val="013A5AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546A3D28"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59542639"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98EE690C"/>
+    <w:tmpl w:val="556EB460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EB15BB"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC56CF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E2A9CD0"/>
+    <w:tmpl w:val="4BA699DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CB16A6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D112367"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CC2B352"/>
+    <w:tmpl w:val="94F61312"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C4A4C86"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="629E1FCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6226BEBC"/>
+    <w:tmpl w:val="F8CAE1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DFF413D"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63DA606E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD3E8808"/>
+    <w:tmpl w:val="4F6AFE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67AE5590"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67AE4930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40E04A38"/>
+    <w:tmpl w:val="39C6D152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BAF6D9F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="731E16A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA3C2D1A"/>
+    <w:tmpl w:val="4BA699DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...35 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="15">
-[...44 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="30"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2533,70 +2533,70 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
-    <w:rsid w:val="00A65C54"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D63350"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3659,61 +3659,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A65C54"/>
+    <w:rsid w:val="00D63350"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A65C54"/>
+    <w:rsid w:val="00D63350"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3999,51 +3999,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADD63993-7B7F-44C3-851C-24914E5C8F36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1E5610-4B66-4955-8C54-D632787A2F46}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>151</Words>
   <Characters>867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>