--- v1 (2026-07-09)
+++ v2 (2026-08-26)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="71EC13F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+          <w:p w14:paraId="2C4F11E8" w14:textId="08E222D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D63350">
+            <w:r w:rsidRPr="009C6B1E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>平娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="08C62221" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+          <w:p w14:paraId="706EB16B" w14:textId="665E6099" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D63350">
+            <w:r w:rsidRPr="009C6B1E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3417FF2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+          <w:p w14:paraId="6199424A" w14:textId="4DACC205" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D63350">
+            <w:r w:rsidRPr="009C6B1E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="17A4CA6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+          <w:p w14:paraId="4F910ACA" w14:textId="779C1DFE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D63350">
+            <w:r w:rsidRPr="009C6B1E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>alice.ping@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="07916261" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="763019DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F77CE8B" wp14:editId="6CD9B6A6">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5D0BC7" wp14:editId="4029D03D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="27F654BF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D63350" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3B3793DB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D63350">
+            <w:r w:rsidRPr="009C6B1E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>平娜律师的主要执业领域为私募股权和风险资本投融资、跨境重组、收购及兼并及公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB91DB5" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="24E32A85" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,816 +438,816 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405A5796" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="401DBA95" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544BE72F" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="3C2E62D9" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AE81BCD" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="50037B84" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本为其多个股权投资项目提供法律服务，例如玫克生能源、镁伽科技、卡伦特</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAD、蓝湖科技、包小盒、今日相机、BUD APP、黑湖科技等，以及代表纪源资本为其参与被投公司的架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC372FE" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="43C4590D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表礼来亚洲基金为其对一家新药研发企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBD9DB5" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="06824F73" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amphastar制药公司为其委托研发合同和委托生产合同事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191AAEE1" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="75E93552" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本医药研发企业为其药品许可事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="379EC6EE" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="3AF95BBE" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国开投资基金为其对一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AR产品制造和服务企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A43601B" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="6787B338" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金为其对行云集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal以及三家消费行业企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250194AB" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="280CBBAB" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其多轮股权投资哈啰单车并为其参与哈啰单车的跨境重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53CBAEB4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="580B92F4" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服就其与哈啰单车及宁德时代设立合资公司项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C1BF0" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="1ECCB887" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其对上市公司子公司东港瑞宏的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6196D8B4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="478AB842" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对康众汽配的投资及架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B7F0D4" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="20B3EC83" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对复诺健的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6291437E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="2DC70619" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对康立明的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA82D26" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="1FBCBA24" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JAFCO为其对伴鱼英语的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037C39A7" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="2C44156C" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF资本为其多轮投资江苏澳盛及其架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399F57AC" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="38531A1F" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ClickPaaS为其股权融资以及收购毕普科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1857646D" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="119F9F5D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以心医疗为其股权融资及投后事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C982D90" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="431189F2" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表潘哒英语为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431D7DB7" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="52AFCD84" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表来福谐波机械为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63FAE02D" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="48FC99DC" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家时尚行业企业为其红筹架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536243B2" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="3F6DA65C" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其收购两家中国餐饮服务企业和一家中国医疗设备管理服务企业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B080F28" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="33B876A7" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其战略投资美餐提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE94754" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="5497E996" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团为其收购重庆协信地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256821FB" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="2A79294F" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BUNZL Plc为其收购一家中国防护用品经销企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBA768E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="57AEFC4D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035E8E6C" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="326B6111" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B406D0E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="3A153986" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256D4139" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="19FD5242" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FE38DD" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="212A95F9" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588CEB7E" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="40AFEFBE" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国加利福尼亚州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E629837" w14:textId="77777777" w:rsidR="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="1DF8B50A" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6505AD3D" w:rsidR="00A46A04" w:rsidRPr="00D63350" w:rsidRDefault="00D63350" w:rsidP="00D63350">
+    <w:p w14:paraId="4F0A196B" w14:textId="3CB55C34" w:rsidR="00A46A04" w:rsidRPr="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>平娜律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63350">
+      <w:r w:rsidRPr="009C6B1E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年正式加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D63350" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009C6B1E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1453,481 +1453,481 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0028374B"/>
+    <w:nsid w:val="023A294E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE94E200"/>
+    <w:tmpl w:val="E67EEEAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00375D0C"/>
+    <w:nsid w:val="04450A10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0C8C55C"/>
+    <w:tmpl w:val="381042C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00463332"/>
+    <w:nsid w:val="0A325A82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0846E816"/>
+    <w:tmpl w:val="40DEDF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02941272"/>
+    <w:nsid w:val="0EB729A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E9C21FC"/>
+    <w:tmpl w:val="BB9CCE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04641DE0"/>
+    <w:nsid w:val="190F7ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="045230A0"/>
+    <w:tmpl w:val="D7B0FAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048D512C"/>
+    <w:nsid w:val="1E4B6B9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="829AF764"/>
+    <w:tmpl w:val="2E328872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF310A7"/>
+    <w:nsid w:val="1EAF5D63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="122CA8D6"/>
+    <w:tmpl w:val="72662A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11994592"/>
+    <w:nsid w:val="1F2E4CB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="403CA6EA"/>
+    <w:tmpl w:val="293C6E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128646D1"/>
+    <w:nsid w:val="20E539AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7C6D370"/>
+    <w:tmpl w:val="E864E76A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E362CC3"/>
+    <w:nsid w:val="20FE6900"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FC2D652"/>
+    <w:tmpl w:val="01D803AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23176C6C"/>
+    <w:nsid w:val="25446C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF98DBEA"/>
+    <w:tmpl w:val="A544D55A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248C4FB9"/>
+    <w:nsid w:val="273960C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99DE4490"/>
+    <w:tmpl w:val="B972D090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27EC404E"/>
+    <w:nsid w:val="2A507346"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0CA4774"/>
+    <w:tmpl w:val="5F1E85C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="286F56E3"/>
+    <w:nsid w:val="2BF4632C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6208582A"/>
+    <w:tmpl w:val="423446BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C184C35"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360113BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B08E1F8"/>
+    <w:tmpl w:val="A6885E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30EB6C0B"/>
+    <w:nsid w:val="3ACA1DC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5AA5BC6"/>
+    <w:tmpl w:val="3C60C182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2018,414 +2018,414 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E627384"/>
+    <w:nsid w:val="3DB32D5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF80EA52"/>
+    <w:tmpl w:val="293C6E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="416D32A3"/>
+    <w:nsid w:val="40DC7550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A44C8CE4"/>
+    <w:tmpl w:val="CC9E61BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45FB75B0"/>
+    <w:nsid w:val="49DD727C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9F69DCA"/>
+    <w:tmpl w:val="1D2C962A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C47166F"/>
+    <w:nsid w:val="4D5D2DD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B2A13EA"/>
+    <w:tmpl w:val="5CEE6DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51921249"/>
+    <w:nsid w:val="567455B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B41AD984"/>
+    <w:tmpl w:val="51F20378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57A64B86"/>
+    <w:nsid w:val="65193119"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="013A5AE6"/>
+    <w:tmpl w:val="799E2344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59542639"/>
+    <w:nsid w:val="657503F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="556EB460"/>
+    <w:tmpl w:val="D9B0D1CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC56CF7"/>
+    <w:nsid w:val="67DF210D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BA699DA"/>
+    <w:tmpl w:val="F31282CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D112367"/>
+    <w:nsid w:val="68EB3B87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94F61312"/>
+    <w:tmpl w:val="13448A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629E1FCC"/>
+    <w:nsid w:val="700A01A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CAE1EE"/>
+    <w:tmpl w:val="97727BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DA606E"/>
+    <w:nsid w:val="73CB0AEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F6AFE34"/>
+    <w:tmpl w:val="0630E22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67AE4930"/>
+    <w:nsid w:val="75144609"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39C6D152"/>
+    <w:tmpl w:val="F61667A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="731E16A4"/>
+    <w:nsid w:val="7B68256C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BA699DA"/>
+    <w:tmpl w:val="D4E6FB8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...59 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2524,79 +2524,79 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009C6B1E"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D63350"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3659,61 +3659,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D63350"/>
+    <w:rsid w:val="009C6B1E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D63350"/>
+    <w:rsid w:val="009C6B1E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3999,51 +3999,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1E5610-4B66-4955-8C54-D632787A2F46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A14046B1-0DD4-4BD3-9FAD-5AF4AE8D1723}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>151</Words>
   <Characters>867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>