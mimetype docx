--- v2 (2026-08-26)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="08E222D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2DF60DB4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009C6B1E">
+            <w:r w:rsidRPr="00C9743A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>平娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="665E6099" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+          <w:p w14:paraId="706EB16B" w14:textId="5378742D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009C6B1E">
+            <w:r w:rsidRPr="00C9743A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4DACC205" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+          <w:p w14:paraId="6199424A" w14:textId="4F0DCE9E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009C6B1E">
+            <w:r w:rsidRPr="00C9743A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1154 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="779C1DFE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+          <w:p w14:paraId="4F910ACA" w14:textId="5FBC6F4B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009C6B1E">
+            <w:r w:rsidRPr="00C9743A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>alice.ping@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="763019DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2DD136A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E5D0BC7" wp14:editId="4029D03D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E2AB86D" wp14:editId="3A3BA43A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3B3793DB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009C6B1E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5B067FAA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C9743A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009C6B1E">
+            <w:r w:rsidRPr="00C9743A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>平娜律师的主要执业领域为私募股权和风险资本投融资、跨境重组、收购及兼并及公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E32A85" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="41D6BD46" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,816 +438,816 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401DBA95" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="41961950" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2E62D9" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="1781A307" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50037B84" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="2169182C" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本为其多个股权投资项目提供法律服务，例如玫克生能源、镁伽科技、卡伦特</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAD、蓝湖科技、包小盒、今日相机、BUD APP、黑湖科技等，以及代表纪源资本为其参与被投公司的架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C4590D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="76B8BA8A" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表礼来亚洲基金为其对一家新药研发企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06824F73" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="450DAD42" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Amphastar制药公司为其委托研发合同和委托生产合同事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E93552" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="166D6A93" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本医药研发企业为其药品许可事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF95BBE" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="29C480EC" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国开投资基金为其对一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AR产品制造和服务企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6787B338" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="7BDAC350" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金为其对行云集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal以及三家消费行业企业的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280CBBAB" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="1C66DBBA" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其多轮股权投资哈啰单车并为其参与哈啰单车的跨境重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580B92F4" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="17FE557F" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服就其与哈啰单车及宁德时代设立合资公司项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ECCB887" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="59C5B9F9" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服为其对上市公司子公司东港瑞宏的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478AB842" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="7B02BF03" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对康众汽配的投资及架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B3EC83" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="47D36AFF" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对复诺健的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC70619" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="76A11872" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国药资本为其对康立明的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FBCBA24" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="52C2D1FB" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JAFCO为其对伴鱼英语的股权投资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C44156C" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="55541037" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIF资本为其多轮投资江苏澳盛及其架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38531A1F" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="450F3B53" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ClickPaaS为其股权融资以及收购毕普科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119F9F5D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="3215EB81" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表以心医疗为其股权融资及投后事项提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="431189F2" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="5E29370C" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表潘哒英语为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AFCD84" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="6B4BE440" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表来福谐波机械为其股权融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FC99DC" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="41389307" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家时尚行业企业为其红筹架构重组提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6DA65C" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="0286C86E" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其收购两家中国餐饮服务企业和一家中国医疗设备管理服务企业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B876A7" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="6C160B23" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国索迪斯集团为其战略投资美餐提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5497E996" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="00D0AC0D" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团为其收购重庆协信地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A79294F" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="29B0E4BD" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BUNZL Plc为其收购一家中国防护用品经销企业提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AEFC4D" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="72E4AF27" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="326B6111" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="50D0C481" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A153986" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="12DE993D" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FD5242" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="03653A58" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212A95F9" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="59341081" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AFEFBE" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="0403B02B" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国加利福尼亚州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF8B50A" w14:textId="77777777" w:rsidR="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="3733B43D" w14:textId="77777777" w:rsidR="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3CB55C34" w:rsidR="00A46A04" w:rsidRPr="009C6B1E" w:rsidRDefault="009C6B1E" w:rsidP="009C6B1E">
+    <w:p w14:paraId="4F0A196B" w14:textId="05AD6681" w:rsidR="00A46A04" w:rsidRPr="00C9743A" w:rsidRDefault="00C9743A" w:rsidP="00C9743A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>平娜律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009C6B1E">
+      <w:r w:rsidRPr="00C9743A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年正式加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009C6B1E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C9743A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1453,976 +1453,976 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="023A294E"/>
+    <w:nsid w:val="035468F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E67EEEAC"/>
+    <w:tmpl w:val="B850477A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04450A10"/>
+    <w:nsid w:val="0E854692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="381042C2"/>
+    <w:tmpl w:val="F904B40A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A325A82"/>
+    <w:nsid w:val="0F7E1309"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40DEDF36"/>
+    <w:tmpl w:val="23A620CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB729A1"/>
+    <w:nsid w:val="0FD507D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB9CCE78"/>
+    <w:tmpl w:val="DA4C0FFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190F7ACF"/>
+    <w:nsid w:val="164B5D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7B0FAA4"/>
+    <w:tmpl w:val="D01421B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4B6B9F"/>
+    <w:nsid w:val="173C035F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E328872"/>
+    <w:tmpl w:val="488EE170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EAF5D63"/>
+    <w:nsid w:val="1B5260CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72662A04"/>
+    <w:tmpl w:val="7C9E2BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F2E4CB6"/>
+    <w:nsid w:val="1DE81167"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="293C6E50"/>
+    <w:tmpl w:val="66FE934A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E539AB"/>
+    <w:nsid w:val="1ECE7AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E864E76A"/>
+    <w:tmpl w:val="B1DCB9E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FE6900"/>
+    <w:nsid w:val="23B042A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01D803AC"/>
+    <w:tmpl w:val="31BC5ED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25446C91"/>
+    <w:nsid w:val="264B4791"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A544D55A"/>
+    <w:tmpl w:val="5C1ABEF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273960C3"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3146783A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B972D090"/>
+    <w:tmpl w:val="FD764742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A507346"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33963ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F1E85C4"/>
+    <w:tmpl w:val="EA64BB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BF4632C"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36952941"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="423446BC"/>
+    <w:tmpl w:val="C62AC136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360113BF"/>
+    <w:nsid w:val="38030F2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6885E9A"/>
+    <w:tmpl w:val="705AC5D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ACA1DC2"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446B76A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C60C182"/>
+    <w:tmpl w:val="F7E0DD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB32D5E"/>
+    <w:nsid w:val="4AA97586"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="293C6E50"/>
+    <w:tmpl w:val="D0829132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DC7550"/>
+    <w:nsid w:val="4AC53873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC9E61BE"/>
+    <w:tmpl w:val="212E3DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49DD727C"/>
+    <w:nsid w:val="51C37208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D2C962A"/>
+    <w:tmpl w:val="270095F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5D2DD3"/>
+    <w:nsid w:val="549B0984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CEE6DC6"/>
+    <w:tmpl w:val="4F0AC280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="567455B5"/>
+    <w:nsid w:val="59B378AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F20378"/>
+    <w:tmpl w:val="19AC5FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65193119"/>
+    <w:nsid w:val="5AF24DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="799E2344"/>
+    <w:tmpl w:val="5E44C0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657503F8"/>
+    <w:nsid w:val="5F0628F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B0D1CE"/>
+    <w:tmpl w:val="5D10CD10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DF210D"/>
+    <w:nsid w:val="68AF5FC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F31282CC"/>
+    <w:tmpl w:val="D0829132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EB3B87"/>
+    <w:nsid w:val="6CFB2186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13448A00"/>
+    <w:tmpl w:val="08B441A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700A01A6"/>
+    <w:nsid w:val="760453BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97727BE0"/>
+    <w:tmpl w:val="6C904FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CB0AEC"/>
+    <w:nsid w:val="7C0E68FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0630E22C"/>
+    <w:tmpl w:val="4792443A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75144609"/>
+    <w:nsid w:val="7CCA37FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F61667A0"/>
+    <w:tmpl w:val="16D66F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B68256C"/>
+    <w:nsid w:val="7EE6141D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4E6FB8A"/>
+    <w:tmpl w:val="4DEE3C7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-[...8 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
-[...50 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="27">
-[...2 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2524,71 +2524,71 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009C6B1E"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C9743A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3659,61 +3659,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009C6B1E"/>
+    <w:rsid w:val="00C9743A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009C6B1E"/>
+    <w:rsid w:val="00C9743A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3999,60 +3999,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A14046B1-0DD4-4BD3-9FAD-5AF4AE8D1723}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFE6719D-EA1A-4525-B4C9-FC0D88BC7D85}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>151</Words>
   <Characters>867</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>