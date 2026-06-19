--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6BF9E3F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1D7AC5D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李燕萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CAA609A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+          <w:p w14:paraId="706EB16B" w14:textId="0A04C3EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5F48DBDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+          <w:p w14:paraId="6199424A" w14:textId="73DCB6AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3929 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0927D175" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+          <w:p w14:paraId="4F910ACA" w14:textId="755926C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanping.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="243A0DDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="67A56FCD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6232D0D1" wp14:editId="5799D5B4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50BF00E2" wp14:editId="792CA5E5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="765A9889" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A321A6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1761BE93" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李燕萍律师专注于私募股权投融资、并购、合资、重组、投资基金和一般性公司法律事务。她参与众多境内及涉外股权交易，服务的客户涵盖科技公司、投资机构、跨国企业及上市公司，并与客户保持长期深度合作。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A321A6">
+            <w:r w:rsidRPr="00376893">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFEDE08" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="35EED157" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1144 +446,1144 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233CEA2F" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="37E2CCAB" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A48B55" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="0D534177" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172B18D8" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="77D842C5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成自设立至上市前所有轮次、逾24亿元的股权融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50BA8B19" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="020E5D83" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成股权重组、股份制改造、战略投资、及重大业务合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443030C4" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="3D56FD48" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际半导体龙头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其半导体解决方案业务，并设立奥芯明半导体设备技术（上海）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E88D98A" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="7F3EB92A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），与智路资本合资设立晟盈半导体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1129C8BE" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="74FD2964" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里云，投资自变量机器人（通用具身智能大模型）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737426DD" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="3B324108" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资科睿驰医疗（血管介入类医疗器械）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13622A97" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="393F993C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资易冲半导体（无线充电芯片）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C863B86" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="754E86E1" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本，投资葆元医药并完成红筹架构重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDDB8E7" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="6497FE54" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华侨城资本，战略投资国投高新（国投集团旗下新兴产业投资平台）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1181A40A" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="33052E45" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D427E7E" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="06FF348A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760.SZ），获得逾二十家投资人的上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21C859D5" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="02A43D5C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈格松生物，完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794E16AF" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="14595BF5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522D5658" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="0BBD3A46" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），投资XReal（AR眼镜）、理湃光晶（AR近眼显示模组）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492F71C5" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="3AB72AB6" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH）、迈瑞医疗（300760.SZ）、奕瑞科技（688301.SH）、纳米维景（高速高精度辐射成像领导者），处理上市前员工股权激励事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="624AFE85" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="204AEA2A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MKS Instruments, Inc.（NASDAQ: MKSI）、Singapore Post Ltd（SGX:S08）、DFI Retail (SGX:D01)等跨国企业，处理在华投资及合资事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7AA0D2" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="4E0AC616" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1930F60A" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="51E80859" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其全球半导体包装物料和引线框架业务并以2亿美元向投资人出售该等业务的控制性股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B8447D" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="7FB3C9E9" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），分别全资收购中国制造执行系统（MES）解决方案领军企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深科特</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、SMT解决方案提供商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>博瑞先进</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64486B75" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="131F632D" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国旅游集团，分别全资收购香港佳富物业服务有限公司、香港威信服务有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0882808D" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="565E1B35" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，正在收购一家领先的金融科技公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F38D147" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="4F4D830A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH），收购海玮科技、鸿置新材料的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20F8D34D" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="6B5250CB" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技，收购以色列牙科技术公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cortex Dental在华子公司的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE4FFE0" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="709386B7" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060.HK），以人民币8.3亿元收购粤科软件100%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344CB3FE" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="58E82BAC" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家科技公司，拟收购新思科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NASDAQ: SYNA）TDDI亚洲业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6403E173" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="6038862A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，拟收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE HealthCare（NASDAQ: GEHC）若干美国资产及业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C512379" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="1B06BFEE" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6EDF4C" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="035DCD9F" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、华润资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GP设立近十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F04EC92" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="36118AF4" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、天翼资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP投资数十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1860E43E" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="5CC97548" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coller Capital，收购多支私募股权基金的LP份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AED620" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="2F8E2801" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本、长城资管，拟全面收购若干处于退出期的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2677D0E7" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="520C6003" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青锐资本，处理其募资、项目投资、投后管理、基金运营及合规事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A39516" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="0E82EC79" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH）、视涯科技（688781.SH）、碳云科技，投资多支产业基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E5961A" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="0BC2C2A7" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38000C11" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="1C4D7E5C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360A787C" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="577477B5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AB8AF0" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="20D0B638" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796B832C" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="17B838F5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="256BEE2C" w14:textId="77777777" w:rsidR="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="50F82A54" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="727CC91A" w:rsidR="00A46A04" w:rsidRPr="00A321A6" w:rsidRDefault="00A321A6" w:rsidP="00A321A6">
+    <w:p w14:paraId="4F0A196B" w14:textId="5CAA5E02" w:rsidR="00A46A04" w:rsidRPr="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李燕萍律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A321A6">
+      <w:r w:rsidRPr="00376893">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A321A6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00376893" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1789,1147 +1789,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05791D8A"/>
+    <w:nsid w:val="014F50C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73CCD7EC"/>
+    <w:tmpl w:val="9B102F98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067C619E"/>
+    <w:nsid w:val="0AB904B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3BCF8EE"/>
+    <w:tmpl w:val="1DCA24BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF43CEA"/>
+    <w:nsid w:val="0BB30741"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FCAE11C"/>
+    <w:tmpl w:val="8E140D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="119B139E"/>
+    <w:nsid w:val="0BDB756A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3BC4C06"/>
+    <w:tmpl w:val="E2989822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="127E2674"/>
+    <w:nsid w:val="0D385D80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="582CFD12"/>
+    <w:tmpl w:val="02E66A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13026815"/>
+    <w:nsid w:val="1304346B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1108C890"/>
+    <w:tmpl w:val="193EE3AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C400FD"/>
+    <w:nsid w:val="14F362EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B33691E2"/>
+    <w:tmpl w:val="AE5EF610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14036322"/>
+    <w:nsid w:val="195C050B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CA02050"/>
+    <w:tmpl w:val="2E48FB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16FD0B4F"/>
+    <w:nsid w:val="22584FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0427290"/>
+    <w:tmpl w:val="2CBCB604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171831A8"/>
+    <w:nsid w:val="253D5BA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA3CC10E"/>
+    <w:tmpl w:val="B54C9B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3938E5"/>
+    <w:nsid w:val="25420D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF5072C4"/>
+    <w:tmpl w:val="E8269D22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="262B6CE4"/>
+    <w:nsid w:val="2D281FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AC2D912"/>
+    <w:tmpl w:val="8668E91E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272979AF"/>
+    <w:nsid w:val="2E8E39B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01DEF572"/>
+    <w:tmpl w:val="180E4D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29060FE6"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E149BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60F62984"/>
+    <w:tmpl w:val="776CF5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29665B3C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="320C20B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01D0EF26"/>
+    <w:tmpl w:val="0A8E61BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AB218B4"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37225584"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBA6C1DE"/>
+    <w:tmpl w:val="41303FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30877A00"/>
+    <w:nsid w:val="3A4229A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57689BE0"/>
+    <w:tmpl w:val="14322282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32E06DA9"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C0A1C62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AB4AF28"/>
+    <w:tmpl w:val="E2602D90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="368B2418"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CDD244D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0D4B276"/>
+    <w:tmpl w:val="3D5C63EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD02233"/>
+    <w:nsid w:val="43892FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0308B5C4"/>
+    <w:tmpl w:val="A73414A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D943E6"/>
+    <w:nsid w:val="4F1B7331"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7A2A458"/>
+    <w:tmpl w:val="A8E272B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3C34FB"/>
+    <w:nsid w:val="4FB05FA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC6A7E8A"/>
+    <w:tmpl w:val="F9B07D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54882D06"/>
+    <w:nsid w:val="528746F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E54EA50"/>
+    <w:tmpl w:val="1FA4310E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A88659F"/>
+    <w:nsid w:val="59AE3705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="913C10C2"/>
+    <w:tmpl w:val="ED6497B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE012D0"/>
+    <w:nsid w:val="5A583693"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="193C76EA"/>
+    <w:tmpl w:val="DEFA9F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D4321EF"/>
+    <w:nsid w:val="5C381241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF8056AE"/>
+    <w:tmpl w:val="C26C2820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E81FFF"/>
+    <w:nsid w:val="5DDC1820"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70FA964C"/>
+    <w:tmpl w:val="B456FAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6927558E"/>
+    <w:nsid w:val="61D33988"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="955C6C90"/>
+    <w:tmpl w:val="5DE0C792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69715605"/>
+    <w:nsid w:val="62523B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4486286C"/>
+    <w:tmpl w:val="163EBBAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA2068E"/>
+    <w:nsid w:val="6B5D1B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51882346"/>
+    <w:tmpl w:val="06180AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C874E08"/>
+    <w:nsid w:val="6CCF00C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58368FBC"/>
+    <w:tmpl w:val="6F2087B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708D13F8"/>
+    <w:nsid w:val="6CFC591A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA68BC44"/>
+    <w:tmpl w:val="1DCA24BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77281DD8"/>
+    <w:nsid w:val="6D3D052A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7076DB76"/>
+    <w:tmpl w:val="79D451D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2B7624"/>
+    <w:nsid w:val="78913482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7076DB76"/>
+    <w:tmpl w:val="AAEEE4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5D3F2F"/>
+    <w:nsid w:val="7A6C52B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="831C55C8"/>
+    <w:tmpl w:val="BB66D22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9227EA"/>
+    <w:nsid w:val="7BE0107F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2CA7752"/>
+    <w:tmpl w:val="D592EF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
-[...23 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="25">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2964,50 +2964,51 @@
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="00376893"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -3034,51 +3035,50 @@
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
-    <w:rsid w:val="00A321A6"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
@@ -4163,61 +4163,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A321A6"/>
+    <w:rsid w:val="00376893"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A321A6"/>
+    <w:rsid w:val="00376893"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4503,51 +4503,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB25A80C-B833-46FC-80C9-6749595FFA46}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B009D492-180B-4088-8F4C-2C29735D51FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
   <Characters>1324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>