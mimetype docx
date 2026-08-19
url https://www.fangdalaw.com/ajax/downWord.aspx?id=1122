--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1D7AC5D8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
+          <w:p w14:paraId="2C4F11E8" w14:textId="195934FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李燕萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0A04C3EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
+          <w:p w14:paraId="706EB16B" w14:textId="0E52E618" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73DCB6AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
+          <w:p w14:paraId="6199424A" w14:textId="1D51D6D3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3929 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="755926C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="00376893">
+          <w:p w14:paraId="4F910ACA" w14:textId="67AB27A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanping.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="67A56FCD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6461EAA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50BF00E2" wp14:editId="792CA5E5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B73EFEC" wp14:editId="573FE254">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1761BE93" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00376893" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="76097573" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李燕萍律师专注于私募股权投融资、并购、合资、重组、投资基金和一般性公司法律事务。她参与众多境内及涉外股权交易，服务的客户涵盖科技公司、投资机构、跨国企业及上市公司，并与客户保持长期深度合作。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00376893">
+            <w:r w:rsidRPr="00CA78E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EED157" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="05CEF625" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1144 +446,1144 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E2CCAB" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="0F9DE0FB" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D534177" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="687DD47E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D842C5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="6B6281AF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成自设立至上市前所有轮次、逾24亿元的股权融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="020E5D83" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="5C3507FC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成股权重组、股份制改造、战略投资、及重大业务合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D56FD48" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="52A8F0AF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际半导体龙头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其半导体解决方案业务，并设立奥芯明半导体设备技术（上海）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F3EB92A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="086819DC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），与智路资本合资设立晟盈半导体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FD2964" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="171699B3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里云，投资自变量机器人（通用具身智能大模型）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B324108" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7C8FC010" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资科睿驰医疗（血管介入类医疗器械）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393F993C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="25A9AE1C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资易冲半导体（无线充电芯片）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754E86E1" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="04496861" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本，投资葆元医药并完成红筹架构重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6497FE54" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7FEB84D1" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华侨城资本，战略投资国投高新（国投集团旗下新兴产业投资平台）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33052E45" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="69B11344" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FF348A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="34871059" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760.SZ），获得逾二十家投资人的上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A43D5C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="48947388" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈格松生物，完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14595BF5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="62EF43C4" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBD3A46" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="1CF5B3EE" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），投资XReal（AR眼镜）、理湃光晶（AR近眼显示模组）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB72AB6" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="412F50CC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH）、迈瑞医疗（300760.SZ）、奕瑞科技（688301.SH）、纳米维景（高速高精度辐射成像领导者），处理上市前员工股权激励事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="204AEA2A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="4390D72E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MKS Instruments, Inc.（NASDAQ: MKSI）、Singapore Post Ltd（SGX:S08）、DFI Retail (SGX:D01)等跨国企业，处理在华投资及合资事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0AC616" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="0A1B05E5" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E80859" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7589F033" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其全球半导体包装物料和引线框架业务并以2亿美元向投资人出售该等业务的控制性股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB3C9E9" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="30802034" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），分别全资收购中国制造执行系统（MES）解决方案领军企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深科特</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、SMT解决方案提供商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>博瑞先进</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131F632D" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="1177639E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国旅游集团，分别全资收购香港佳富物业服务有限公司、香港威信服务有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565E1B35" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="4214AF1C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，正在收购一家领先的金融科技公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4D830A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="668C2402" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH），收购海玮科技、鸿置新材料的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5250CB" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="250E1078" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技，收购以色列牙科技术公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cortex Dental在华子公司的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709386B7" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="07500BB9" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060.HK），以人民币8.3亿元收购粤科软件100%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E82BAC" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="06C707D4" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家科技公司，拟收购新思科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NASDAQ: SYNA）TDDI亚洲业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6038862A" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7994BF83" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，拟收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE HealthCare（NASDAQ: GEHC）若干美国资产及业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B06BFEE" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="5BD35B3C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="035DCD9F" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="5026BAB3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、华润资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GP设立近十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36118AF4" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="69EA7395" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、天翼资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP投资数十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC97548" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="1B3E4C86" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coller Capital，收购多支私募股权基金的LP份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8E2801" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="5EF043E1" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本、长城资管，拟全面收购若干处于退出期的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520C6003" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="2A5C0EEA" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青锐资本，处理其募资、项目投资、投后管理、基金运营及合规事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E82EC79" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7DA09632" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH）、视涯科技（688781.SH）、碳云科技，投资多支产业基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC2C2A7" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="2E63191E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4D7E5C" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="58B094B3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577477B5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="207E0954" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D0B638" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="635286CF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B838F5" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="5A8182EB" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F82A54" w14:textId="77777777" w:rsidR="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="7CFE2A43" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5CAA5E02" w:rsidR="00A46A04" w:rsidRPr="00376893" w:rsidRDefault="00376893" w:rsidP="00376893">
+    <w:p w14:paraId="4F0A196B" w14:textId="79966462" w:rsidR="00A46A04" w:rsidRPr="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李燕萍律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00376893">
+      <w:r w:rsidRPr="00CA78E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00376893" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA78E9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1789,1147 +1789,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014F50C8"/>
+    <w:nsid w:val="0C2A65B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B102F98"/>
+    <w:tmpl w:val="6D8C2D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB904B1"/>
+    <w:nsid w:val="10E97B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DCA24BE"/>
+    <w:tmpl w:val="99EA1F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BB30741"/>
+    <w:nsid w:val="1828649F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E140D88"/>
+    <w:tmpl w:val="9DB249DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDB756A"/>
+    <w:nsid w:val="1891317C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2989822"/>
+    <w:tmpl w:val="4BE880D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D385D80"/>
+    <w:nsid w:val="22280B4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02E66A9E"/>
+    <w:tmpl w:val="B11E6280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1304346B"/>
+    <w:nsid w:val="26B40EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="193EE3AC"/>
+    <w:tmpl w:val="77C2D3C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F362EB"/>
+    <w:nsid w:val="27D25750"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE5EF610"/>
+    <w:tmpl w:val="47028D82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="195C050B"/>
+    <w:nsid w:val="28DE1128"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E48FB0E"/>
+    <w:tmpl w:val="F7FE5544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22584FD1"/>
+    <w:nsid w:val="2C6A281F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CBCB604"/>
+    <w:tmpl w:val="A5345036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253D5BA6"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB32F0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B54C9B88"/>
+    <w:tmpl w:val="C47678D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25420D00"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3190300F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8269D22"/>
+    <w:tmpl w:val="B9E88342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D281FD9"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335B763E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8668E91E"/>
+    <w:tmpl w:val="1B7CDE00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E8E39B0"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C377BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="180E4D6C"/>
+    <w:tmpl w:val="7D98B974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E149BB"/>
+    <w:nsid w:val="35C16620"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="776CF5D2"/>
+    <w:tmpl w:val="332A50CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="320C20B6"/>
+    <w:nsid w:val="3755700C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A8E61BA"/>
+    <w:tmpl w:val="7B806954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37225584"/>
+    <w:nsid w:val="39DA1593"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41303FEE"/>
+    <w:tmpl w:val="332A50CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4229A3"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C554A1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14322282"/>
+    <w:tmpl w:val="1ADA764A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C0A1C62"/>
+    <w:nsid w:val="3E1A3321"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2602D90"/>
+    <w:tmpl w:val="D88ABE12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CDD244D"/>
+    <w:nsid w:val="427F51E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D5C63EE"/>
+    <w:tmpl w:val="A62EB63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43892FD2"/>
+    <w:nsid w:val="43B66ED7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A73414A2"/>
+    <w:tmpl w:val="3238DDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1B7331"/>
+    <w:nsid w:val="4FB94006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8E272B8"/>
+    <w:tmpl w:val="500A2562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB05FA4"/>
+    <w:nsid w:val="506C093F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B07D26"/>
+    <w:tmpl w:val="87647FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="528746F8"/>
+    <w:nsid w:val="512E294C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FA4310E"/>
+    <w:tmpl w:val="431ABF70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AE3705"/>
+    <w:nsid w:val="53B51E2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6497B8"/>
+    <w:tmpl w:val="76FE58BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A583693"/>
+    <w:nsid w:val="55A42B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEFA9F84"/>
+    <w:tmpl w:val="B702756A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C381241"/>
+    <w:nsid w:val="5CB4346A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C26C2820"/>
+    <w:tmpl w:val="924C01A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDC1820"/>
+    <w:nsid w:val="617A5292"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B456FAC0"/>
+    <w:tmpl w:val="4FCE2258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D33988"/>
+    <w:nsid w:val="68DD3E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DE0C792"/>
+    <w:tmpl w:val="CA641332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62523B13"/>
+    <w:nsid w:val="6E3235E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="163EBBAE"/>
+    <w:tmpl w:val="B45E2678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B5D1B05"/>
+    <w:nsid w:val="6EAE5C1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06180AF6"/>
+    <w:tmpl w:val="7D5473DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CCF00C1"/>
+    <w:nsid w:val="6F944ACE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F2087B0"/>
+    <w:tmpl w:val="8B3E631E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFC591A"/>
+    <w:nsid w:val="7248086A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DCA24BE"/>
+    <w:tmpl w:val="A2506F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D3D052A"/>
+    <w:nsid w:val="7919033D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79D451D2"/>
+    <w:tmpl w:val="8AD0CC8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78913482"/>
+    <w:nsid w:val="792D7610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAEEE4D0"/>
+    <w:tmpl w:val="AD3EC824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A6C52B7"/>
+    <w:nsid w:val="7A137DCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB66D22C"/>
+    <w:tmpl w:val="D624B3E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BE0107F"/>
+    <w:nsid w:val="7D7E1402"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D592EF40"/>
+    <w:tmpl w:val="C2A27B1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="6">
-[...26 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
-[...35 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2964,51 +2964,50 @@
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00376893"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -3049,50 +3048,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00CA78E9"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4163,61 +4163,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00376893"/>
+    <w:rsid w:val="00CA78E9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00376893"/>
+    <w:rsid w:val="00CA78E9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4503,51 +4503,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B009D492-180B-4088-8F4C-2C29735D51FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0A9F469-19FC-4FB2-85EF-6660017D3C96}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
   <Characters>1324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>