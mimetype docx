--- v2 (2026-08-19)
+++ v3 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="195934FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="647986C8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李燕萍</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0E52E618" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+          <w:p w14:paraId="706EB16B" w14:textId="25349447" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D51D6D3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+          <w:p w14:paraId="6199424A" w14:textId="6D2937AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3929 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="67AB27A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+          <w:p w14:paraId="4F910ACA" w14:textId="614966B9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yanping.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6461EAA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5D083DA0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B73EFEC" wp14:editId="573FE254">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="203113E5" wp14:editId="7D451BA1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="76097573" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CA78E9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2D2548AB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CC792F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李燕萍律师专注于私募股权投融资、并购、合资、重组、投资基金和一般性公司法律事务。她参与众多境内及涉外股权交易，服务的客户涵盖科技公司、投资机构、跨国企业及上市公司，并与客户保持长期深度合作。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CA78E9">
+            <w:r w:rsidRPr="00CC792F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05CEF625" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7C33F20C" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1144 +446,1144 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9DE0FB" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="0EBA5B5C" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687DD47E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="7A19A351" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6281AF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="0B391A9B" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成自设立至上市前所有轮次、逾24亿元的股权融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3507FC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="05AD5437" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），完成股权重组、股份制改造、战略投资、及重大业务合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A8F0AF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="5E27580C" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际半导体龙头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其半导体解决方案业务，并设立奥芯明半导体设备技术（上海）有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086819DC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="76259983" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），与智路资本合资设立晟盈半导体</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171699B3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="457814BE" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里云，投资自变量机器人（通用具身智能大模型）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8FC010" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3282D4C1" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资科睿驰医疗（血管介入类医疗器械）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A9AE1C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="011E4993" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，投资易冲半导体（无线充电芯片）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04496861" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="67A613EF" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本，投资葆元医药并完成红筹架构重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEB84D1" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="4D0948DC" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华侨城资本，战略投资国投高新（国投集团旗下新兴产业投资平台）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B11344" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3C3B05D2" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34871059" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="45D4578D" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞医疗（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760.SZ），获得逾二十家投资人的上市前投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48947388" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="243DE3E3" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈格松生物，完成</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-A轮投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EF43C4" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="56A57248" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋基金，投资鲸仓科技（智能仓储自动化解决方案）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF5B3EE" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3A9C758F" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH），投资XReal（AR眼镜）、理湃光晶（AR近眼显示模组）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412F50CC" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="454DAD33" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH）、迈瑞医疗（300760.SZ）、奕瑞科技（688301.SH）、纳米维景（高速高精度辐射成像领导者），处理上市前员工股权激励事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4390D72E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="6DA41046" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MKS Instruments, Inc.（NASDAQ: MKSI）、Singapore Post Ltd（SGX:S08）、DFI Retail (SGX:D01)等跨国企业，处理在华投资及合资事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1B05E5" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="639AE3AF" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7589F033" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="7B0584AB" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），重组其全球半导体包装物料和引线框架业务并以2亿美元向投资人出售该等业务的控制性股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30802034" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3D23FF55" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（0522.HK），分别全资收购中国制造执行系统（MES）解决方案领军企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深科特</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、SMT解决方案提供商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>博瑞先进</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1177639E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="2374D347" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国旅游集团，分别全资收购香港佳富物业服务有限公司、香港威信服务有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4214AF1C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="0A03BD80" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，正在收购一家领先的金融科技公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="668C2402" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="517463C2" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH），收购海玮科技、鸿置新材料的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250E1078" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="69B67B8A" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技，收购以色列牙科技术公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cortex Dental在华子公司的控股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07500BB9" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="5971EAA9" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060.HK），以人民币8.3亿元收购粤科软件100%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C707D4" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="0559521F" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家科技公司，拟收购新思科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NASDAQ: SYNA）TDDI亚洲业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7994BF83" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3C25B17E" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司，拟收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE HealthCare（NASDAQ: GEHC）若干美国资产及业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD35B3C" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="53DA36DB" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5026BAB3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="7103A182" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、华润资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GP设立近十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EA7395" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="4C6BD711" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本、招商局资本、天翼资本，作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LP投资数十支私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B3E4C86" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="6276C4CF" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Coller Capital，收购多支私募股权基金的LP份额</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF043E1" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="66D01850" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本、长城资管，拟全面收购若干处于退出期的私募股权基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5C0EEA" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="61BE6102" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青锐资本，处理其募资、项目投资、投后管理、基金运营及合规事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA09632" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="3DB5B1C6" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH）、视涯科技（688781.SH）、碳云科技，投资多支产业基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E63191E" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="1ACCC1AA" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58B094B3" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="0F246ECE" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207E0954" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="26CCBED4" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635286CF" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="6990DF10" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A8182EB" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="157B585F" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CFE2A43" w14:textId="77777777" w:rsidR="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="22450F3C" w14:textId="77777777" w:rsidR="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="79966462" w:rsidR="00A46A04" w:rsidRPr="00CA78E9" w:rsidRDefault="00CA78E9" w:rsidP="00CA78E9">
+    <w:p w14:paraId="4F0A196B" w14:textId="41DA8876" w:rsidR="00A46A04" w:rsidRPr="00CC792F" w:rsidRDefault="00CC792F" w:rsidP="00CC792F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李燕萍律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA78E9">
+      <w:r w:rsidRPr="00CC792F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CA78E9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CC792F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1789,239 +1789,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2A65B1"/>
+    <w:nsid w:val="02384020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D8C2D2E"/>
+    <w:tmpl w:val="AB10F6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E97B64"/>
+    <w:nsid w:val="03A324F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99EA1F72"/>
+    <w:tmpl w:val="27008B86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1828649F"/>
+    <w:nsid w:val="08C82403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DB249DE"/>
+    <w:tmpl w:val="B52CF104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1891317C"/>
+    <w:nsid w:val="0B4C096F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BE880D8"/>
+    <w:tmpl w:val="9A02B906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22280B4B"/>
+    <w:nsid w:val="0D7F65CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B11E6280"/>
+    <w:tmpl w:val="9AE24B30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B40EC0"/>
+    <w:nsid w:val="115F1CD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77C2D3C8"/>
+    <w:tmpl w:val="E2546B56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D25750"/>
+    <w:nsid w:val="18A51B10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47028D82"/>
+    <w:tmpl w:val="A81CCE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DE1128"/>
+    <w:nsid w:val="190A4147"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7FE5544"/>
+    <w:tmpl w:val="6C6E4A36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C6A281F"/>
+    <w:nsid w:val="1D8C3AFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5345036"/>
+    <w:tmpl w:val="9E1625AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EDA40D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF18E598"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232904EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C9CA6E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29247379"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DAAED34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E400FF0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FC00D4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2090,180 +2174,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB32F0D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3137561D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C47678D2"/>
+    <w:tmpl w:val="F4BEA828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3190300F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34E31C87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E88342"/>
+    <w:tmpl w:val="D3BC843C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335B763E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3817178C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B7CDE00"/>
-[...83 lines deleted...]
-    <w:tmpl w:val="332A50CE"/>
+    <w:tmpl w:val="ED428C84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2354,582 +2354,582 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C554A1B"/>
+    <w:nsid w:val="3E3F4714"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ADA764A"/>
+    <w:tmpl w:val="96B40C3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E1A3321"/>
+    <w:nsid w:val="411751F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D88ABE12"/>
+    <w:tmpl w:val="E21AC108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427F51E0"/>
+    <w:nsid w:val="427A05F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A62EB63A"/>
+    <w:tmpl w:val="D1A8C3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43B66ED7"/>
+    <w:nsid w:val="47B112C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3238DDA8"/>
+    <w:tmpl w:val="CA98A8E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB94006"/>
+    <w:nsid w:val="48082C51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="500A2562"/>
+    <w:tmpl w:val="CE52B01C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="506C093F"/>
+    <w:nsid w:val="48854910"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87647FC0"/>
+    <w:tmpl w:val="AE3E10AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="512E294C"/>
+    <w:nsid w:val="4B7C2472"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="431ABF70"/>
+    <w:tmpl w:val="EF60FF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B51E2E"/>
+    <w:nsid w:val="55417566"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76FE58BC"/>
+    <w:tmpl w:val="044EA262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A42B6B"/>
+    <w:nsid w:val="57767F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B702756A"/>
+    <w:tmpl w:val="72F217EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB4346A"/>
+    <w:nsid w:val="5B481EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="924C01A2"/>
+    <w:tmpl w:val="77045204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617A5292"/>
+    <w:nsid w:val="627C7B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FCE2258"/>
+    <w:tmpl w:val="EF60FF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68DD3E50"/>
+    <w:nsid w:val="63C243D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA641332"/>
+    <w:tmpl w:val="92F66320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3235E0"/>
+    <w:nsid w:val="69BC2E27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B45E2678"/>
+    <w:tmpl w:val="30EC2A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAE5C1B"/>
+    <w:nsid w:val="6A592129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D5473DA"/>
+    <w:tmpl w:val="601A5F92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F944ACE"/>
+    <w:nsid w:val="6BA74279"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B3E631E"/>
+    <w:tmpl w:val="D9D08D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7248086A"/>
+    <w:nsid w:val="6C6647D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2506F00"/>
+    <w:tmpl w:val="21B8E828"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7919033D"/>
+    <w:nsid w:val="6CE672D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AD0CC8A"/>
+    <w:tmpl w:val="9E7434DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792D7610"/>
+    <w:nsid w:val="6D581D1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD3EC824"/>
+    <w:tmpl w:val="737A99B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A137DCB"/>
+    <w:nsid w:val="78897F01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D624B3E2"/>
+    <w:tmpl w:val="D9BED2E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D7E1402"/>
+    <w:nsid w:val="7BDB5710"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2A27B1C"/>
+    <w:tmpl w:val="DA020F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="24">
-[...20 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="32">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3048,52 +3048,52 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00CA78E9"/>
     <w:rsid w:val="00CB67C6"/>
+    <w:rsid w:val="00CC792F"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
@@ -4163,61 +4163,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CA78E9"/>
+    <w:rsid w:val="00CC792F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CA78E9"/>
+    <w:rsid w:val="00CC792F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4503,60 +4503,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0A9F469-19FC-4FB2-85EF-6660017D3C96}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D34B670D-377F-4506-B684-730C1C879130}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
   <Characters>1324</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1553</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>