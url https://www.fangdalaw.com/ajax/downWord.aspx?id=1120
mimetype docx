--- v0 (2026-05-30)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5EC06B80" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="04B2AE2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A022EC">
+            <w:r w:rsidRPr="006072A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>凌通</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="16E8E95D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+          <w:p w14:paraId="706EB16B" w14:textId="55D02F7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A022EC">
+            <w:r w:rsidRPr="006072A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="004D62CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+          <w:p w14:paraId="6199424A" w14:textId="2EBAAB06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A022EC">
+            <w:r w:rsidRPr="006072A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="33D3963B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+          <w:p w14:paraId="4F910ACA" w14:textId="4A3FCC23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A022EC">
+            <w:r w:rsidRPr="006072A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="15F0FA32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7DA88B99" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58BAFEFE" wp14:editId="0E3919B0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="460063CB" wp14:editId="24CC670A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="57372DC6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A022EC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0C873515" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A022EC">
+            <w:r w:rsidRPr="006072A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>凌通律师主要从事收购和重组交易、私募股权投资、资本市场及一般性公司法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4041A6F8" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="30E7732F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1016 +438,1016 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8CEBC0" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="4C13C61D" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3833BB4F" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="7A55C591" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40640FDD" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="7DEC555D" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润就宝能之敌意收购万科（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000002.SZ）、万科公司治理结构的争议、以及华润以约人民币372亿元对价向深圳地铁出售万科股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CC92B8" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="63B499DC" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服对若干企业进行控股权或全资收购及相关交易前重组事项提供法律服务，涵盖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业、软件开发和解决方案、大健康等不同行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34905987" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="1FEAF9AF" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL 将TCL教育网之100%股份出售给民生教育（01569.HK）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3AF4D0" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="76A210D0" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳重投集团，作为联合投资方成员之一参与北大方正集团破产重整，并通过破产重整程序受让方正微电子控制性股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F730855" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="72B8C631" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能收购上海地区三家房地产项目公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权，交易金额约为人民币155亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1D0EF8" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="6B2CA31F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天山基金，就其收购香港上市公司西藏水资源有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01115.HK）控制性股权提供法律服务，交易金额约为16亿港币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B69EF07" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="776D6B16" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡邮政，一家新加坡和亚太地区领先的邮政、物流和零售方案服务提供商，就其收购一家位于深圳的国际速递和国际货代服务提供商递四方速递（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4PX）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777E9A4B" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="55D0647B" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业，就其收购一家位于柬埔寨的通信运营商的控制性股权提供法律服务，总交易金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE25182" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="5F467F88" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51498F99" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="0EB439BC" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE），就其在医疗健康、消费领域的若干个境内投资项目（包括普博科技）及境外资产出售交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5174BD94" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="512E6A6B" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招银国际金融（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBI），就其在软件开发和解决方案、医疗健康的若干个境内投资项目（包括科来网络）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098ED269" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="451D07ED" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里健康，就其对境内多家医疗器械、信息化软件研发、生产及销售企业及药品零售企业的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0A0CC0" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="5CF78E82" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58，就其对万科物业的少数股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF8F5FE" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="7EC5A63A" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御基金，就其对一家位于深圳的服装类跨境电商的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="759CA410" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="27141B30" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业，就其收购一家东南亚通信运营商的少数股权提供法律服务，总交易金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728DC21D" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="639FAC41" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8B128B" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="6F5F295C" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方精工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002611.SZ），就其与宁德时代（300750.SZ）、福田汽车(600160.SH)等主要股东之间有关东方精工以人民币47亿元对价向该等股东收购普莱德的100%股权涉及的业绩承诺补偿、公司治理结构和控制权争议向东方精工提供策略性建议，并代表东方精工出售普莱德的100%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5B0801" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="02B9CDF8" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里健康，就其战略投资若干</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司、新三板挂牌公司的一系列交易提供法律意见，交易金额超过人民币10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31165DAC" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="257852E5" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sinoway Consultants，就其减持A股上市公司移为通信（300590.SZ）非控制性股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B4EF07" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="3763AE6F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资股东（非控股股东），就其通过境外间接转股方式减持某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股医疗器械龙头上市公司的股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9CEE1C" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="33CCA2E7" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司万裕科技，就某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司发行股份购买万裕科技控制的若干境内生产性企业全部股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33353186" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="21797063" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760.SZ），就其私有化后、为A股首次公开发行之目的进行境内外结构重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E999AB2" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="1F14F287" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐机构及主承销商红日资本为达力环保有限公司（一家在中国宁夏领先的污水处理服务提供商）于香港联合交易所首次公开发行股票并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257784C0" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="33E772B1" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于湖北的加气站运营商桐林天然气参与其首次公开发行股票并成功在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D42A1F2" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="7B811608" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF49E36" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="0B61EE5E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干家创业企业搭建或拆除红筹结构的集团公司重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA4023C" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="10DCCA4E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家香港上市公司就其与房地产开发商合作开发境内的房地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EEF09CA" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="7732912F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL华星就其与三安半导体（600703.SH）设立合资公司从事Micro-LED 显示技术的研发提供法律</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFB27C1" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="44D3862E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家上市公司和跨国企业在中国设立独资企业和合营企业，并就该等独资和合营企业的经营和业务涉及的一般公司法律事务、知识产权和劳动事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207CA8C9" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="69CF1BE9" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6D7E45" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="0A13F688" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1A0A1E" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="3D50FEB9" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国际法学院，法律硕士学位（中国法）和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.学位（美国法），2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B576AFC" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="5ABC6025" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322DB45F" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="5FA18053" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1034C9" w14:textId="77777777" w:rsidR="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="47CCE8FA" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2E070677" w:rsidR="00A46A04" w:rsidRPr="00A022EC" w:rsidRDefault="00A022EC" w:rsidP="00A022EC">
+    <w:p w14:paraId="4F0A196B" w14:textId="31E4EF2C" w:rsidR="00A46A04" w:rsidRPr="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凌通律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A022EC">
+      <w:r w:rsidRPr="006072A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A022EC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006072A3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1653,239 +1653,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D97BDF"/>
+    <w:nsid w:val="010B203E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA1C6A14"/>
+    <w:tmpl w:val="E11C886C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09FE0200"/>
+    <w:nsid w:val="08264D06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5D8D442"/>
+    <w:tmpl w:val="FC40B4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3C7BFA"/>
+    <w:nsid w:val="08740C43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12548078"/>
+    <w:tmpl w:val="E37ED5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D47451"/>
+    <w:nsid w:val="08CC1CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FECE2CA"/>
+    <w:tmpl w:val="B69C33FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135C70F2"/>
+    <w:nsid w:val="0B9171B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E368B5B6"/>
+    <w:tmpl w:val="1E0645E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB238C7"/>
+    <w:nsid w:val="125623BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51F8E674"/>
+    <w:tmpl w:val="6BEC942A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BC4DFE"/>
+    <w:nsid w:val="18B46B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD1E9994"/>
+    <w:tmpl w:val="544E8F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29D5164F"/>
+    <w:nsid w:val="1DDB0C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E47E4F00"/>
+    <w:tmpl w:val="5EECDCB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D066D72"/>
+    <w:nsid w:val="20911A74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEB0DACE"/>
+    <w:tmpl w:val="0764FD54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20C25D1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57B08A16"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1954,726 +1975,705 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF947C3"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="339105E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A644322"/>
+    <w:tmpl w:val="C980D428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F3D61CD"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2774D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03B2064C"/>
+    <w:tmpl w:val="FB56DDFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AF46D17"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44635322"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20442336"/>
+    <w:tmpl w:val="DDC0A45A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="40B46E1B"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47BF3483"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE18B994"/>
+    <w:tmpl w:val="34A4FD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="411C0275"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486A45DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="429EF980"/>
+    <w:tmpl w:val="4C0E145E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41CB3942"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="488F6990"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B05C34F6"/>
+    <w:tmpl w:val="7D627700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45144B38"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EA6ADD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E4D4F6"/>
+    <w:tmpl w:val="EAEAA5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E46318"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49947817"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F1662B2"/>
+    <w:tmpl w:val="6D6EACB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D353E9E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D480871"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A386DE8A"/>
+    <w:tmpl w:val="7A467096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52543740"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9919D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42FAE1F2"/>
+    <w:tmpl w:val="24CE7F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D04A36"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3E591B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1E0DDE8"/>
+    <w:tmpl w:val="F7AC48F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56042D99"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="535C3CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C298CB06"/>
+    <w:tmpl w:val="40A2E3B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CF1F99"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56900F9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D86A0966"/>
+    <w:tmpl w:val="954AB9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D15440E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57895FE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD1E9994"/>
+    <w:tmpl w:val="5D98EECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE54CD6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579829A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29086228"/>
+    <w:tmpl w:val="6D6EACB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DA63F44"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592E05A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE1A9AEC"/>
+    <w:tmpl w:val="78303842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="723D4D36"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EB758B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="719849E8"/>
+    <w:tmpl w:val="4386C38E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77473AD1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FDB2F41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FD453A0"/>
+    <w:tmpl w:val="42CE3596"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792857C4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3E0272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFBCB4D6"/>
+    <w:tmpl w:val="D694ACBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DAB62CE"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F0723EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8123E24"/>
+    <w:tmpl w:val="65E8D0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF1693E"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77C93BA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEB2326A"/>
+    <w:tmpl w:val="47BC7D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-[...14 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="17">
-[...23 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2727,100 +2727,100 @@
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
+    <w:rsid w:val="006072A3"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
-    <w:rsid w:val="00A022EC"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
@@ -3907,61 +3907,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A022EC"/>
+    <w:rsid w:val="006072A3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A022EC"/>
+    <w:rsid w:val="006072A3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4247,51 +4247,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3494A1C9-36D4-4C99-82E5-6D8F05104EF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38BF3B0F-0659-4090-95E4-ADAFE92BF9AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>261</Words>
   <Characters>1488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1746</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>