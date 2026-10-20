--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="04B2AE2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="45A19CF5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="00055705">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006072A3">
+            <w:r w:rsidRPr="00055705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>凌通</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="55D02F7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+          <w:p w14:paraId="706EB16B" w14:textId="640F36ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="00055705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006072A3">
+            <w:r w:rsidRPr="00055705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2EBAAB06" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+          <w:p w14:paraId="6199424A" w14:textId="36BAFD5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="00055705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006072A3">
+            <w:r w:rsidRPr="00055705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3933 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4A3FCC23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+          <w:p w14:paraId="4F910ACA" w14:textId="3E969567" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="00055705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006072A3">
+            <w:r w:rsidRPr="00055705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>terry.ling@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7DA88B99" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7E4989A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="460063CB" wp14:editId="24CC670A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6632696A" wp14:editId="132D2FFB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C873515" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006072A3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="31EE683C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00055705" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006072A3">
+            <w:r w:rsidRPr="00055705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>凌通律师主要从事收购和重组交易、私募股权投资、资本市场及一般性公司法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E7732F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6E354AAD" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1016 +438,1016 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C13C61D" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="48D599F9" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A55C591" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="659C2CF5" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购和重组交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEC555D" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="56A412C0" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润就宝能之敌意收购万科（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000002.SZ）、万科公司治理结构的争议、以及华润以约人民币372亿元对价向深圳地铁出售万科股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B499DC" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="754AE6D6" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴、蚂蚁金服对若干企业进行控股权或全资收购及相关交易前重组事项提供法律服务，涵盖</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TMT行业、软件开发和解决方案、大健康等不同行业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEAF9AF" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="5B97F1A9" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL 将TCL教育网之100%股份出售给民生教育（01569.HK）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A210D0" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="1244BB3D" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳重投集团，作为联合投资方成员之一参与北大方正集团破产重整，并通过破产重整程序受让方正微电子控制性股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B8C631" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="40D22962" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝能收购上海地区三家房地产项目公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权，交易金额约为人民币155亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2CA31F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="030ED6D4" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天山基金，就其收购香港上市公司西藏水资源有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01115.HK）控制性股权提供法律服务，交易金额约为16亿港币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776D6B16" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="04C43CFE" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡邮政，一家新加坡和亚太地区领先的邮政、物流和零售方案服务提供商，就其收购一家位于深圳的国际速递和国际货代服务提供商递四方速递（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4PX）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D0647B" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="3C28F963" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业，就其收购一家位于柬埔寨的通信运营商的控制性股权提供法律服务，总交易金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F467F88" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="6B56FAA5" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB439BC" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="60ADF607" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CPE），就其在医疗健康、消费领域的若干个境内投资项目（包括普博科技）及境外资产出售交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512E6A6B" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="063F560B" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招银国际金融（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CMBI），就其在软件开发和解决方案、医疗健康的若干个境内投资项目（包括科来网络）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D07ED" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="1692245B" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里健康，就其对境内多家医疗器械、信息化软件研发、生产及销售企业及药品零售企业的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF78E82" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="62A26E5E" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本和</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58，就其对万科物业的少数股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC5A63A" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="35B699DA" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御基金，就其对一家位于深圳的服装类跨境电商的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27141B30" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="1C4A0F07" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某民营企业，就其收购一家东南亚通信运营商的少数股权提供法律服务，总交易金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639FAC41" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="2F79E084" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F5F295C" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="65F445A9" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方精工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002611.SZ），就其与宁德时代（300750.SZ）、福田汽车(600160.SH)等主要股东之间有关东方精工以人民币47亿元对价向该等股东收购普莱德的100%股权涉及的业绩承诺补偿、公司治理结构和控制权争议向东方精工提供策略性建议，并代表东方精工出售普莱德的100%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B9CDF8" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="578481BF" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里健康，就其战略投资若干</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司、新三板挂牌公司的一系列交易提供法律意见，交易金额超过人民币10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257852E5" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="1C6F3B15" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sinoway Consultants，就其减持A股上市公司移为通信（300590.SZ）非控制性股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3763AE6F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="64983792" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资股东（非控股股东），就其通过境外间接转股方式减持某</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股医疗器械龙头上市公司的股份提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CCA2E7" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="55338F51" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司万裕科技，就某</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司发行股份购买万裕科技控制的若干境内生产性企业全部股权的交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21797063" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="40A21C85" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300760.SZ），就其私有化后、为A股首次公开发行之目的进行境内外结构重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F14F287" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="2528581F" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐机构及主承销商红日资本为达力环保有限公司（一家在中国宁夏领先的污水处理服务提供商）于香港联合交易所首次公开发行股票并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33E772B1" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="73827450" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家位于湖北的加气站运营商桐林天然气参与其首次公开发行股票并成功在香港联合交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B811608" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="2D7DC63C" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B61EE5E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="57DC2B48" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干家创业企业搭建或拆除红筹结构的集团公司重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DCCA4E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="3D0BFA23" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家香港上市公司就其与房地产开发商合作开发境内的房地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7732912F" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="040852D6" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL华星就其与三安半导体（600703.SH）设立合资公司从事Micro-LED 显示技术的研发提供法律</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D3862E" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="4D7613DA" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家上市公司和跨国企业在中国设立独资企业和合营企业，并就该等独资和合营企业的经营和业务涉及的一般公司法律事务、知识产权和劳动事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CF1BE9" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="5ADFC99C" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A13F688" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="16FBF03B" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D50FEB9" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="154DFDD6" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国际法学院，法律硕士学位（中国法）和</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J.D.学位（美国法），2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABC6025" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="556C91CF" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA18053" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="33C4A7E3" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CCE8FA" w14:textId="77777777" w:rsidR="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="6ADE99E7" w14:textId="77777777" w:rsidR="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="31E4EF2C" w:rsidR="00A46A04" w:rsidRPr="006072A3" w:rsidRDefault="006072A3" w:rsidP="006072A3">
+    <w:p w14:paraId="4F0A196B" w14:textId="6F8DAC0C" w:rsidR="00A46A04" w:rsidRPr="00055705" w:rsidRDefault="00055705" w:rsidP="00055705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>凌通律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="006072A3">
+      <w:r w:rsidRPr="00055705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006072A3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00055705" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1653,260 +1653,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="010B203E"/>
+    <w:nsid w:val="06180254"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E11C886C"/>
+    <w:tmpl w:val="1458DCB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08264D06"/>
+    <w:nsid w:val="111179CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC40B4BE"/>
+    <w:tmpl w:val="B72229DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08740C43"/>
+    <w:nsid w:val="15DF4262"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E37ED5FA"/>
+    <w:tmpl w:val="F0743892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08CC1CCF"/>
+    <w:nsid w:val="1B4155F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B69C33FC"/>
+    <w:tmpl w:val="D0ACE646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9171B2"/>
+    <w:nsid w:val="1BD62886"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E0645E4"/>
+    <w:tmpl w:val="49C2023C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125623BD"/>
+    <w:nsid w:val="1CDA015F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BEC942A"/>
+    <w:tmpl w:val="9F68D74C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18B46B6A"/>
+    <w:nsid w:val="25446197"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="544E8F74"/>
+    <w:tmpl w:val="4AB67C36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DDB0C19"/>
+    <w:nsid w:val="25C775D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EECDCB4"/>
+    <w:tmpl w:val="847C1230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20911A74"/>
+    <w:nsid w:val="298C0784"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0764FD54"/>
+    <w:tmpl w:val="6B46CD32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20C25D1C"/>
+    <w:nsid w:val="29FC7677"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57B08A16"/>
+    <w:tmpl w:val="2BCE0192"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4873B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FD41F46"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1975,72 +1996,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="339105E1"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F82564"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C980D428"/>
+    <w:tmpl w:val="4A1215D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1A210F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63785670"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2112,609 +2154,568 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2774D0"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="403E393A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB56DDFE"/>
+    <w:tmpl w:val="3B84AF16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44635322"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4086284E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDC0A45A"/>
+    <w:tmpl w:val="73B69522"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47BF3483"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431653DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34A4FD1A"/>
+    <w:tmpl w:val="6CE4E2E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="486A45DC"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45CA18E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C0E145E"/>
+    <w:tmpl w:val="2B2ED30E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488F6990"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A2661A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D627700"/>
+    <w:tmpl w:val="FAAC283A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EA6ADD"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D77107C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAEAA5C2"/>
+    <w:tmpl w:val="F77E33F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49947817"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50EE73E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D6EACB8"/>
+    <w:tmpl w:val="9B825B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D480871"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54800293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A467096"/>
+    <w:tmpl w:val="2C0AC040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9919D1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56037306"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24CE7F04"/>
+    <w:tmpl w:val="AC921124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3E591B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="568B6BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7AC48F4"/>
+    <w:tmpl w:val="521A4146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535C3CCF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E6175F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40A2E3B8"/>
+    <w:tmpl w:val="7B90CE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56900F9B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E5795C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="954AB9CE"/>
+    <w:tmpl w:val="521A4146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57895FE9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAA5DA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D98EECE"/>
+    <w:tmpl w:val="D58268BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579829A0"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E242D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D6EACB8"/>
+    <w:tmpl w:val="14AC7F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592E05A1"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F6670E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78303842"/>
+    <w:tmpl w:val="B126A030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB758B0"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79D3743F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4386C38E"/>
+    <w:tmpl w:val="EAE86F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FDB2F41"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F74BC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42CE3596"/>
+    <w:tmpl w:val="41D4AF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3E0272"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B4F4F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D694ACBC"/>
+    <w:tmpl w:val="63B21B3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-[...82 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="00055705"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -2727,51 +2728,50 @@
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="006072A3"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
@@ -3907,61 +3907,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006072A3"/>
+    <w:rsid w:val="00055705"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006072A3"/>
+    <w:rsid w:val="00055705"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4247,60 +4247,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38BF3B0F-0659-4090-95E4-ADAFE92BF9AD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07CF73B0-52D1-40CE-AFC6-3DA4B11F869C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>261</Words>
   <Characters>1488</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1746</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>