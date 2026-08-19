--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="204376DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="200C052D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002824C0">
+            <w:r w:rsidRPr="00182A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李润</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5733E243" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+          <w:p w14:paraId="706EB16B" w14:textId="082F527D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002824C0">
+            <w:r w:rsidRPr="00182A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C7C0658" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+          <w:p w14:paraId="6199424A" w14:textId="1A7C2F4C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002824C0">
+            <w:r w:rsidRPr="00182A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1165 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3D0C4E49" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+          <w:p w14:paraId="4F910ACA" w14:textId="292F3EB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002824C0">
+            <w:r w:rsidRPr="00182A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ryan.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1255715E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="401665CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72EADA98" wp14:editId="36309D6D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="364BDF22" wp14:editId="592CCC4A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1C242B27" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002824C0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1484DC1A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002824C0">
+            <w:r w:rsidRPr="00182A15">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李润律师的主要执业领域为投融资、并购、外商投资、资本市场和公司一般法律事务。李律师在医药、健康、互联网和科技领域具有丰富的经验积累。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC3127D" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4D091272" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1250 +438,1250 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D1310" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="5FE80D2F" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011C61D9" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="1EB42223" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>医药健康行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FF38B5" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="7DD6B5D4" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拾玉资本领投乐普生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC3133D" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="04791586" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙民投等基金共同杭州天境生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74383AAE" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="61257E99" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为博雅辑因的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮和B+轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B91B92" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="3A5945EA" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博远资本领投凯莱谱；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F428E0A" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="3C0712A1" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本投资阿康健康、珠海圣美等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3180D7C4" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="78D99731" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表济峰资本领投臻格生物、江苏瑞科；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2B04B7" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="037A69FB" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辰德资本领投辉大生物、术锐手术机器人、济南英盛等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDFF3C7" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="6D297946" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘晖资本领投一然生物等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5621720A" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="0C444AF5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珀金埃尔默投资海苗生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BC465E" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="509D68D8" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明基金领投辉大生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BFEC52" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2CF61B0A" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浦易生物的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8A1D1F" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="68FEF400" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为微创神通的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205CD4E5" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="5CD65016" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺诚健华的投融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1930E08B" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="54324436" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯辉基金、德弘资本、金镒资本、康桥资本、厚新健投、博裕资本、光控医疗、国药资本投资医药健康领域的企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7135981E" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="279A2378" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>互联网和科技行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6DA776" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="0BDE7A5E" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴收购优酷土豆、缔元信、魅力惠，投资百胜软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(832722)等互联网企业，以及收购/战略投资一系列新零售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360AC5E3" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="518703D2" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蚂蚁集团收购辰森世纪，投资美味不用等、思迅股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(838758)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0C9C7F" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2F044392" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋基金投资玄机科技、中谷物流</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(603565.SH)、当虹科技(688039.SH)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664F60E6" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="26DF36A1" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为春华资本投资思妍丽和则一供应链提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E1B07A" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2DFA45D5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国超威</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(AMD)在中国境内的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345B774F" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="6F04F449" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武集团取得重钢股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601005.SH)控制权、收购重钢集团；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191DB45D" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="64F68C91" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为票易通和节律科技的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A02DCC1" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2EAEED27" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安基金投资北控水务</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00371.HK)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1A5FD9" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="31F8E4E4" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为海立集团的合资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46367C5E" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="5F8E56E7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为和汽、挚途提供常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2BAFEE" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="3776F2C2" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表集成电路基金、阳光纸业</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(02002.HK)、美国华平、华大半导体、仲德资本、斯道资本、北高峰资本、江山投资、汇勤资本收购、投资科技类企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5B2608" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="55AE8F30" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACBB8DE" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="576FEA10" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家手术器械公司的融资、重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC55C45" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2A4C866B" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家医疗器械公司的重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747856E2" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="7D404DB5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为泛生子基因</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GTH)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E653030" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="787454A7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为承销商律师为一家美股上市医药企业的再融资提供服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A804106" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="74A60088" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(API)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C82709" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="11324593" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为万国数据</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GDS)在美股和港股上市及历次发股、发债提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50EB3217" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="290EC94C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为欢聚时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(YY)在美股再融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2361CE47" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="5C1230C0" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为灿谷管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(CANG)在美股上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDA53DE" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="26D5E142" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为太平洋保险</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601601.SH)在伦交所发行全球存托凭证提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DB914C" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="114278E0" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组领域的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12587F06" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="2920E6B5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为菜鸟科技、阿里影业、雨润集团、三胞集团、启德教育、欧冶云商、安能集团、看见音乐、凯京科技、福汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(新龙马)、福建奔驰的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FFE6350" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="1B02A67C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2214C281" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="7264CDA7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E5AA9BA" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="1A86664C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="184B644C" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="7F10BCED" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764C9F17" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="477E9F2E" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C555797" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="52F7BCEF" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676F08D5" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="4F9EEA07" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="238AF57A" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="437237BD" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《契约理论下证券和解制度的正当性分析》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CD9024" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="671EB070" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民营银行自担风险的路径解决》载《法律与金融》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791E107D" w14:textId="77777777" w:rsidR="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="0DB3CD7C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《反思投资者保护逻辑下的新股发行制度改革》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="648A66C8" w:rsidR="00A46A04" w:rsidRPr="002824C0" w:rsidRDefault="002824C0" w:rsidP="002824C0">
+    <w:p w14:paraId="4F0A196B" w14:textId="0CD5AD50" w:rsidR="00A46A04" w:rsidRPr="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002824C0">
+      <w:r w:rsidRPr="00182A15">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国私募股权投资基金备案登记制度评析》载《金融法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002824C0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00182A15" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1887,1315 +1887,1315 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01460C2C"/>
+    <w:nsid w:val="00CC459D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28CEF3E"/>
+    <w:tmpl w:val="2708D7E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02151DBD"/>
+    <w:nsid w:val="012645B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1108D6B4"/>
+    <w:tmpl w:val="A2D8D286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0294045E"/>
+    <w:nsid w:val="014C70CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="347CD0EE"/>
+    <w:tmpl w:val="D1044550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03224F68"/>
+    <w:nsid w:val="04E62DB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83EEE1F6"/>
+    <w:tmpl w:val="1BAC1DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C41F61"/>
+    <w:nsid w:val="05170365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33268BC0"/>
+    <w:tmpl w:val="20105152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05937FEB"/>
+    <w:nsid w:val="05FF369A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="656AEF64"/>
+    <w:tmpl w:val="7A208B98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05BC2156"/>
+    <w:nsid w:val="06C72F3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C234F2DA"/>
+    <w:tmpl w:val="261078C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E51D87"/>
+    <w:nsid w:val="07CA13D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2F64606"/>
+    <w:tmpl w:val="62CC8664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0929145F"/>
+    <w:nsid w:val="103C037C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28B05B6E"/>
+    <w:tmpl w:val="5448BD04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE00A2D"/>
+    <w:nsid w:val="136C3C66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7690D7FC"/>
+    <w:tmpl w:val="A3E06500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EA57C52"/>
+    <w:nsid w:val="17457990"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AA0D962"/>
+    <w:tmpl w:val="F712069C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18007B93"/>
+    <w:nsid w:val="184D00A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="592A20E4"/>
+    <w:tmpl w:val="1BB6897E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD04BF9"/>
+    <w:nsid w:val="1BDE3A46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67129248"/>
+    <w:tmpl w:val="51B05EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD77273"/>
+    <w:nsid w:val="1DB00DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="592A20E4"/>
+    <w:tmpl w:val="1FB0FB94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF83A42"/>
+    <w:nsid w:val="1F0123F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9664980"/>
+    <w:tmpl w:val="109EDCC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F954604"/>
+    <w:nsid w:val="1F721691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AC88574"/>
+    <w:tmpl w:val="686C7A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274A77AE"/>
+    <w:nsid w:val="1FEC59CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="493837EE"/>
+    <w:tmpl w:val="3CA284D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27AB7B68"/>
+    <w:nsid w:val="20EA6C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AB64BD2"/>
+    <w:tmpl w:val="F9444D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C7D658D"/>
+    <w:nsid w:val="220D1726"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C20355A"/>
+    <w:tmpl w:val="0D26AB0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D124F08"/>
+    <w:nsid w:val="2B587F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="554C95F2"/>
+    <w:tmpl w:val="2B780610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECF77BF"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F231B89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5E0D918"/>
+    <w:tmpl w:val="D3FADE40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED133D7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38CA6945"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AC4C0F8"/>
+    <w:tmpl w:val="2C341812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31FE1E66"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8C339E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="674E7FC0"/>
+    <w:tmpl w:val="72941ADC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32EB2D8C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4236446C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC1E08EC"/>
+    <w:tmpl w:val="0C2435EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E3B1E9B"/>
+    <w:nsid w:val="4AA60C49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A2C900A"/>
+    <w:tmpl w:val="28D84E52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F777DD5"/>
+    <w:nsid w:val="4E0C6CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5986D37A"/>
+    <w:tmpl w:val="F8CA0C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430973A3"/>
+    <w:nsid w:val="4FE4261D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1936B6B0"/>
+    <w:tmpl w:val="D3946A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C16B9E"/>
+    <w:nsid w:val="506B6B07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C82772C"/>
+    <w:tmpl w:val="F8CA0C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9957DF"/>
+    <w:nsid w:val="526003B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B8BC1A"/>
+    <w:tmpl w:val="4BDA5842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515F6CC4"/>
+    <w:nsid w:val="54D66113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E44A658"/>
+    <w:tmpl w:val="C944C1E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571F1002"/>
+    <w:nsid w:val="57D24F8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A66E389A"/>
+    <w:tmpl w:val="925C429A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B256690"/>
+    <w:nsid w:val="5D2A5751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCBC29A6"/>
+    <w:tmpl w:val="95D6B826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F71FFF"/>
+    <w:nsid w:val="63933A57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E36E7EAA"/>
+    <w:tmpl w:val="17207B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D74FFE"/>
+    <w:nsid w:val="69C32369"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68944ECA"/>
+    <w:tmpl w:val="213C86C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="658E4BD1"/>
+    <w:nsid w:val="6A5C23AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0532B36E"/>
+    <w:tmpl w:val="A9E087AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6981583A"/>
+    <w:nsid w:val="6A631EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9705D4C"/>
+    <w:tmpl w:val="BB927A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F130BF9"/>
+    <w:nsid w:val="6EE80AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CE4ABDC"/>
+    <w:tmpl w:val="9DD80898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CB006F"/>
+    <w:nsid w:val="70263FD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="519E8A10"/>
+    <w:tmpl w:val="1C2C49C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73CF2011"/>
+    <w:nsid w:val="71517D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DBE7A1A"/>
+    <w:tmpl w:val="95C2BB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76B01CB2"/>
+    <w:nsid w:val="7613009E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52A4C412"/>
+    <w:tmpl w:val="45F2B4C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2C1A08"/>
+    <w:nsid w:val="7AA969AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0F6C196"/>
+    <w:tmpl w:val="877650DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D753DD2"/>
+    <w:nsid w:val="7B01185E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1DE5926"/>
+    <w:tmpl w:val="42F8752E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EDB5BFA"/>
+    <w:nsid w:val="7C37243F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="943A23F6"/>
+    <w:tmpl w:val="F1FCFE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="41">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-[...11 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
-[...35 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23">
-[...59 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3206,63 +3206,63 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
+    <w:rsid w:val="00182A15"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
-    <w:rsid w:val="002824C0"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
@@ -4429,61 +4429,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002824C0"/>
+    <w:rsid w:val="00182A15"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002824C0"/>
+    <w:rsid w:val="00182A15"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4769,51 +4769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC391754-AD1D-4090-A2A6-E46F5837C99A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E251B85E-2B3D-49C7-BC51-0CA27CE9DA3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
   <Characters>1190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>