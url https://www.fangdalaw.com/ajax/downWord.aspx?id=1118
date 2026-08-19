--- v1 (2026-08-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="200C052D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+          <w:p w14:paraId="2C4F11E8" w14:textId="62AD061C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00182A15">
+            <w:r w:rsidRPr="006B28B5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李润</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="082F527D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+          <w:p w14:paraId="706EB16B" w14:textId="22D058A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00182A15">
+            <w:r w:rsidRPr="006B28B5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1A7C2F4C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+          <w:p w14:paraId="6199424A" w14:textId="2DE601DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00182A15">
+            <w:r w:rsidRPr="006B28B5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1165 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="292F3EB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+          <w:p w14:paraId="4F910ACA" w14:textId="6BE27D82" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00182A15">
+            <w:r w:rsidRPr="006B28B5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ryan.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="401665CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5F29A276" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="364BDF22" wp14:editId="592CCC4A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B4A6B8C" wp14:editId="227021EE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1484DC1A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00182A15" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6AF5D897" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00182A15">
+            <w:r w:rsidRPr="006B28B5">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李润律师的主要执业领域为投融资、并购、外商投资、资本市场和公司一般法律事务。李律师在医药、健康、互联网和科技领域具有丰富的经验积累。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D091272" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1F1F0B03" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1250 +438,1250 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE80D2F" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3B1E632A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB42223" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="12300A89" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>医药健康行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD6B5D4" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="20C8EDEB" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拾玉资本领投乐普生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04791586" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="364BF5D0" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙民投等基金共同杭州天境生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61257E99" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="53948D4E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为博雅辑因的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮和B+轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5945EA" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="483202A2" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博远资本领投凯莱谱；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0712A1" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="6657D49E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本投资阿康健康、珠海圣美等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D99731" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="0AF7F3D5" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表济峰资本领投臻格生物、江苏瑞科；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037A69FB" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="406ABB4A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辰德资本领投辉大生物、术锐手术机器人、济南英盛等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D297946" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="7A2F5170" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘晖资本领投一然生物等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C444AF5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="2D141B7A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珀金埃尔默投资海苗生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509D68D8" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="54D955FE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明基金领投辉大生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF61B0A" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="454EA1A7" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浦易生物的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FEF400" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="04FD77B6" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为微创神通的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD65016" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="7985D904" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺诚健华的投融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54324436" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="6D777708" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯辉基金、德弘资本、金镒资本、康桥资本、厚新健投、博裕资本、光控医疗、国药资本投资医药健康领域的企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279A2378" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="2F7327F5" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>互联网和科技行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDE7A5E" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="311277A2" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴收购优酷土豆、缔元信、魅力惠，投资百胜软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(832722)等互联网企业，以及收购/战略投资一系列新零售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518703D2" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="60670DE7" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蚂蚁集团收购辰森世纪，投资美味不用等、思迅股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(838758)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F044392" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="0F32E47C" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋基金投资玄机科技、中谷物流</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(603565.SH)、当虹科技(688039.SH)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26DF36A1" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="0DA234FF" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为春华资本投资思妍丽和则一供应链提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFA45D5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="6F6C0E54" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国超威</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(AMD)在中国境内的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F04F449" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="43443C28" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武集团取得重钢股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601005.SH)控制权、收购重钢集团；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F68C91" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="1BAFA75A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为票易通和节律科技的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAEED27" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="158D16C8" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安基金投资北控水务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00371.HK)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F8E4E4" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3CC7E390" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为海立集团的合资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8E56E7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="58517C53" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为和汽、挚途提供常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3776F2C2" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3690B2BE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表集成电路基金、阳光纸业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(02002.HK)、美国华平、华大半导体、仲德资本、斯道资本、北高峰资本、江山投资、汇勤资本收购、投资科技类企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AE8F30" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3C9566EE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576FEA10" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="46F3D286" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家手术器械公司的融资、重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4C866B" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="2C469F80" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家医疗器械公司的重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D404DB5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="31FBA574" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为泛生子基因</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GTH)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787454A7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="6056A04F" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为承销商律师为一家美股上市医药企业的再融资提供服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A60088" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="2C45C48B" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(API)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11324593" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3CB9FC23" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为万国数据</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GDS)在美股和港股上市及历次发股、发债提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290EC94C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="281A635E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为欢聚时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(YY)在美股再融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1230C0" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3247B9ED" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为灿谷管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(CANG)在美股上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D5E142" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="7873B0D3" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为太平洋保险</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601601.SH)在伦交所发行全球存托凭证提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114278E0" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="1E002081" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组领域的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2920E6B5" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="3385233A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为菜鸟科技、阿里影业、雨润集团、三胞集团、启德教育、欧冶云商、安能集团、看见音乐、凯京科技、福汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(新龙马)、福建奔驰的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B02A67C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="17EF1C4A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7264CDA7" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="02DEF5F6" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A86664C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="6B362955" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F10BCED" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="760B7D11" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477E9F2E" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="458D8250" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F7BCEF" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="1EE20AAA" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9EEA07" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="574D650D" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437237BD" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="298A4374" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《契约理论下证券和解制度的正当性分析》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671EB070" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="42090AEB" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民营银行自担风险的路径解决》载《法律与金融》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB3CD7C" w14:textId="77777777" w:rsidR="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="279EDE8D" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《反思投资者保护逻辑下的新股发行制度改革》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0CD5AD50" w:rsidR="00A46A04" w:rsidRPr="00182A15" w:rsidRDefault="00182A15" w:rsidP="00182A15">
+    <w:p w14:paraId="4F0A196B" w14:textId="04B40962" w:rsidR="00A46A04" w:rsidRPr="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00182A15">
+      <w:r w:rsidRPr="006B28B5">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国私募股权投资基金备案登记制度评析》载《金融法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00182A15" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006B28B5" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1887,1315 +1887,1315 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00CC459D"/>
+    <w:nsid w:val="03394293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2708D7E6"/>
+    <w:tmpl w:val="13B0AE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012645B1"/>
+    <w:nsid w:val="0361588D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2D8D286"/>
+    <w:tmpl w:val="32AA046E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014C70CB"/>
+    <w:nsid w:val="051B7962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1044550"/>
+    <w:tmpl w:val="13B0AE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E62DB8"/>
+    <w:nsid w:val="087A70BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BAC1DC2"/>
+    <w:tmpl w:val="80F0EDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05170365"/>
+    <w:nsid w:val="0DC446F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20105152"/>
+    <w:tmpl w:val="E99CACEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05FF369A"/>
+    <w:nsid w:val="120448F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A208B98"/>
+    <w:tmpl w:val="F42C054C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C72F3D"/>
+    <w:nsid w:val="17927DA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="261078C6"/>
+    <w:tmpl w:val="FFB44A48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CA13D2"/>
+    <w:nsid w:val="1B745E9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62CC8664"/>
+    <w:tmpl w:val="0BDE8B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="103C037C"/>
+    <w:nsid w:val="210C05B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5448BD04"/>
+    <w:tmpl w:val="CF56BB86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136C3C66"/>
+    <w:nsid w:val="21626057"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3E06500"/>
+    <w:tmpl w:val="23061EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17457990"/>
+    <w:nsid w:val="2A31449B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F712069C"/>
+    <w:tmpl w:val="C23649E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184D00A9"/>
+    <w:nsid w:val="2BFD5696"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BB6897E"/>
+    <w:tmpl w:val="3418DE82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BDE3A46"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30F7325E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51B05EA8"/>
+    <w:tmpl w:val="841CC1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB00DB6"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35535DB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FB0FB94"/>
+    <w:tmpl w:val="FECA43C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0123F8"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360D3DE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="109EDCC6"/>
+    <w:tmpl w:val="E4460388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F721691"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366C0F08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="686C7A72"/>
+    <w:tmpl w:val="9F2CEF82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FEC59CB"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37422D88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CA284D4"/>
+    <w:tmpl w:val="75E2EE96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20EA6C19"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C902D2C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9444D3A"/>
+    <w:tmpl w:val="544A329A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220D1726"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D952F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D26AB0C"/>
+    <w:tmpl w:val="7DEE9278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B587F97"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F097916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B780610"/>
+    <w:tmpl w:val="A54E3080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2F231B89"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A55689F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3FADE40"/>
+    <w:tmpl w:val="E51E2BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CA6945"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AA908E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C341812"/>
+    <w:tmpl w:val="076E43DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B8C339E"/>
+    <w:nsid w:val="4EAA0E3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72941ADC"/>
+    <w:tmpl w:val="76565142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4236446C"/>
+    <w:nsid w:val="4F220BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C2435EC"/>
+    <w:tmpl w:val="E7C07604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA60C49"/>
+    <w:nsid w:val="5017508B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28D84E52"/>
+    <w:tmpl w:val="24FAF610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0C6CD2"/>
+    <w:nsid w:val="54864DBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CA0C6A"/>
+    <w:tmpl w:val="58AAE812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE4261D"/>
+    <w:nsid w:val="5631510E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3946A2C"/>
+    <w:tmpl w:val="A0602472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="506B6B07"/>
+    <w:nsid w:val="56E3015D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CA0C6A"/>
+    <w:tmpl w:val="27F65564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526003B7"/>
+    <w:nsid w:val="594E3C18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BDA5842"/>
+    <w:tmpl w:val="60C853F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D66113"/>
+    <w:nsid w:val="597B1620"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C944C1E2"/>
+    <w:tmpl w:val="68AE6960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57D24F8D"/>
+    <w:nsid w:val="5B8A7A90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="925C429A"/>
+    <w:tmpl w:val="5EB83304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2A5751"/>
+    <w:nsid w:val="5C130925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95D6B826"/>
+    <w:tmpl w:val="37B230D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63933A57"/>
+    <w:nsid w:val="5D293CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17207B08"/>
+    <w:tmpl w:val="2728B1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69C32369"/>
+    <w:nsid w:val="5EC74687"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="213C86C6"/>
+    <w:tmpl w:val="E4CA9692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A5C23AE"/>
+    <w:nsid w:val="61292380"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9E087AA"/>
+    <w:tmpl w:val="86D294CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A631EC1"/>
+    <w:nsid w:val="65A81963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB927A10"/>
+    <w:tmpl w:val="292E2888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE80AB2"/>
+    <w:nsid w:val="681F2B06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DD80898"/>
+    <w:tmpl w:val="9808DF6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70263FD0"/>
+    <w:nsid w:val="69052C07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C2C49C2"/>
+    <w:tmpl w:val="4B5ECC92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71517D9A"/>
+    <w:nsid w:val="6E521BA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95C2BB66"/>
+    <w:tmpl w:val="EFC6297A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7613009E"/>
+    <w:nsid w:val="72C136FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45F2B4C8"/>
+    <w:tmpl w:val="4BA8CDF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA969AF"/>
+    <w:nsid w:val="73EC67ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="877650DA"/>
+    <w:tmpl w:val="605E6184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B01185E"/>
+    <w:nsid w:val="789826BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42F8752E"/>
+    <w:tmpl w:val="72B2A8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C37243F"/>
+    <w:nsid w:val="7F095E90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1FCFE7C"/>
+    <w:tmpl w:val="7FB6066A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="21">
-[...11 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3206,100 +3206,100 @@
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
-    <w:rsid w:val="00182A15"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006B28B5"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -4429,61 +4429,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00182A15"/>
+    <w:rsid w:val="006B28B5"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00182A15"/>
+    <w:rsid w:val="006B28B5"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4769,51 +4769,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E251B85E-2B3D-49C7-BC51-0CA27CE9DA3C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A956F274-E24E-4C60-95E4-8E47D5F29B54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
   <Characters>1190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>