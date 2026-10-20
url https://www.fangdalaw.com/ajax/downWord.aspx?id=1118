--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="62AD061C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7D2D1F60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="00546D53">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006B28B5">
+            <w:r w:rsidRPr="00546D53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李润</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="22D058A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+          <w:p w14:paraId="706EB16B" w14:textId="4719AF71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="00546D53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006B28B5">
+            <w:r w:rsidRPr="00546D53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2DE601DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+          <w:p w14:paraId="6199424A" w14:textId="3F6C6EC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="00546D53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006B28B5">
+            <w:r w:rsidRPr="00546D53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1165 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6BE27D82" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+          <w:p w14:paraId="4F910ACA" w14:textId="3DE26AE9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="00546D53">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006B28B5">
+            <w:r w:rsidRPr="00546D53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ryan.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5F29A276" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="559810D3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5B4A6B8C" wp14:editId="227021EE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45CA5381" wp14:editId="15DAD342">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6AF5D897" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006B28B5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="322C4356" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00546D53" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006B28B5">
+            <w:r w:rsidRPr="00546D53">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李润律师的主要执业领域为投融资、并购、外商投资、资本市场和公司一般法律事务。李律师在医药、健康、互联网和科技领域具有丰富的经验积累。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1F0B03" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="72929FF2" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1250 +438,1250 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B1E632A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="636A1925" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12300A89" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="435A5930" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>医药健康行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C8EDEB" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="64219E7B" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表拾玉资本领投乐普生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364BF5D0" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="4E470FD6" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙民投等基金共同杭州天境生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53948D4E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="3025B966" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为博雅辑因的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮和B+轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483202A2" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="26D9874E" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博远资本领投凯莱谱；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6657D49E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="651691D7" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本投资阿康健康、珠海圣美等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF7F3D5" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="0119A0E1" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表济峰资本领投臻格生物、江苏瑞科；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406ABB4A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="08822834" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辰德资本领投辉大生物、术锐手术机器人、济南英盛等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2F5170" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="4645986A" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘晖资本领投一然生物等企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D141B7A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="09A069D0" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表珀金埃尔默投资海苗生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D955FE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="77E63230" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明基金领投辉大生物；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454EA1A7" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="72B58CC8" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浦易生物的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FD77B6" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="700156C5" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为微创神通的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7985D904" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="1AB995C2" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺诚健华的投融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D777708" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="11F8CDD6" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯辉基金、德弘资本、金镒资本、康桥资本、厚新健投、博裕资本、光控医疗、国药资本投资医药健康领域的企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7327F5" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="33095171" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>互联网和科技行业的案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311277A2" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="5B10DE55" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴收购优酷土豆、缔元信、魅力惠，投资百胜软件</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(832722)等互联网企业，以及收购/战略投资一系列新零售提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60670DE7" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="2C7AF4C6" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蚂蚁集团收购辰森世纪，投资美味不用等、思迅股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(838758)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F32E47C" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="7409F319" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋基金投资玄机科技、中谷物流</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(603565.SH)、当虹科技(688039.SH)等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA234FF" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="07EE465E" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为春华资本投资思妍丽和则一供应链提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6C0E54" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="17EBF587" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国超威</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(AMD)在中国境内的投资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43443C28" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="44DF4784" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武集团取得重钢股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601005.SH)控制权、收购重钢集团；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAFA75A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="5D0C2AE9" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为票易通和节律科技的融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158D16C8" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="0464BAF5" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安基金投资北控水务</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00371.HK)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC7E390" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="7896FAAB" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为海立集团的合资项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58517C53" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="7C401DB8" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为和汽、挚途提供常年法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3690B2BE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="0A2AC1ED" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表集成电路基金、阳光纸业</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(02002.HK)、美国华平、华大半导体、仲德资本、斯道资本、北高峰资本、江山投资、汇勤资本收购、投资科技类企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9566EE" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="00D7E779" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F3D286" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="0FFCB8CB" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家手术器械公司的融资、重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C469F80" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="6CF79B70" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为一家医疗器械公司的重组和香港上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31FBA574" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="1B7FF8C9" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为泛生子基因</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GTH)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6056A04F" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="6680EF28" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为承销商律师为一家美股上市医药企业的再融资提供服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C45C48B" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="7744FF5F" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(API)在纳斯达克上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB9FC23" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="738A4401" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为万国数据</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(GDS)在美股和港股上市及历次发股、发债提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281A635E" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="44423BAF" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为欢聚时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(YY)在美股再融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3247B9ED" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="5C9F2434" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司律师为灿谷管理</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(CANG)在美股上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7873B0D3" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="26779EAC" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商律师为太平洋保险</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(601601.SH)在伦交所发行全球存托凭证提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E002081" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="702982F0" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重组领域的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3385233A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="2A4BE403" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为菜鸟科技、阿里影业、雨润集团、三胞集团、启德教育、欧冶云商、安能集团、看见音乐、凯京科技、福汽集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(新龙马)、福建奔驰的重组提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EF1C4A" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="0624EA8E" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DEF5F6" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="60C993F8" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B362955" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="28B5FBD3" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B7D11" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="78D1FC6E" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458D8250" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="3EE7BB45" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE20AAA" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="798EEB57" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574D650D" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="4E34BBFC" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298A4374" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="4E2EEA38" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《契约理论下证券和解制度的正当性分析》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42090AEB" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="79A5BD60" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民营银行自担风险的路径解决》载《法律与金融》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279EDE8D" w14:textId="77777777" w:rsidR="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="515176BD" w14:textId="77777777" w:rsidR="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《反思投资者保护逻辑下的新股发行制度改革》载《证券法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="04B40962" w:rsidR="00A46A04" w:rsidRPr="006B28B5" w:rsidRDefault="006B28B5" w:rsidP="006B28B5">
+    <w:p w14:paraId="4F0A196B" w14:textId="1EFDE7AA" w:rsidR="00A46A04" w:rsidRPr="00546D53" w:rsidRDefault="00546D53" w:rsidP="00546D53">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006B28B5">
+      <w:r w:rsidRPr="00546D53">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国私募股权投资基金备案登记制度评析》载《金融法苑》 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006B28B5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00546D53" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1887,302 +1887,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03394293"/>
+    <w:nsid w:val="07F73F3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B0AE88"/>
+    <w:tmpl w:val="12D00E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0361588D"/>
+    <w:nsid w:val="0F293C86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32AA046E"/>
+    <w:tmpl w:val="9D30A8DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051B7962"/>
+    <w:nsid w:val="11C02DAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B0AE88"/>
+    <w:tmpl w:val="B6CAD966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087A70BB"/>
+    <w:nsid w:val="12255B1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80F0EDBC"/>
+    <w:tmpl w:val="3E302422"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC446F0"/>
+    <w:nsid w:val="1317106D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E99CACEC"/>
+    <w:tmpl w:val="54406C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120448F8"/>
+    <w:nsid w:val="13223D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F42C054C"/>
+    <w:tmpl w:val="74BCE452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17927DA4"/>
+    <w:nsid w:val="15F46F19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFB44A48"/>
+    <w:tmpl w:val="D44284A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B745E9E"/>
+    <w:nsid w:val="193831B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BDE8B58"/>
+    <w:tmpl w:val="2F5682A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="210C05B3"/>
+    <w:nsid w:val="208138CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF56BB86"/>
+    <w:tmpl w:val="F460954C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21626057"/>
+    <w:nsid w:val="24FF0009"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23061EA2"/>
+    <w:tmpl w:val="801AFBAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A31449B"/>
+    <w:nsid w:val="279C4505"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C23649E2"/>
+    <w:tmpl w:val="43E29004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BFD5696"/>
+    <w:nsid w:val="2A181274"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3418DE82"/>
+    <w:tmpl w:val="59E06408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AEB44A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60E6CCFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2251,951 +2272,930 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30F7325E"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302D627A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="841CC1C2"/>
+    <w:tmpl w:val="115AFFD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35535DB2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368F58CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FECA43C0"/>
+    <w:tmpl w:val="423C47BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360D3DE3"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BFD0D38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4460388"/>
+    <w:tmpl w:val="A6CEDC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366C0F08"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CBF3370"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F2CEF82"/>
+    <w:tmpl w:val="522A8BFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37422D88"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D797941"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75E2EE96"/>
+    <w:tmpl w:val="CEE25802"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C902D2C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="402A5055"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="544A329A"/>
+    <w:tmpl w:val="9F646374"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D952F1D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40F11B67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DEE9278"/>
+    <w:tmpl w:val="7ACC543E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F097916"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43BD5D12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A54E3080"/>
+    <w:tmpl w:val="1B5888AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A55689F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48647233"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E51E2BEE"/>
+    <w:tmpl w:val="E54C47A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AA908E5"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BB766DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="076E43DE"/>
+    <w:tmpl w:val="1B5888AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EAA0E3C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C436DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76565142"/>
+    <w:tmpl w:val="C6765324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F220BDD"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CC31D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7C07604"/>
+    <w:tmpl w:val="23447292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5017508B"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50FC2AF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24FAF610"/>
+    <w:tmpl w:val="B4BE9048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54864DBE"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="529141B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58AAE812"/>
+    <w:tmpl w:val="F14A22B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5631510E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54517ADA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0602472"/>
+    <w:tmpl w:val="7E8063FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E3015D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="590E3203"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27F65564"/>
+    <w:tmpl w:val="99E43120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594E3C18"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AC329BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60C853F6"/>
+    <w:tmpl w:val="9E661F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597B1620"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B5D5460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68AE6960"/>
+    <w:tmpl w:val="B9348C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8A7A90"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BD25A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EB83304"/>
+    <w:tmpl w:val="CBD2C656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C130925"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6382381D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37B230D4"/>
+    <w:tmpl w:val="DCE02ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D293CEB"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69911C32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2728B1AA"/>
+    <w:tmpl w:val="70B07FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EC74687"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B0F7C9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4CA9692"/>
+    <w:tmpl w:val="94481FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61292380"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BFE3983"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86D294CA"/>
+    <w:tmpl w:val="76D68470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A81963"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D4A6E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="292E2888"/>
+    <w:tmpl w:val="4DE6C8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="681F2B06"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F4D3481"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9808DF6C"/>
+    <w:tmpl w:val="6606837A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69052C07"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7009571C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B5ECC92"/>
+    <w:tmpl w:val="C9AA350C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E521BA7"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="759769C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFC6297A"/>
+    <w:tmpl w:val="E38863C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72C136FD"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793009BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BA8CDF0"/>
+    <w:tmpl w:val="366C18CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73EC67ED"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A4A412D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="605E6184"/>
+    <w:tmpl w:val="CAF6E0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789826BF"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F2F762D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72B2A8BC"/>
+    <w:tmpl w:val="451E0EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="11">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="37">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3243,63 +3243,63 @@
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
+    <w:rsid w:val="00546D53"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006B28B5"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -4429,61 +4429,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006B28B5"/>
+    <w:rsid w:val="00546D53"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006B28B5"/>
+    <w:rsid w:val="00546D53"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4769,60 +4769,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A956F274-E24E-4C60-95E4-8E47D5F29B54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC5C9813-FF4D-45C0-800E-F35037917E30}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>208</Words>
   <Characters>1190</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1396</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>