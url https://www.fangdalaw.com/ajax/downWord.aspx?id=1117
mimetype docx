--- v0 (2026-06-19)
+++ v1 (2026-06-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="199EB999" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7EC56090" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008C68F1">
+            <w:r w:rsidRPr="00A41BE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>徐航</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7942D3A8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+          <w:p w14:paraId="706EB16B" w14:textId="75167B85" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008C68F1">
+            <w:r w:rsidRPr="00A41BE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="13BED343" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+          <w:p w14:paraId="6199424A" w14:textId="7A8D81A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008C68F1">
+            <w:r w:rsidRPr="00A41BE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1ABB754D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+          <w:p w14:paraId="4F910ACA" w14:textId="21B3792D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008C68F1">
+            <w:r w:rsidRPr="00A41BE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>harry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7C71684A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="634C3041" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25BAC982" wp14:editId="6FD0C7D0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE4233F" wp14:editId="591D533F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="248FDB26" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008C68F1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7D3C6BEA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008C68F1">
+            <w:r w:rsidRPr="00A41BE9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>徐航律师的主要执业领域为银行及债务融资、金融机构与一般公司业务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFEC87B" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4CC71B87" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,729 +438,729 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A2815E" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="5823A84C" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496AEDCB" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="67961732" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D10DCC8" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="3FBC3262" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城管理层及其他机构组成的财团，为其向浦发银行、招商银行和兴业银行组成的银团借取贷款用于58同城（纽交所代码：WUBA）私有化退市项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE2931B" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="37CB3044" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷基金、松禾资本及创始人组成的财团，为其向招商银行借取贷款用于昂纳集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00877.HK)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACFF83E" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="75966981" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(深交所代码：002202；港交所代码：02208)，为其向中国银行和桑坦德银行组成的银团借取贷款用于阿根廷风电开发项目提供法律建议并审阅相关法律文件 (本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5159D9" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="53116611" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大钲资本和其他投资人组成的财团，为其向平安银行和浦发银行组成的银团借取私有化贷款用于泰邦生物集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ: CBPO)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF81A66" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="15284871" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表前程无忧管理层及其他投资人组成的财团，为其向浦发银行和招商银行组成的银团借取私有化贷款用于前程无忧</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NYSE: JOBS)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E99E905" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="76A3EDF2" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5957547D" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="2F413D0A" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行、工商银行和光大银行组成的银团借取贷款用于上海市商办综合体并购项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C922F17" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="6E7F848B" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行牵头的境内外银团借取并购贷款用于收购上海悦荟等五个购物中心提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2A4E29" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="2481C1C3" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉堡王，为其向荷兰合作银行借取流动资金贷款和固定资产贷款用于中国区店面发展项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500BD135" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="12AE9C6D" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A0109E" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="4B0EFE32" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行、浦发银行、民生银行、中国银行、平安银行、兴业银行和浦发硅谷银行组成的银团，为其向高瓴资本组成的财团提供贷款用于收购格力电器（深交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000651）的15%股份项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC6FFB1" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="15A17A77" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行，为其向正保远程教育管理层和投资人提供融资用于正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)私有化项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D07FE1E" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="3A7085BA" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行，为其向方源资本提供贷款收购长安医院项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BA0A42" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="1AD8EC4A" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浦发银行、中国银行和招商银行组成的银团，为其向吉宝置业提供贷款用于开发上海市静安区商办综合体项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC43FAA" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="6938C9FB" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行，为其向中信资本提供贷款收购悠可化妆品项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13396B1F" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="415B63E4" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行，为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JS环球生活（港交所代码：01691）贷款项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65656BE7" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="06165A83" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、中国银行、平安银行、重庆银行、马来亚银行、中信银行组成的银团，为其向砂之船集团提供贷款用于砂之船奥特莱斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITS上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D13670" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="64E37A09" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行，为其向北京华联提供贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BHG Retail Reit上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7EEC63" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="248A0DD4" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和工商银行组成的银团，为其向锦江集团提供贷款用于铂涛集团收购项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E0D53A" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="64C93231" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F2E322" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="4E6D3B76" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A56A7D1" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="11FEF0C6" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>台湾政治大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D446EBB" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="470BD2C9" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C7F1F9" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="604322C3" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCEBFA8" w14:textId="77777777" w:rsidR="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="2A2DAC6B" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2614035E" w:rsidR="00A46A04" w:rsidRPr="008C68F1" w:rsidRDefault="008C68F1" w:rsidP="008C68F1">
+    <w:p w14:paraId="4F0A196B" w14:textId="6535DE61" w:rsidR="00A46A04" w:rsidRPr="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>徐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008C68F1">
+      <w:r w:rsidRPr="00A41BE9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达之前，徐律师曾在一家中国领先的律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008C68F1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A41BE9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1366,239 +1366,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095F2390"/>
+    <w:nsid w:val="018336FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D8CAC80"/>
+    <w:tmpl w:val="BD40C676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1E2315"/>
+    <w:nsid w:val="05077E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E1E79AE"/>
+    <w:tmpl w:val="152EC9E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D1432E3"/>
+    <w:nsid w:val="05954E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A502E36A"/>
+    <w:tmpl w:val="A290E738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F425FA2"/>
+    <w:nsid w:val="0E9510EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A849E84"/>
+    <w:tmpl w:val="16F05A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24230936"/>
+    <w:nsid w:val="0F462465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC88A102"/>
+    <w:tmpl w:val="54861CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27691FB8"/>
+    <w:nsid w:val="11715719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="156C374A"/>
+    <w:tmpl w:val="4C167688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2903075D"/>
+    <w:nsid w:val="12295882"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1A2B1B0"/>
+    <w:tmpl w:val="7500E646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0E12E0"/>
+    <w:nsid w:val="15E7760A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2CED83E"/>
+    <w:tmpl w:val="B9CC49A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D8B713C"/>
+    <w:nsid w:val="1C244CD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="603A1290"/>
+    <w:tmpl w:val="BD40C676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D870C01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BBECA1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D8B0B27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A64085DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25AE4E2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF1CEFE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1667,114 +1730,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3105539B"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305B4521"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DEFCEE60"/>
+    <w:tmpl w:val="B4F23C26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36732856"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="388E6130"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDBC73A6"/>
+    <w:tmpl w:val="76AABE62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A32A49"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38EF568F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83CA55CE"/>
+    <w:tmpl w:val="7B4CABEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1846,355 +1909,292 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BCD712E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A7777F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F00E0396"/>
+    <w:tmpl w:val="6402F54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F66EFB"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E064C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63E6DB1A"/>
+    <w:tmpl w:val="99CEFA4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D102937"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58521BC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="576C3850"/>
+    <w:tmpl w:val="8D4AEFF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8036EA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A5B2A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A98859C"/>
+    <w:tmpl w:val="979CC216"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515E3E2D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E360EE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3962E3AC"/>
+    <w:tmpl w:val="DD1AE35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560127FE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64CF151E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1A2B1B0"/>
+    <w:tmpl w:val="BDAAC7B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F934964"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ED66A4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98CC75AA"/>
+    <w:tmpl w:val="99840AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D5643B7"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78FD55A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8ED538"/>
+    <w:tmpl w:val="9CA292A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2275,76 +2275,76 @@
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
-    <w:rsid w:val="008C68F1"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
+    <w:rsid w:val="00A41BE9"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
@@ -3428,61 +3428,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C68F1"/>
+    <w:rsid w:val="00A41BE9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008C68F1"/>
+    <w:rsid w:val="00A41BE9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3768,51 +3768,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D17D898-6C66-4EED-97DE-AF7C2DC6600E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E95EB90-4CE0-48DF-928C-2F9183A2B399}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>222</Words>
   <Characters>1272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>