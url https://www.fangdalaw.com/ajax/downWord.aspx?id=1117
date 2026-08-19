--- v1 (2026-06-21)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7EC56090" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6A4D1D6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A41BE9">
+            <w:r w:rsidRPr="00737AD9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>徐航</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="75167B85" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+          <w:p w14:paraId="706EB16B" w14:textId="2B6F07B6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A41BE9">
+            <w:r w:rsidRPr="00737AD9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7A8D81A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+          <w:p w14:paraId="6199424A" w14:textId="5D87A988" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A41BE9">
+            <w:r w:rsidRPr="00737AD9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="21B3792D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+          <w:p w14:paraId="4F910ACA" w14:textId="387FAD22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A41BE9">
+            <w:r w:rsidRPr="00737AD9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>harry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="634C3041" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="650F77B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE4233F" wp14:editId="591D533F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D702E9A" wp14:editId="364BEEF0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7D3C6BEA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A41BE9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1521CC51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A41BE9">
+            <w:r w:rsidRPr="00737AD9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>徐航律师的主要执业领域为银行及债务融资、金融机构与一般公司业务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC71B87" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7A328B18" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,729 +438,729 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5823A84C" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="4622919C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67961732" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="57284F98" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FBC3262" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="73D9A160" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城管理层及其他机构组成的财团，为其向浦发银行、招商银行和兴业银行组成的银团借取贷款用于58同城（纽交所代码：WUBA）私有化退市项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CB3044" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="4C0D81DF" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷基金、松禾资本及创始人组成的财团，为其向招商银行借取贷款用于昂纳集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00877.HK)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75966981" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="2694D384" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(深交所代码：002202；港交所代码：02208)，为其向中国银行和桑坦德银行组成的银团借取贷款用于阿根廷风电开发项目提供法律建议并审阅相关法律文件 (本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53116611" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="1E4DA44A" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大钲资本和其他投资人组成的财团，为其向平安银行和浦发银行组成的银团借取私有化贷款用于泰邦生物集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ: CBPO)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15284871" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="4105D705" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表前程无忧管理层及其他投资人组成的财团，为其向浦发银行和招商银行组成的银团借取私有化贷款用于前程无忧</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NYSE: JOBS)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A3EDF2" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="28875A43" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F413D0A" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="374B922B" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行、工商银行和光大银行组成的银团借取贷款用于上海市商办综合体并购项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E7F848B" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="54791658" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行牵头的境内外银团借取并购贷款用于收购上海悦荟等五个购物中心提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2481C1C3" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="54CAC7A5" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉堡王，为其向荷兰合作银行借取流动资金贷款和固定资产贷款用于中国区店面发展项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12AE9C6D" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="3A1B088C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0EFE32" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="04B90C8D" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行、浦发银行、民生银行、中国银行、平安银行、兴业银行和浦发硅谷银行组成的银团，为其向高瓴资本组成的财团提供贷款用于收购格力电器（深交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000651）的15%股份项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A17A77" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="0609EA56" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行，为其向正保远程教育管理层和投资人提供融资用于正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)私有化项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7085BA" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="0ADF03A1" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行，为其向方源资本提供贷款收购长安医院项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD8EC4A" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="05ED1159" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浦发银行、中国银行和招商银行组成的银团，为其向吉宝置业提供贷款用于开发上海市静安区商办综合体项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6938C9FB" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="40ED04B9" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行，为其向中信资本提供贷款收购悠可化妆品项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415B63E4" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="0231E4C0" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行，为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JS环球生活（港交所代码：01691）贷款项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06165A83" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="6708FB0F" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、中国银行、平安银行、重庆银行、马来亚银行、中信银行组成的银团，为其向砂之船集团提供贷款用于砂之船奥特莱斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITS上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E37A09" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="6E0CD30C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行，为其向北京华联提供贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BHG Retail Reit上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248A0DD4" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="6870A763" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和工商银行组成的银团，为其向锦江集团提供贷款用于铂涛集团收购项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C93231" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="4F9214ED" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6D3B76" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="66C3EBD5" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FEF0C6" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="5B6F1CA0" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>台湾政治大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470BD2C9" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="7952A697" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604322C3" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="46032B44" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2DAC6B" w14:textId="77777777" w:rsidR="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="72F94554" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6535DE61" w:rsidR="00A46A04" w:rsidRPr="00A41BE9" w:rsidRDefault="00A41BE9" w:rsidP="00A41BE9">
+    <w:p w14:paraId="4F0A196B" w14:textId="0518B55C" w:rsidR="00A46A04" w:rsidRPr="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>徐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A41BE9">
+      <w:r w:rsidRPr="00737AD9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达之前，徐律师曾在一家中国领先的律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A41BE9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00737AD9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1366,835 +1366,835 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="018336FC"/>
+    <w:nsid w:val="007534CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD40C676"/>
+    <w:tmpl w:val="C63C770E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05077E1B"/>
+    <w:nsid w:val="07CE0A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="152EC9E2"/>
+    <w:tmpl w:val="EAF6888C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05954E49"/>
+    <w:nsid w:val="0E1E355C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A290E738"/>
+    <w:tmpl w:val="8028EBB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9510EF"/>
+    <w:nsid w:val="17EA2BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16F05A6A"/>
+    <w:tmpl w:val="98B0266C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F462465"/>
+    <w:nsid w:val="29973D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54861CD4"/>
+    <w:tmpl w:val="9CB4485E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11715719"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323E3CE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C167688"/>
+    <w:tmpl w:val="786C2FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12295882"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33FC7D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7500E646"/>
+    <w:tmpl w:val="E17617B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E7760A"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A72F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9CC49A8"/>
+    <w:tmpl w:val="2B666A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C244CD6"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38C813F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD40C676"/>
+    <w:tmpl w:val="D2D27B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D870C01"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465162DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BBECA1E"/>
+    <w:tmpl w:val="DCA09A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D8B0B27"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A641B8B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A64085DE"/>
+    <w:tmpl w:val="49F48B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AE4E2A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55334F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF1CEFE2"/>
+    <w:tmpl w:val="86D89274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="305B4521"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5823752E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4F23C26"/>
+    <w:tmpl w:val="3FE25126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388E6130"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58D10B34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76AABE62"/>
+    <w:tmpl w:val="3FE25126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EF568F"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AA12EBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B4CABEC"/>
+    <w:tmpl w:val="4CAE4458"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A7777F"/>
+    <w:nsid w:val="5CB12D14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6402F54A"/>
+    <w:tmpl w:val="B57011BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49E064C4"/>
+    <w:nsid w:val="5E5B22E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99CEFA4E"/>
+    <w:tmpl w:val="C24EAF18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58521BC5"/>
+    <w:nsid w:val="697F78F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D4AEFF4"/>
+    <w:tmpl w:val="A9E42A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5B2A75"/>
+    <w:nsid w:val="72D112D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="979CC216"/>
+    <w:tmpl w:val="E5F6C2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E360EE4"/>
+    <w:nsid w:val="73E57283"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD1AE35A"/>
+    <w:tmpl w:val="768A026A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64CF151E"/>
+    <w:nsid w:val="78837FCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDAAC7B0"/>
+    <w:tmpl w:val="4A7A89AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED66A4F"/>
+    <w:nsid w:val="7E0F4E9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99840AF0"/>
+    <w:tmpl w:val="552A8C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FD55A1"/>
+    <w:nsid w:val="7F5770B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CA292A8"/>
+    <w:tmpl w:val="DAFE067E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="5">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="23">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2258,93 +2258,93 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
+    <w:rsid w:val="00737AD9"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
-    <w:rsid w:val="00A41BE9"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
@@ -3428,61 +3428,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A41BE9"/>
+    <w:rsid w:val="00737AD9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A41BE9"/>
+    <w:rsid w:val="00737AD9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3768,51 +3768,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E95EB90-4CE0-48DF-928C-2F9183A2B399}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F3C8D4F-B001-4768-A2DF-A190EAC1DBDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>222</Words>
   <Characters>1272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>