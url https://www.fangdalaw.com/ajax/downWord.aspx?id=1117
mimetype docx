--- v2 (2026-08-19)
+++ v3 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6A4D1D6E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3C8A52AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00737AD9">
+            <w:r w:rsidRPr="005F6F44">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>徐航</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2B6F07B6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+          <w:p w14:paraId="706EB16B" w14:textId="219252F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00737AD9">
+            <w:r w:rsidRPr="005F6F44">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5D87A988" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+          <w:p w14:paraId="6199424A" w14:textId="0584EC2E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00737AD9">
+            <w:r w:rsidRPr="005F6F44">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="387FAD22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+          <w:p w14:paraId="4F910ACA" w14:textId="57654127" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00737AD9">
+            <w:r w:rsidRPr="005F6F44">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>harry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="650F77B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="12C5CD0A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D702E9A" wp14:editId="364BEEF0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4957AA29" wp14:editId="4BAA12F7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1521CC51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00737AD9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="628167F5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00737AD9">
+            <w:r w:rsidRPr="005F6F44">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>徐航律师的主要执业领域为银行及债务融资、金融机构与一般公司业务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A328B18" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="47B24B4A" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,729 +438,729 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4622919C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="05224527" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57284F98" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="311ECD75" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D9A160" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="190C7790" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城管理层及其他机构组成的财团，为其向浦发银行、招商银行和兴业银行组成的银团借取贷款用于58同城（纽交所代码：WUBA）私有化退市项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0D81DF" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="588F04D7" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷基金、松禾资本及创始人组成的财团，为其向招商银行借取贷款用于昂纳集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00877.HK)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2694D384" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="7E75619E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(深交所代码：002202；港交所代码：02208)，为其向中国银行和桑坦德银行组成的银团借取贷款用于阿根廷风电开发项目提供法律建议并审阅相关法律文件 (本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4DA44A" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="0A969CA2" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大钲资本和其他投资人组成的财团，为其向平安银行和浦发银行组成的银团借取私有化贷款用于泰邦生物集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ: CBPO)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4105D705" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="0547DA9D" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表前程无忧管理层及其他投资人组成的财团，为其向浦发银行和招商银行组成的银团借取私有化贷款用于前程无忧</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NYSE: JOBS)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28875A43" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="6D48A260" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374B922B" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="36E94944" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行、工商银行和光大银行组成的银团借取贷款用于上海市商办综合体并购项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54791658" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="14E66E4E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行牵头的境内外银团借取并购贷款用于收购上海悦荟等五个购物中心提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CAC7A5" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="01751C69" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉堡王，为其向荷兰合作银行借取流动资金贷款和固定资产贷款用于中国区店面发展项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A1B088C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="5BF74717" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B90C8D" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="7962B048" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行、浦发银行、民生银行、中国银行、平安银行、兴业银行和浦发硅谷银行组成的银团，为其向高瓴资本组成的财团提供贷款用于收购格力电器（深交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000651）的15%股份项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0609EA56" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="62B32EB7" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行，为其向正保远程教育管理层和投资人提供融资用于正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)私有化项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ADF03A1" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="261176EB" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行，为其向方源资本提供贷款收购长安医院项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ED1159" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="08D06301" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浦发银行、中国银行和招商银行组成的银团，为其向吉宝置业提供贷款用于开发上海市静安区商办综合体项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ED04B9" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="43D891E5" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行，为其向中信资本提供贷款收购悠可化妆品项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0231E4C0" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="2DB6BA61" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行，为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JS环球生活（港交所代码：01691）贷款项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6708FB0F" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="0398895E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、中国银行、平安银行、重庆银行、马来亚银行、中信银行组成的银团，为其向砂之船集团提供贷款用于砂之船奥特莱斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITS上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0CD30C" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="7035AC95" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行，为其向北京华联提供贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BHG Retail Reit上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6870A763" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="4FF309C0" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和工商银行组成的银团，为其向锦江集团提供贷款用于铂涛集团收购项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9214ED" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="13AAC39F" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66C3EBD5" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="640A8278" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6F1CA0" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="77ACA5E1" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>台湾政治大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7952A697" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="3F8D2A74" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46032B44" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="1A23176C" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F94554" w14:textId="77777777" w:rsidR="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="4CB8419C" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0518B55C" w:rsidR="00A46A04" w:rsidRPr="00737AD9" w:rsidRDefault="00737AD9" w:rsidP="00737AD9">
+    <w:p w14:paraId="4F0A196B" w14:textId="1E50AE73" w:rsidR="00A46A04" w:rsidRPr="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>徐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00737AD9">
+      <w:r w:rsidRPr="005F6F44">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达之前，徐律师曾在一家中国领先的律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00737AD9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005F6F44" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1366,155 +1366,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007534CE"/>
+    <w:nsid w:val="00585B64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C63C770E"/>
+    <w:tmpl w:val="679060A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CE0A75"/>
+    <w:nsid w:val="06477E61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF6888C"/>
+    <w:tmpl w:val="A9CEED5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1E355C"/>
+    <w:nsid w:val="0DE83E65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8028EBB2"/>
+    <w:tmpl w:val="B3401D56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17EA2BD6"/>
+    <w:nsid w:val="10DD142F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98B0266C"/>
+    <w:tmpl w:val="98661058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29973D70"/>
+    <w:nsid w:val="19312AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CB4485E"/>
+    <w:tmpl w:val="308232F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="193D5D79"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29D2BC1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D9E65E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5722A6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC47E8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAE876D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258C309A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="752ECF66"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3B78C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57C8123C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1583,618 +1688,513 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323E3CE7"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E4354F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="786C2FD0"/>
+    <w:tmpl w:val="AA5292D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33FC7D55"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="321C21BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E17617B6"/>
+    <w:tmpl w:val="F6D00AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34A72F52"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA62E59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B666A28"/>
+    <w:tmpl w:val="57FA6648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38C813F7"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41383B10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2D27B9A"/>
+    <w:tmpl w:val="308232F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="465162DC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48191FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCA09A5A"/>
+    <w:tmpl w:val="D95890F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A641B8B"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA82252"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49F48B0E"/>
+    <w:tmpl w:val="6BF89C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55334F54"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DA169E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86D89274"/>
+    <w:tmpl w:val="DF6A8B8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5823752E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F1A6379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FE25126"/>
+    <w:tmpl w:val="9370C5B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58D10B34"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A897C72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FE25126"/>
+    <w:tmpl w:val="C4D00858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AA12EBD"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70BB7E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CAE4458"/>
+    <w:tmpl w:val="19A2E0B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB12D14"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72A43EE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B57011BE"/>
+    <w:tmpl w:val="80FCC6D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5B22E7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C2147C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C24EAF18"/>
+    <w:tmpl w:val="BCBE5808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697F78F3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D323C1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9E42A28"/>
+    <w:tmpl w:val="29A4C3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
-  </w:num>
-[...34 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2246,63 +2246,63 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005F6F44"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="00737AD9"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -3428,61 +3428,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00737AD9"/>
+    <w:rsid w:val="005F6F44"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00737AD9"/>
+    <w:rsid w:val="005F6F44"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3768,51 +3768,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F3C8D4F-B001-4768-A2DF-A190EAC1DBDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47A57872-0F99-40E9-8903-2F0736F81CE9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>222</Words>
   <Characters>1272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>