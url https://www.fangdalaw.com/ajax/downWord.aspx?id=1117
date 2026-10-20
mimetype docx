--- v3 (2026-08-19)
+++ v4 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3C8A52AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+          <w:p w14:paraId="2C4F11E8" w14:textId="033A981A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005F6F44">
+            <w:r w:rsidRPr="008C3B87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>徐航</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="219252F3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+          <w:p w14:paraId="706EB16B" w14:textId="79E9D304" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005F6F44">
+            <w:r w:rsidRPr="008C3B87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0584EC2E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+          <w:p w14:paraId="6199424A" w14:textId="1A513BCA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005F6F44">
+            <w:r w:rsidRPr="008C3B87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="57654127" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+          <w:p w14:paraId="4F910ACA" w14:textId="396F7E30" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005F6F44">
+            <w:r w:rsidRPr="008C3B87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>harry.xu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="12C5CD0A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3FA77F52" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4957AA29" wp14:editId="4BAA12F7">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17CC5145" wp14:editId="3B5333C6">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="628167F5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005F6F44" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0548CE0F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008C3B87" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005F6F44">
+            <w:r w:rsidRPr="008C3B87">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>徐航律师的主要执业领域为银行及债务融资、金融机构与一般公司业务</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B24B4A" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="54E7CF2C" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,729 +438,729 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05224527" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="1834BF20" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311ECD75" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="7E386374" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C7790" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="00341D09" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>58同城管理层及其他机构组成的财团，为其向浦发银行、招商银行和兴业银行组成的银团借取贷款用于58同城（纽交所代码：WUBA）私有化退市项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588F04D7" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="4CCF716C" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表正心谷基金、松禾资本及创始人组成的财团，为其向招商银行借取贷款用于昂纳集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(00877.HK)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E75619E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="30A0DF80" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金风科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(深交所代码：002202；港交所代码：02208)，为其向中国银行和桑坦德银行组成的银团借取贷款用于阿根廷风电开发项目提供法律建议并审阅相关法律文件 (本项目为China Law and Practice2020年度工程和能源交易)。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A969CA2" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="5B8A3A14" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大钲资本和其他投资人组成的财团，为其向平安银行和浦发银行组成的银团借取私有化贷款用于泰邦生物集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ: CBPO)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0547DA9D" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="30C0B49C" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表前程无忧管理层及其他投资人组成的财团，为其向浦发银行和招商银行组成的银团借取私有化贷款用于前程无忧</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NYSE: JOBS)私有化项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D48A260" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="370B664F" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本和魔方公寓，为其向永丰银行借取境内外贷款用于收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>V领地青年社区提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36E94944" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="43C2D224" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行、工商银行和光大银行组成的银团借取贷款用于上海市商办综合体并购项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E66E4E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="59B566A4" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫资产，为其向中国银行牵头的境内外银团借取并购贷款用于收购上海悦荟等五个购物中心提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01751C69" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="1262632B" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉堡王，为其向荷兰合作银行借取流动资金贷款和固定资产贷款用于中国区店面发展项目提供法律建议并审阅相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF74717" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="17477333" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7962B048" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="6BD87957" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行、浦发银行、民生银行、中国银行、平安银行、兴业银行和浦发硅谷银行组成的银团，为其向高瓴资本组成的财团提供贷款用于收购格力电器（深交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000651）的15%股份项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B32EB7" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="17C41ED2" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商银行，为其向正保远程教育管理层和投资人提供融资用于正保远程教育</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: DL)私有化项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="261176EB" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="26C8AC3D" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安银行，为其向方源资本提供贷款收购长安医院项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D06301" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="4169DD98" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浦发银行、中国银行和招商银行组成的银团，为其向吉宝置业提供贷款用于开发上海市静安区商办综合体项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D891E5" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="1B6EDE72" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行，为其向中信资本提供贷款收购悠可化妆品项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB6BA61" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="351BA66C" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行澳门分行，为其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JS环球生活（港交所代码：01691）贷款项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0398895E" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="2FAB0359" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、中国银行、平安银行、重庆银行、马来亚银行、中信银行组成的银团，为其向砂之船集团提供贷款用于砂之船奥特莱斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>REITS上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7035AC95" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="35D3D417" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行，为其向北京华联提供贷款用于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BHG Retail Reit上市项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FF309C0" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="74E7273F" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行和工商银行组成的银团，为其向锦江集团提供贷款用于铂涛集团收购项目提供法律服务并草拟相关法律文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AAC39F" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="4A7BC2AB" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640A8278" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="06890FFB" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>浙江大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77ACA5E1" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="5C984E38" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>台湾政治大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8D2A74" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="5916FDEE" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A23176C" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="51B52418" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB8419C" w14:textId="77777777" w:rsidR="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="607E60F1" w14:textId="77777777" w:rsidR="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1E50AE73" w:rsidR="00A46A04" w:rsidRPr="005F6F44" w:rsidRDefault="005F6F44" w:rsidP="005F6F44">
+    <w:p w14:paraId="4F0A196B" w14:textId="73D94445" w:rsidR="00A46A04" w:rsidRPr="008C3B87" w:rsidRDefault="008C3B87" w:rsidP="008C3B87">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>徐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F6F44">
+      <w:r w:rsidRPr="008C3B87">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达之前，徐律师曾在一家中国领先的律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005F6F44" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008C3B87" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1366,260 +1366,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00585B64"/>
+    <w:nsid w:val="00904AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="679060A8"/>
+    <w:tmpl w:val="5468A072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06477E61"/>
+    <w:nsid w:val="04DE682F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9CEED5C"/>
+    <w:tmpl w:val="422AC10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE83E65"/>
+    <w:nsid w:val="090D5DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3401D56"/>
+    <w:tmpl w:val="D3B207F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10DD142F"/>
+    <w:nsid w:val="09756DEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98661058"/>
+    <w:tmpl w:val="ABBE0C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19312AFA"/>
+    <w:nsid w:val="0E12027D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308232F4"/>
+    <w:tmpl w:val="6C5A2348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="193D5D79"/>
+    <w:nsid w:val="12D93BFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29D2BC1A"/>
+    <w:tmpl w:val="E53A7730"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D9E65E2"/>
+    <w:nsid w:val="1382175F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5722A6E"/>
+    <w:tmpl w:val="DD9C3388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC47E8D"/>
+    <w:nsid w:val="1FD44A01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAE876D0"/>
+    <w:tmpl w:val="E238FE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258C309A"/>
+    <w:nsid w:val="212011C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="752ECF66"/>
+    <w:tmpl w:val="51E88734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3B78C6"/>
+    <w:nsid w:val="22D6329E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57C8123C"/>
+    <w:tmpl w:val="78B41048"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29F97C3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B58C3ACA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1688,75 +1709,54 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E4354F"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F790338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA5292D2"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="F6D00AF6"/>
+    <w:tmpl w:val="2C9A9272"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1847,354 +1847,354 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA62E59"/>
+    <w:nsid w:val="3CBB0CD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57FA6648"/>
+    <w:tmpl w:val="F6CCB9A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41383B10"/>
+    <w:nsid w:val="44F94D8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="308232F4"/>
+    <w:tmpl w:val="BC48909E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48191FB4"/>
+    <w:nsid w:val="46D9248C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D95890F2"/>
+    <w:tmpl w:val="3CF61BFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA82252"/>
+    <w:nsid w:val="49126FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BF89C48"/>
+    <w:tmpl w:val="BC32701A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA169E6"/>
+    <w:nsid w:val="54A462ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF6A8B8E"/>
+    <w:tmpl w:val="C7B2A8CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1A6379"/>
+    <w:nsid w:val="575A58EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9370C5B6"/>
+    <w:tmpl w:val="ED2A1BF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A897C72"/>
+    <w:nsid w:val="659D06DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4D00858"/>
+    <w:tmpl w:val="C13C9C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BB7E50"/>
+    <w:nsid w:val="680D7D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19A2E0B6"/>
+    <w:tmpl w:val="92FEB384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A43EE6"/>
+    <w:nsid w:val="68D86A5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80FCC6D4"/>
+    <w:tmpl w:val="EF72A10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C2147C0"/>
+    <w:nsid w:val="6EB910B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCBE5808"/>
+    <w:tmpl w:val="8B2EF67E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D323C1F"/>
+    <w:nsid w:val="7B5077DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29A4C3F6"/>
+    <w:tmpl w:val="E238FE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2246,80 +2246,80 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005F6F44"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
+    <w:rsid w:val="008C3B87"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
@@ -3428,61 +3428,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F6F44"/>
+    <w:rsid w:val="008C3B87"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F6F44"/>
+    <w:rsid w:val="008C3B87"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3768,60 +3768,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47A57872-0F99-40E9-8903-2F0736F81CE9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{338EBFCC-9636-410D-A9C5-CEBE79F3DA01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>222</Words>
   <Characters>1272</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>