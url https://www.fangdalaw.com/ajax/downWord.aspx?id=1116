--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="49BFB2F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6596FE6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F32E3C">
+            <w:r w:rsidRPr="00C13AD1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王娅</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5A41D3B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+          <w:p w14:paraId="706EB16B" w14:textId="6CAB6F84" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F32E3C">
+            <w:r w:rsidRPr="00C13AD1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A633A51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+          <w:p w14:paraId="6199424A" w14:textId="07E2110B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F32E3C">
+            <w:r w:rsidRPr="00C13AD1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3BC1096C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+          <w:p w14:paraId="4F910ACA" w14:textId="06B490AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F32E3C">
+            <w:r w:rsidRPr="00C13AD1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="18AB3831" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4307FF8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B97624D" wp14:editId="1E4E50A4">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24E330AB" wp14:editId="2272964E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="77933F76" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F32E3C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="581E900A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F32E3C">
+            <w:r w:rsidRPr="00C13AD1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王娅律师专长于公司及商事法律事务，服务领域涵盖跨境及境内产品许可及合作、商业化权益授权、生产及产品供应、早期研发以及公司日常法律事务，在制药、生命科学和一般工作领域拥有丰富的项目经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C884791" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="20501BA9" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1496 +438,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168E3BF7" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="26BA1874" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D12EA2" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="16B17551" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许可和合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146D6BAC" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="19023289" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2126），与百时美施贵宝（Bristol Myers Squibb）的全资子公司Juno Therapeutics达成技术许可协议，授予其有关细胞治疗产品的sLVV生产工艺及相关技术知识的全球非排他许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF7BC46" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="36478043" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荃信生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2509.HK）就荃信生物自主研发的临床前阶段长效自免双抗QX030N签订授权许可协议，授予Caldera（由Lilly Asia Ventures、Atlas Venture及venBio共同创立）开发及商业化QX030N的全球独家许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321E33D6" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="2C354F9F" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（NYSE:NUVB），为其与CDMO龙头凯莱英（002821.SZ/6821.HK）就某款创新药制剂以及原料药达成全球非排他供货协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D1BC314" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="7F4AFD92" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2696.HK），就其与Palleon Pharmaceuticals就引进其糖编辑疗法在大中华区的许可与全球联合研究合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503C2471" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="05173639" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辉瑞投资，就其将两款原研药品在中国大陆的独家进口和经销权利授予某领先的药品进口经销商提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C44A2D2" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="6B87427E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9606.HK），就其授予三生制药旗下沈阳三生制药授予其DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67229488" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="464DBC24" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物，就其授权赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗（Uliledlimab）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713BE245" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="7D3D1FC8" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2616），就其授予Pharmalink（一家总部设在阿联酋的知名医药公司）在中东和北非地区商业化舒格利单抗（PD-L1单克隆抗体）的权益、以及授予SteinCares（一家位于拉丁美洲的专业医疗产品商业化与分销领域的领先公司）在拉丁美洲地区近10个国家商业化舒格利单抗的独家权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC61710" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="42172C44" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成都康华生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300841.SZ），就其将六价诺如疫苗产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HIL-216</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在大中华区以外的独家研发、生产和商业化权利授予HilleVax（NASDAQ: HLVX）并达成临床供货安排提供全流程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F30CDE" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="0A763DA7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其将抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-L1单克隆抗体舒格利单抗在中欧部分地区独家商业化权利授予Ewopharma以及相关供货安排提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9724C3" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4083106D" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600276.SH/01276），就其将代号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHR-1905</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的抗TSLP单克隆抗体在大中华区以外的独家研发、生产及商业化权益授予Aiolos Bio（该公司仅持有该单一资产，并于交易达成后被GSK收购）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520C915C" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4E9452E4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表因明生物，就其一款小分子免疫宠物药在大中华区的研发、生产和商业化权益授予一家跨国宠物医药巨头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elanco提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479D922" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="62108142" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝济药业及其全资子公司晟济药业与欧加隆达成许可协议，用以在中国大陆地区开发一项辅助生殖领域在研创新药物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJ02（长效重组人促卵泡激素-CTP融合蛋白注射液）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1381EBB4" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4D362FF7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向艾力斯（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688578.SH）授予RET抑制剂普吉华</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（普拉替尼胶囊）在中国大陆地区的独家商业化推广权的CSO安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257E486F" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4DDEAD88" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向施维雅（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Servier）出售拓舒沃在大中华区和新加坡的业务及商誉(包括被转让资产)并签订资产收购协议及过渡安排协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D842E6A" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="077EB349" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688180.SH/1877.HK），就其从吉盛澳玛获得一款小核酸鼻用喷雾药物在中国的独家研发、生产、商业化权利以及与吉盛澳玛在大中华区外合作开发IAMA-001鼻喷剂型项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66918AFF" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="10FBBAF4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overland OADCT，就其将首款靶向CD19的ADC新药Zynlonta向合作伙伴授予东南亚地区的经销许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5E5363" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="6FB1A907" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）有关糖尿病药物组合在大中华区的商业化权益授予、交易结构更新和资产收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE6F987" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="0C66BC7E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与一家领先的日本药企就某款药品在大中华区达成独家委托推广合作以及权益收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA5FD14" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="423D49E2" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药，就其与普众发现就潜在高度差异化靶向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH6抗体药物偶联物（ADC）达成的许可合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CDF4BC" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4CE817AF" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）授予中国大陆地区开发、注册、生产和商业化抗PD-1单抗nofazinlimab的独家许可权益合作安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="037B187F" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="69CCC0B1" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其授予恒瑞医药在大中华地区研发、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4 mAb CS1002的独家许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F9F9937" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="027834A7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其授权信达生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01801.HK）在大中华区共同开发和商业化葆元医药主要候选药物taletrectinib提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131A7284" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="19B68DB8" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星药科技，就与其他药企基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和服务提供以实现合作项目和研发管线建议的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EDB60A" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="3696B557" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元思生肽（原呈元），就其与一家跨国药企就基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和研发管线建立的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09CD5EF1" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="0604EB12" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物，为其与植恩生物就抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCSK9单抗药物昂戈瑞西单抗（君适达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的商业化合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F411022" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="24D620AE" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2A2469" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="52F71659" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏药业，就其引进俄罗斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sputnik-V疫苗并指定CDMO完成生产技术转移的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B44619" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="49544AEC" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特医疗，就其分别委托合作方研发并生产数款医疗器械产品的项目提供包括文件起草、谈判、项目风险管理在内的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F60CA3A" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="75DC43F4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家生物医药公司，就其与国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/国内领先的CRO/CDMO的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9A307F" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="70FAD623" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16820922" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="71370310" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诸多药企、生物科技公司和医疗器械公司的日常法律及合规事项提供咨询，包括但不限于：辉瑞、百利天恒、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio、荃信生物、天境生物、艾杉贝瑞、百时美施贵宝，阿斯利康、渤健、基石药业、再鼎医药、葆元医药、复诺健生物、维昇药业、Vyaire、Diurnal、Ionis、优时比、引正基因、养生堂药物研究所、康华生物、康哲药业、纽麦科技等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FCB3B9E" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="7F7F17A4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及投融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2970AE3D" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="1D9FBAAC" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其在无锡投资新建总投资额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.75亿美元的小分子创新药工厂项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E605D8A" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="07EA4094" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的欧洲齿科设备生产商，就其与一家中国领先的齿科设备公司设立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D259E2" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="3811340F" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复诺健生物就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮融资和D1轮、D2轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD6A9C6" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="621A9217" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表国药资本和百奥财富基金，就其数个生物科技公司的股权投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A89C69" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="730F5316" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瓦克，就其收购一家中国公司中的多数股权并与中国合作方达成合资合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF827EF" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="47AE9831" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表科思创，对其拟议收购一家中国领先的薄膜生产商的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A14410F" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="0E07078E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR（益商红木集团）为其在中国对数起物流资产的收购/剥离项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66051324" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="5FC9B415" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC040E6" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="6643FAA4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mount Kellett，就其对一家中国不动产经纪公司的投资和投资退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A77DFDA" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="227F6F50" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406EF947" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="315DB10A" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02AECF02" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="7C03E250" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法学学士和第二专业文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A73E17" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="6883EE72" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BACCD9" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="1EF4D980" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68666F02" w14:textId="77777777" w:rsidR="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="681255E7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4DD90B3B" w:rsidR="00A46A04" w:rsidRPr="00F32E3C" w:rsidRDefault="00F32E3C" w:rsidP="00F32E3C">
+    <w:p w14:paraId="4F0A196B" w14:textId="36B29D0A" w:rsidR="00A46A04" w:rsidRPr="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F32E3C">
+      <w:r w:rsidRPr="00C13AD1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家知名红圈律所工作近4年，并在一家精品律师事务所工作超过1年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F32E3C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C13AD1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2133,281 +2133,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="040D0EA4"/>
+    <w:nsid w:val="012210E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4CA28CA"/>
+    <w:tmpl w:val="8616900E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07CB158D"/>
+    <w:nsid w:val="02FF1FC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16620636"/>
+    <w:tmpl w:val="A63E42FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE925EF"/>
+    <w:nsid w:val="0315783B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65F6F882"/>
+    <w:tmpl w:val="9D228C02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CE5E75"/>
+    <w:nsid w:val="03824673"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3C2873E"/>
+    <w:tmpl w:val="25243874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1603347D"/>
+    <w:nsid w:val="04A73093"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CEA9150"/>
+    <w:tmpl w:val="18388A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168D66DD"/>
+    <w:nsid w:val="04F72FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35207EAA"/>
+    <w:tmpl w:val="BB4AA094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F80AEF"/>
+    <w:nsid w:val="05356C68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F4E8CD8"/>
+    <w:tmpl w:val="61B25996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="235D4CFC"/>
+    <w:nsid w:val="0F137383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F9C9EE4"/>
+    <w:tmpl w:val="7C44AC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24477ECC"/>
+    <w:nsid w:val="0F781D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D408500"/>
+    <w:tmpl w:val="3FB8E6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27116CA0"/>
+    <w:nsid w:val="1366612B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="904C1C6E"/>
+    <w:tmpl w:val="0DEC6B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27745510"/>
+    <w:nsid w:val="140B2153"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AD83F28"/>
+    <w:tmpl w:val="4D4CC9D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18650628"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81ECCEF0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C981D8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F75043C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CA17E27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA7C0266"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="206D211C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B1E9FAC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22B6566D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E160D6DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27F34ABB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95E04606"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C8346E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA7C0266"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2476,1020 +2623,873 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313509FB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EE5469"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F1639EA"/>
+    <w:tmpl w:val="F1CA95B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321D4047"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C3374E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62F0EB2E"/>
+    <w:tmpl w:val="382EBE28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32453FF3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327905C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5604866"/>
+    <w:tmpl w:val="D1EAB986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E16DDF"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="366D37DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADA058D6"/>
+    <w:tmpl w:val="8DB26EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35B40799"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB71518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31AC034A"/>
+    <w:tmpl w:val="FC96BEC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E000F1"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D052879"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB4A343A"/>
+    <w:tmpl w:val="059A56E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3FB37F9E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EC261D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A18250C"/>
+    <w:tmpl w:val="A98E213E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401A6EDF"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4108172E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F470FDAC"/>
+    <w:tmpl w:val="3FB21AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="404721C0"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441A63CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A6AE8C"/>
+    <w:tmpl w:val="704EBB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40FF2DEF"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44AC3E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20B64BAE"/>
+    <w:tmpl w:val="811EFDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472B0B32"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46AB5A34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB7A0B1E"/>
+    <w:tmpl w:val="17EAAAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E02846"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50615BDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="899CC992"/>
+    <w:tmpl w:val="5BA2C82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="488859E8"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B45338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F604B210"/>
+    <w:tmpl w:val="0B168BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489B22A6"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52F372C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="756C4E5A"/>
+    <w:tmpl w:val="1A9895B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B733E49"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597C3A07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5130FC96"/>
+    <w:tmpl w:val="00643CEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE960A4"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A640AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="375AFE3A"/>
+    <w:tmpl w:val="EB302950"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E87308"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EF17CB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E89A0CF0"/>
+    <w:tmpl w:val="167275A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552A7FE0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62907A3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="964A166C"/>
+    <w:tmpl w:val="EFA65A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56165BB0"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="637F561A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="192869F0"/>
+    <w:tmpl w:val="6E80C834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56BB0813"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68636559"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B726E540"/>
+    <w:tmpl w:val="2D9AD16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B215281"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FF06ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63C4D50A"/>
+    <w:tmpl w:val="DC6E0990"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B260EA2"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78620964"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39E69C8E"/>
+    <w:tmpl w:val="03D2EF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B602BEC"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78D96CB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCF2DA12"/>
+    <w:tmpl w:val="4C583462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3B1760"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A30680E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F648616"/>
+    <w:tmpl w:val="F482AEA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608E62C9"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8F1113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D62A8AEA"/>
+    <w:tmpl w:val="DB0AC79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616D66F0"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B24585E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD264104"/>
+    <w:tmpl w:val="AFFC02F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623C5E88"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D742A64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C734BAEC"/>
+    <w:tmpl w:val="1D743C88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-[...56 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="27">
-[...44 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="43">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3608,71 +3608,71 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C13AD1"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F32E3C"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4723,61 +4723,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F32E3C"/>
+    <w:rsid w:val="00C13AD1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F32E3C"/>
+    <w:rsid w:val="00C13AD1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5063,51 +5063,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A70CB6E3-CF8E-4D3F-A966-76898EFEEE07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B56FD01D-3095-4C68-8B03-E6399BC1A1B8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>476</Words>
   <Characters>2719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>