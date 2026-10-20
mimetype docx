--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6596FE6C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64D07403" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="00070698">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C13AD1">
+            <w:r w:rsidRPr="00070698">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王娅</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CAB6F84" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+          <w:p w14:paraId="706EB16B" w14:textId="2BFF95B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="00070698">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C13AD1">
+            <w:r w:rsidRPr="00070698">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="07E2110B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+          <w:p w14:paraId="6199424A" w14:textId="071F8CA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="00070698">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C13AD1">
+            <w:r w:rsidRPr="00070698">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 5935 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06B490AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+          <w:p w14:paraId="4F910ACA" w14:textId="6063060E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="00070698">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C13AD1">
+            <w:r w:rsidRPr="00070698">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Bella.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4307FF8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3BAC9C67" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24E330AB" wp14:editId="2272964E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67F8FB66" wp14:editId="0A58285C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="581E900A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C13AD1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="51EC33CE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00070698" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C13AD1">
+            <w:r w:rsidRPr="00070698">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王娅律师专长于公司及商事法律事务，服务领域涵盖跨境及境内产品许可及合作、商业化权益授权、生产及产品供应、早期研发以及公司日常法律事务，在制药、生命科学和一般工作领域拥有丰富的项目经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20501BA9" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="70404E5A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1496 +438,1496 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26BA1874" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="727BE1BD" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B17551" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="5E36A6E8" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>许可和合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19023289" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="46B469DE" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明巨诺（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2126），与百时美施贵宝（Bristol Myers Squibb）的全资子公司Juno Therapeutics达成技术许可协议，授予其有关细胞治疗产品的sLVV生产工艺及相关技术知识的全球非排他许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36478043" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="1E7819B4" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荃信生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2509.HK）就荃信生物自主研发的临床前阶段长效自免双抗QX030N签订授权许可协议，授予Caldera（由Lilly Asia Ventures、Atlas Venture及venBio共同创立）开发及商业化QX030N的全球独家许可</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C354F9F" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="14491583" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio（NYSE:NUVB），为其与CDMO龙头凯莱英（002821.SZ/6821.HK）就某款创新药制剂以及原料药达成全球非排他供货协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4AFD92" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="71BD1D09" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复宏汉霖（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2696.HK），就其与Palleon Pharmaceuticals就引进其糖编辑疗法在大中华区的许可与全球联合研究合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05173639" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="7448FBA3" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辉瑞投资，就其将两款原研药品在中国大陆的独家进口和经销权利授予某领先的药品进口经销商提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B87427E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="40DEA61A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表映恩生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9606.HK），就其授予三生制药旗下沈阳三生制药授予其DB-1303产品 (HER2 ADC) 多个适应症在中国大陆、香港和澳门的商业化权利提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464DBC24" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="55372D3E" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天境生物，就其授权赛诺菲在大中华区开发、生产和商业化天境生物自主研发的全球创新</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CD73抗体尤莱利单抗（Uliledlimab）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3D1FC8" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="416E6397" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业（港交所代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2616），就其授予Pharmalink（一家总部设在阿联酋的知名医药公司）在中东和北非地区商业化舒格利单抗（PD-L1单克隆抗体）的权益、以及授予SteinCares（一家位于拉丁美洲的专业医疗产品商业化与分销领域的领先公司）在拉丁美洲地区近10个国家商业化舒格利单抗的独家权益提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42172C44" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="5C0B5E5C" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表成都康华生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300841.SZ），就其将六价诺如疫苗产品</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HIL-216</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在大中华区以外的独家研发、生产和商业化权利授予HilleVax（NASDAQ: HLVX）并达成临床供货安排提供全流程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A763DA7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="62A13270" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其将抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PD-L1单克隆抗体舒格利单抗在中欧部分地区独家商业化权利授予Ewopharma以及相关供货安排提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4083106D" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6AB6DA6A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞医药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600276.SH/01276），就其将代号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHR-1905</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的抗TSLP单克隆抗体在大中华区以外的独家研发、生产及商业化权益授予Aiolos Bio（该公司仅持有该单一资产，并于交易达成后被GSK收购）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9452E4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="7176E506" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表因明生物，就其一款小分子免疫宠物药在大中华区的研发、生产和商业化权益授予一家跨国宠物医药巨头</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Elanco提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62108142" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="5A0D141D" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝济药业及其全资子公司晟济药业与欧加隆达成许可协议，用以在中国大陆地区开发一项辅助生殖领域在研创新药物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJ02（长效重组人促卵泡激素-CTP融合蛋白注射液）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D362FF7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="118BB0D3" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向艾力斯（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688578.SH）授予RET抑制剂普吉华</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（普拉替尼胶囊）在中国大陆地区的独家商业化推广权的CSO安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDEAD88" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="0ACF5E0B" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向施维雅（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Servier）出售拓舒沃在大中华区和新加坡的业务及商誉(包括被转让资产)并签订资产收购协议及过渡安排协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077EB349" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="31CF0954" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688180.SH/1877.HK），就其从吉盛澳玛获得一款小核酸鼻用喷雾药物在中国的独家研发、生产、商业化权利以及与吉盛澳玛在大中华区外合作开发IAMA-001鼻喷剂型项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FBBAF4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="3A9E0FA5" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Overland OADCT，就其将首款靶向CD19的ADC新药Zynlonta向合作伙伴授予东南亚地区的经销许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB1A907" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="20B5CCA4" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）有关糖尿病药物组合在大中华区的商业化权益授予、交易结构更新和资产收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C66BC7E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="1E948F5D" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，就其与一家领先的日本药企就某款药品在大中华区达成独家委托推广合作以及权益收回提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423D49E2" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="51C94B72" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表昂阔医药，就其与普众发现就潜在高度差异化靶向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDH6抗体药物偶联物（ADC）达成的许可合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CE817AF" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="28961DCE" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其向三生制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1530.HK）授予中国大陆地区开发、注册、生产和商业化抗PD-1单抗nofazinlimab的独家许可权益合作安排提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CCC0B1" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="7768BB75" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基石药业，就其授予恒瑞医药在大中华地区研发、生产和商业化抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CTLA-4 mAb CS1002的独家许可提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027834A7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="1BEA6F6A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表葆元医药，就其授权信达生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>01801.HK）在大中华区共同开发和商业化葆元医药主要候选药物taletrectinib提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B68DB8" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="38349022" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星药科技，就与其他药企基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和服务提供以实现合作项目和研发管线建议的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3696B557" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="5C722BBB" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表元思生肽（原呈元），就其与一家跨国药企就基于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术进行早期药物发现和研发管线建立的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0604EB12" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="7D3C4965" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表君实生物，为其与植恩生物就抗</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCSK9单抗药物昂戈瑞西单抗（君适达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）的商业化合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D620AE" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="4FD45A87" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康为其将编号为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AZD1222的腺病毒载体新冠病毒疫苗（与牛津大学合作研发）在中国境内的独家权利授予给康泰生物提供法律服务，工作范围包括尽职调查、合同起草、协助谈判、技术转让等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F71659" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="677F299D" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏药业，就其引进俄罗斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sputnik-V疫苗并指定CDMO完成生产技术转移的合作项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49544AEC" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="1F8D35F7" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Cordis和百特医疗，就其分别委托合作方研发并生产数款医疗器械产品的项目提供包括文件起草、谈判、项目风险管理在内的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DC43F4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="4A7B1673" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家生物医药公司，就其与国际</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/国内领先的CRO/CDMO的合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70FAD623" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="27C6C403" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71370310" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6730173A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诸多药企、生物科技公司和医疗器械公司的日常法律及合规事项提供咨询，包括但不限于：辉瑞、百利天恒、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nuvation Bio、荃信生物、天境生物、艾杉贝瑞、百时美施贵宝，阿斯利康、渤健、基石药业、再鼎医药、葆元医药、复诺健生物、维昇药业、Vyaire、Diurnal、Ionis、优时比、引正基因、养生堂药物研究所、康华生物、康哲药业、纽麦科技等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7F17A4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="55E4C7C0" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购及投融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9FBAAC" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="295AB740" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康，为其在无锡投资新建总投资额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4.75亿美元的小分子创新药工厂项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EA4094" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="08124A1A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的欧洲齿科设备生产商，就其与一家中国领先的齿科设备公司设立合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3811340F" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="65855FA5" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表复诺健生物就其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮融资和D1轮、D2轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621A9217" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="2B65B498" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表国药资本和百奥财富基金，就其数个生物科技公司的股权投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730F5316" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="47445A54" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瓦克，就其收购一家中国公司中的多数股权并与中国合作方达成合资合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AE9831" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6D752607" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表科思创，对其拟议收购一家中国领先的薄膜生产商的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E07078E" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="72AAB172" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR（益商红木集团）为其在中国对数起物流资产的收购/剥离项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC9B415" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6AD7B16A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Redwood China Logistics Fund及其他卖方为他们向ESR和宏利金融集团设立的实体出售位于中国大陆的物流资产提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6643FAA4" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="3863CA12" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mount Kellett，就其对一家中国不动产经纪公司的投资和投资退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227F6F50" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="279F4BF3" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315DB10A" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6AC0747A" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>波士顿大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C03E250" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="2C1D61AA" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海财经大学法学院，法学学士和第二专业文学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6883EE72" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="43E25B86" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF4D980" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="34C7F4EF" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681255E7" w14:textId="77777777" w:rsidR="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="6D854CA6" w14:textId="77777777" w:rsidR="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="36B29D0A" w:rsidR="00A46A04" w:rsidRPr="00C13AD1" w:rsidRDefault="00C13AD1" w:rsidP="00C13AD1">
+    <w:p w14:paraId="4F0A196B" w14:textId="3251B41D" w:rsidR="00A46A04" w:rsidRPr="00070698" w:rsidRDefault="00070698" w:rsidP="00070698">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13AD1">
+      <w:r w:rsidRPr="00070698">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家知名红圈律所工作近4年，并在一家精品律师事务所工作超过1年。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C13AD1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00070698" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2133,428 +2133,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012210E1"/>
+    <w:nsid w:val="0122274B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8616900E"/>
+    <w:tmpl w:val="4510D13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02FF1FC7"/>
+    <w:nsid w:val="03661EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A63E42FC"/>
+    <w:tmpl w:val="167CFB30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0315783B"/>
+    <w:nsid w:val="06812CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D228C02"/>
+    <w:tmpl w:val="C31EF5C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03824673"/>
+    <w:nsid w:val="0C1B0D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25243874"/>
+    <w:tmpl w:val="5FF4B202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A73093"/>
+    <w:nsid w:val="0D1E776E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18388A42"/>
+    <w:tmpl w:val="9E328CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04F72FF0"/>
+    <w:nsid w:val="0F0273CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB4AA094"/>
+    <w:tmpl w:val="8C029002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05356C68"/>
+    <w:nsid w:val="0F630A69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61B25996"/>
+    <w:tmpl w:val="69AA1B6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F137383"/>
+    <w:nsid w:val="1092573B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C44AC8C"/>
+    <w:tmpl w:val="B9EAE37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F781D78"/>
+    <w:nsid w:val="110108B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB8E6B8"/>
+    <w:tmpl w:val="34343D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1366612B"/>
+    <w:nsid w:val="1313643E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DEC6B46"/>
+    <w:tmpl w:val="94449260"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140B2153"/>
+    <w:nsid w:val="16903E51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D4CC9D0"/>
+    <w:tmpl w:val="C6D20A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18650628"/>
+    <w:nsid w:val="197C70EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81ECCEF0"/>
+    <w:tmpl w:val="3A5E83F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C981D8E"/>
+    <w:nsid w:val="19F63124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F75043C4"/>
+    <w:tmpl w:val="4088124A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA17E27"/>
+    <w:nsid w:val="1BF95B04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7C0266"/>
+    <w:tmpl w:val="DF32013A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206D211C"/>
+    <w:nsid w:val="1CA7674D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B1E9FAC"/>
+    <w:tmpl w:val="C3F04C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B6566D"/>
+    <w:nsid w:val="1F1773E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E160D6DA"/>
+    <w:tmpl w:val="F5FEDD6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F34ABB"/>
+    <w:nsid w:val="1F5112DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95E04606"/>
+    <w:tmpl w:val="9BCA2BA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8346E5"/>
+    <w:nsid w:val="1F681B73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7C0266"/>
+    <w:tmpl w:val="79DA2898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="203F39B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD0A780C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="244C3749"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A4C3076"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2623,135 +2665,240 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30EE5469"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31C46D4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1CA95B4"/>
+    <w:tmpl w:val="369C7618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31C3374E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31DE6137"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="382EBE28"/>
+    <w:tmpl w:val="8E8637DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327905C5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352F073C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1EAB986"/>
+    <w:tmpl w:val="734A50C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366D37DD"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E23D84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DB26EB0"/>
+    <w:tmpl w:val="6A50DE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E76AFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="464EA3AA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37394B33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD9AA7C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B01D0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C53AF6F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39536483"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5DB8EA74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A371523"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB64FE4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2823,716 +2970,570 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BB71518"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C216E86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC96BEC0"/>
+    <w:tmpl w:val="99BC478C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D052879"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478B6A14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="059A56E4"/>
+    <w:tmpl w:val="E44E432A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EC261D2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="490D453C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A98E213E"/>
+    <w:tmpl w:val="F9528B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4108172E"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BCD43F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB21AAC"/>
+    <w:tmpl w:val="D0167118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441A63CD"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C2A23D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="704EBB06"/>
+    <w:tmpl w:val="06EE3BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44AC3E50"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5461671B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="811EFDBC"/>
+    <w:tmpl w:val="7ED2E06E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46AB5A34"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AD2778"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17EAAAA0"/>
+    <w:tmpl w:val="C4DCB64A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50615BDA"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E4A5D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BA2C82A"/>
+    <w:tmpl w:val="06EE3BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B45338"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="727D001B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B168BB6"/>
+    <w:tmpl w:val="55668BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F372C1"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76270BF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A9895B0"/>
+    <w:tmpl w:val="74E86484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597C3A07"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="765748D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00643CEA"/>
+    <w:tmpl w:val="43300946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A640AAF"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="766C68C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB302950"/>
+    <w:tmpl w:val="5CC8D504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF17CB4"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A304E0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="167275A6"/>
+    <w:tmpl w:val="C9B6D77C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62907A3B"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BE71A62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA65A72"/>
+    <w:tmpl w:val="0E1A60DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="637F561A"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB974EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E80C834"/>
+    <w:tmpl w:val="B5A2B1DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68636559"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E0B4863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D9AD16E"/>
+    <w:tmpl w:val="3E6AE9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="15">
-[...94 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
+    <w:rsid w:val="00070698"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
@@ -3608,51 +3609,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C13AD1"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4723,61 +4723,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C13AD1"/>
+    <w:rsid w:val="00070698"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C13AD1"/>
+    <w:rsid w:val="00070698"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5063,60 +5063,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B56FD01D-3095-4C68-8B03-E6399BC1A1B8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7BB4788-1EB0-4B98-9687-4C906FEB24D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>476</Words>
   <Characters>2719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3189</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>