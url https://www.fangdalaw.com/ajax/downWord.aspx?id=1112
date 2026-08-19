--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="79009E51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="61658E65" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DA181F">
+            <w:r w:rsidRPr="00716682">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王文博</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="27C687D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+          <w:p w14:paraId="706EB16B" w14:textId="10149408" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DA181F">
+            <w:r w:rsidRPr="00716682">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0655BA58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+          <w:p w14:paraId="6199424A" w14:textId="007FBA7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DA181F">
+            <w:r w:rsidRPr="00716682">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5963 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="21DA6BC8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+          <w:p w14:paraId="4F910ACA" w14:textId="3F224778" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DA181F">
+            <w:r w:rsidRPr="00716682">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>amber.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="26B42CAC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="26288341" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6922883E" wp14:editId="13E9E33D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B4023E2" wp14:editId="294CD32A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="536598C5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DA181F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="211C9C51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DA181F">
+            <w:r w:rsidRPr="00716682">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王文博律师专长房地产、公司并购、建筑工程业务，主要包括房地产项目收购及处置、项目合作开发、商业及办公租赁、物业管理、建筑工程和一般公司事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC379A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5AD80A09" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,957 +438,957 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D56C1A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="163A2128" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60690E98" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="49F91820" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产项目收购及处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514E7318" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="0659AA94" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield）为其在上海、北京、重庆、西安、青岛、吴江等城市收购多个商办综合体及工业物流地产项目，及其在东莞市向Hines出售某工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31823DD5" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="2A15A4C5" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital）为其在上海收购多个商办综合体项目及工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C37BFE" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5D90BAF5" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表领盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LaSalle）为其在上海、天津、苏州等城市收购多个工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5515E73A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="13AD2C32" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nova）为其在上海、天津等城市收购多个商业、办公、工业不动产项目，以及与南丰集团共同投资上海市多个商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1759F4" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="23A97DE3" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表乐歌集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Logos）为其在天津、海宁等城市收购多个工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D94A832" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="4B1B9E48" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表创邑（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Creator）为其在上海市收购多个商业、办公地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2129A2D2" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="14C149FC" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安不动产为其在上海、北京、杭州、宁波、成都等城市投资多个商办综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644C1B4D" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="479025B6" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDL）为其在各大城市收购上百个商业、办公、住宅不动产综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6801A84A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="51223281" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海通证券为其在上海市收购某办公不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61215DEE" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="51875DC2" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资为其在苏州市收购某工业物流不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="316F136D" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="01AEA930" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在苏州、太仓等城市收购多个工业物流不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77855357" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="0FA16606" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其在上海市收购某商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792DF329" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="47F06365" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信泰富为其在武汉市出售某商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D901A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="796631CE" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表怡和集团为其在成都市出售某商业及住宅综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD3117D" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5BA59DDF" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南城投为其在上海市收购某别墅住宅不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D34FF55" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="333D6C55" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利丰集团为其出售位于广东省的上百家便利店零售业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5847D452" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="2D0F92C1" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产项目合作开发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7B44DF" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5E0DECD6" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地为其在上海市与旭辉集团合作受让及开发某商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2513922A" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="0A370943" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信泰富为其在济南市与济南市政府合作受让及开发某济南地标性商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC57892" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="246D0C0C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/周大福为在深圳前海合作开发某商业办公综合体项目及后续向汇丰集团出售部分物业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9AE919" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="1DB788FD" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nova）为其在上海市与万科合作受让及开发某商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0546C8C4" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="13361BF4" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业为其在上海市与华润集团、信德集团合作开发某商业、住宅综合体项目及其后续退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01041C70" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5D55B56D" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>租赁、建筑工程及其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FC48967" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="1A62535D" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apple）、Marks &amp; Spencer、H &amp; M、GAP等为其在中国各大城市开设零售店及租赁相关事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6114CED1" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="40FF1772" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gilead、蔚来汽车、乐高、博士伦、百特、Kumpers、淡水河谷等为其在中国各大城市办公室、厂房、仓库、住宅等租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDD526D" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="4E50C45C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱美高为其在上海市持有的某办公楼物业对外出租项目提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EFC746" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="766715C4" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表强生、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O-I等为其在中国各城市的厂房建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7F60AE" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="6E6DD738" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE、惠氏、雀巢、费森尤斯等为其提供日常法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E669016" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="251A15F0" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69ADCD8C" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="65C8685C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外经贸大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAB1538" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5C589E4C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国埃默里大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8345D7" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="5FC25714" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FA6C81" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="2AAA2DC1" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3CD54B" w14:textId="77777777" w:rsidR="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="22A2B1B9" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="02DA45B4" w:rsidR="00A46A04" w:rsidRPr="00DA181F" w:rsidRDefault="00DA181F" w:rsidP="00DA181F">
+    <w:p w14:paraId="4F0A196B" w14:textId="5B7B245E" w:rsidR="00A46A04" w:rsidRPr="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA181F">
+      <w:r w:rsidRPr="00716682">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所上海办公室。在此之前，她曾在君合律师事务所上海办公室就职。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DA181F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00716682" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1594,1027 +1594,1027 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D35959"/>
+    <w:nsid w:val="08461047"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E82C6EF4"/>
+    <w:tmpl w:val="C166E59C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CF7208A"/>
+    <w:nsid w:val="09442636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCFA9E5C"/>
+    <w:tmpl w:val="6B528372"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD4323A"/>
+    <w:nsid w:val="11BE6C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94085A3C"/>
+    <w:tmpl w:val="95A8E8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EEB09A5"/>
+    <w:nsid w:val="1E4333CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EFCEEC4"/>
+    <w:tmpl w:val="3C5C1C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="113B3E87"/>
+    <w:nsid w:val="20CA0F46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16AE60A0"/>
+    <w:tmpl w:val="57F85C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11B753DC"/>
+    <w:nsid w:val="26681D1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6E4633C"/>
+    <w:tmpl w:val="F60CB22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12EE6731"/>
+    <w:nsid w:val="29C63F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC084ECC"/>
+    <w:tmpl w:val="4B78B4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13847264"/>
+    <w:nsid w:val="2B936636"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A5A3BE8"/>
+    <w:tmpl w:val="5E82FB70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181520BF"/>
+    <w:nsid w:val="2CD70008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F4ADF70"/>
+    <w:tmpl w:val="DF766838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18EB1DAD"/>
+    <w:nsid w:val="2CF55FBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BDE20CA"/>
+    <w:tmpl w:val="A05C546E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216A1914"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30852042"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15607678"/>
+    <w:tmpl w:val="9656E0EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26955DDD"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="323B3902"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7682DDB4"/>
+    <w:tmpl w:val="D4762CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30167652"/>
+    <w:nsid w:val="3A3E2A76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5178F8BC"/>
+    <w:tmpl w:val="0868D020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="315304BF"/>
+    <w:nsid w:val="3ABA330C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15607678"/>
+    <w:tmpl w:val="99E206DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31A53CEE"/>
+    <w:nsid w:val="3AEE7730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A00F8CE"/>
+    <w:tmpl w:val="3C5C1C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33335BC6"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C3578AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FFEB0DA"/>
+    <w:tmpl w:val="001466D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343058EF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D8560CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10B6791C"/>
+    <w:tmpl w:val="E0164AB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48680F18"/>
+    <w:nsid w:val="4B6F1CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFEEF330"/>
+    <w:tmpl w:val="A6048D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49DD5DBD"/>
+    <w:nsid w:val="50DA0FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A53A466C"/>
+    <w:tmpl w:val="80D6FCA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A2B1105"/>
+    <w:nsid w:val="521B17D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92C043DA"/>
+    <w:tmpl w:val="A1801CC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AEC0145"/>
+    <w:nsid w:val="59211819"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1862D9F4"/>
+    <w:tmpl w:val="511036AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55740B29"/>
+    <w:nsid w:val="5CEF05D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68C23010"/>
+    <w:tmpl w:val="B5D408FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57576D0E"/>
+    <w:nsid w:val="61B52E65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD40BDEA"/>
+    <w:tmpl w:val="FAA078F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1A156C"/>
+    <w:nsid w:val="61F00FEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E9C8256"/>
+    <w:tmpl w:val="24BA4026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F465B3A"/>
+    <w:nsid w:val="634D3B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3E28436"/>
+    <w:tmpl w:val="92F2B840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617B71EE"/>
+    <w:nsid w:val="6E255ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1806FAC"/>
+    <w:tmpl w:val="F9D639E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA2179C"/>
+    <w:nsid w:val="74FC2F53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="286C0630"/>
+    <w:tmpl w:val="9B300DDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75EA6DB4"/>
+    <w:nsid w:val="75BC7979"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66C87B8C"/>
+    <w:tmpl w:val="66B0EB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A642B45"/>
+    <w:nsid w:val="7902202A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EF4F980"/>
+    <w:tmpl w:val="C644B98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC465BC"/>
+    <w:nsid w:val="7A51536F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E4821A6"/>
+    <w:tmpl w:val="DBC0DF42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8B2374"/>
+    <w:nsid w:val="7CA178B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="502E5136"/>
+    <w:tmpl w:val="FB9E81A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="18">
-[...35 lines deleted...]
-  <w:num w:numId="30">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="15"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2677,50 +2677,51 @@
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
+    <w:rsid w:val="00716682"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -2742,51 +2743,50 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
-    <w:rsid w:val="00DA181F"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3848,61 +3848,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA181F"/>
+    <w:rsid w:val="00716682"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA181F"/>
+    <w:rsid w:val="00716682"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4188,51 +4188,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0686D2C-45C6-49FF-830F-E17515ACD73B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF3A5C6A-BDFF-45CF-B1D7-3A57DAD77837}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>217</Words>
   <Characters>1240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>