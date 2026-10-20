--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="61658E65" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3D899599" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00716682">
+            <w:r w:rsidRPr="006D1E70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王文博</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="10149408" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
+          <w:p w14:paraId="706EB16B" w14:textId="623CF04A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00716682">
+            <w:r w:rsidRPr="006D1E70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="007FBA7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
+          <w:p w14:paraId="6199424A" w14:textId="56DB28F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00716682">
+            <w:r w:rsidRPr="006D1E70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5963 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F224778" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="00716682">
+          <w:p w14:paraId="4F910ACA" w14:textId="30BF5CA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00716682">
+            <w:r w:rsidRPr="006D1E70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>amber.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="26288341" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5820FF52" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B4023E2" wp14:editId="294CD32A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04EFDBFD" wp14:editId="64747342">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="211C9C51" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00716682" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3852531A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006D1E70" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00716682">
+            <w:r w:rsidRPr="006D1E70">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王文博律师专长房地产、公司并购、建筑工程业务，主要包括房地产项目收购及处置、项目合作开发、商业及办公租赁、物业管理、建筑工程和一般公司事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD80A09" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7AF42A84" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,957 +438,957 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163A2128" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="7AF89A65" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F91820" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="2D4E0189" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产项目收购及处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0659AA94" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="6FB1DC9E" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博枫（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield）为其在上海、北京、重庆、西安、青岛、吴江等城市收购多个商办综合体及工业物流地产项目，及其在东莞市向Hines出售某工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A15A4C5" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="324C3E5F" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基汇资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gaw Capital）为其在上海收购多个商办综合体项目及工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D90BAF5" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="69D82F0C" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表领盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LaSalle）为其在上海、天津、苏州等城市收购多个工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AD2C32" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="41815085" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nova）为其在上海、天津等城市收购多个商业、办公、工业不动产项目，以及与南丰集团共同投资上海市多个商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A97DE3" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="2A08F876" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表乐歌集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Logos）为其在天津、海宁等城市收购多个工业物流地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1B9E48" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="2B23B92F" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表创邑（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Creator）为其在上海市收购多个商业、办公地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C149FC" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="38A1358F" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安不动产为其在上海、北京、杭州、宁波、成都等城市投资多个商办综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479025B6" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="66403D34" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡城市发展集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CDL）为其在各大城市收购上百个商业、办公、住宅不动产综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51223281" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="21B5A9C4" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海通证券为其在上海市收购某办公不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51875DC2" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="78415A58" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资为其在苏州市收购某工业物流不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01AEA930" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="645B03CD" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital为其在苏州、太仓等城市收购多个工业物流不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA16606" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="297EDA95" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股为其在上海市收购某商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F06365" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="782084ED" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信泰富为其在武汉市出售某商业不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796631CE" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="032F26B9" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表怡和集团为其在成都市出售某商业及住宅综合体项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA59DDF" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="45034257" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南城投为其在上海市收购某别墅住宅不动产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333D6C55" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="20932BC0" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利丰集团为其出售位于广东省的上百家便利店零售业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0F92C1" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="0C5AE1FE" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产项目合作开发</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0DECD6" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="06BB419D" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港置地为其在上海市与旭辉集团合作受让及开发某商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A370943" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="4029CD27" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信泰富为其在济南市与济南市政府合作受让及开发某济南地标性商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246D0C0C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="37CDAB2F" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/周大福为在深圳前海合作开发某商业办公综合体项目及后续向汇丰集团出售部分物业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB788FD" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="768D3A97" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nova）为其在上海市与万科合作受让及开发某商业地产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13361BF4" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="4D928804" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中华企业为其在上海市与华润集团、信德集团合作开发某商业、住宅综合体项目及其后续退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D55B56D" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="4457826D" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>租赁、建筑工程及其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A62535D" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="6CE68BDE" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Apple）、Marks &amp; Spencer、H &amp; M、GAP等为其在中国各大城市开设零售店及租赁相关事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FF1772" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="52B87967" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gilead、蔚来汽车、乐高、博士伦、百特、Kumpers、淡水河谷等为其在中国各大城市办公室、厂房、仓库、住宅等租赁项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E50C45C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="3AEAAC6B" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱美高为其在上海市持有的某办公楼物业对外出租项目提供常年法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766715C4" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="363A5E9D" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表强生、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O-I等为其在中国各城市的厂房建设项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6DD738" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="7F4A39BF" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CBRE、惠氏、雀巢、费森尤斯等为其提供日常法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251A15F0" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="49207DC9" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C8685C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="05373BDC" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外经贸大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C589E4C" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="607FF613" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国埃默里大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC25714" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="7999CA9B" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAA2DC1" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="4D790FAF" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A2B1B9" w14:textId="77777777" w:rsidR="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="6138D5BB" w14:textId="77777777" w:rsidR="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5B7B245E" w:rsidR="00A46A04" w:rsidRPr="00716682" w:rsidRDefault="00716682" w:rsidP="00716682">
+    <w:p w14:paraId="4F0A196B" w14:textId="41EF073A" w:rsidR="00A46A04" w:rsidRPr="006D1E70" w:rsidRDefault="006D1E70" w:rsidP="006D1E70">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00716682">
+      <w:r w:rsidRPr="006D1E70">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所上海办公室。在此之前，她曾在君合律师事务所上海办公室就职。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00716682" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006D1E70" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1594,1027 +1594,1027 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08461047"/>
+    <w:nsid w:val="042117A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C166E59C"/>
+    <w:tmpl w:val="4522B2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09442636"/>
+    <w:nsid w:val="09E54822"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B528372"/>
+    <w:tmpl w:val="1242EC0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11BE6C5D"/>
+    <w:nsid w:val="187D1D1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95A8E8D2"/>
+    <w:tmpl w:val="2BAE0AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4333CD"/>
+    <w:nsid w:val="1E734C75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C5C1C56"/>
+    <w:tmpl w:val="2E001706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20CA0F46"/>
+    <w:nsid w:val="1EF54F77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57F85C6A"/>
+    <w:tmpl w:val="3ACE64B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26681D1E"/>
+    <w:nsid w:val="20867815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F60CB22C"/>
+    <w:tmpl w:val="8DD0DC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29C63F83"/>
+    <w:nsid w:val="20A80A72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B78B4BE"/>
+    <w:tmpl w:val="3DD47298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B936636"/>
+    <w:nsid w:val="293626D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E82FB70"/>
+    <w:tmpl w:val="13EA3952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CD70008"/>
+    <w:nsid w:val="2C113A69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF766838"/>
+    <w:tmpl w:val="D29E998C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF55FBE"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="349A2740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A05C546E"/>
+    <w:tmpl w:val="613A4796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30852042"/>
+    <w:nsid w:val="3A5636A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9656E0EE"/>
+    <w:tmpl w:val="F8DE23CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="323B3902"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB2612E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4762CC4"/>
+    <w:tmpl w:val="4D423C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3E2A76"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40CF1496"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0868D020"/>
+    <w:tmpl w:val="65A4B18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABA330C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415E0075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99E206DE"/>
+    <w:tmpl w:val="0A14FD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AEE7730"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422E2A7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C5C1C56"/>
+    <w:tmpl w:val="BF2A54F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3578AE"/>
+    <w:nsid w:val="458247DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="001466D4"/>
+    <w:tmpl w:val="D8F602A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D8560CE"/>
+    <w:nsid w:val="478D345D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0164AB8"/>
+    <w:tmpl w:val="78C22BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6F1CCC"/>
+    <w:nsid w:val="49087D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6048D18"/>
+    <w:tmpl w:val="46242B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DA0FD2"/>
+    <w:nsid w:val="4CC268EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80D6FCA6"/>
+    <w:tmpl w:val="0A44333C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="521B17D0"/>
+    <w:nsid w:val="4EAC644A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1801CC4"/>
+    <w:tmpl w:val="1B505122"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59211819"/>
+    <w:nsid w:val="52596DD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511036AE"/>
+    <w:tmpl w:val="C20268B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CEF05D7"/>
+    <w:nsid w:val="591D03CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D408FE"/>
+    <w:tmpl w:val="73E8F058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B52E65"/>
+    <w:nsid w:val="59530117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAA078F2"/>
+    <w:tmpl w:val="13EA3952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F00FEB"/>
+    <w:nsid w:val="5D972DF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24BA4026"/>
+    <w:tmpl w:val="BF2209C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634D3B94"/>
+    <w:nsid w:val="62E358BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92F2B840"/>
+    <w:tmpl w:val="644E96AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E255ED6"/>
+    <w:nsid w:val="6316120F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9D639E0"/>
+    <w:tmpl w:val="2542B7E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74FC2F53"/>
+    <w:nsid w:val="66812F28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B300DDC"/>
+    <w:tmpl w:val="DDBCF8A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BC7979"/>
+    <w:nsid w:val="72016BF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66B0EB08"/>
+    <w:tmpl w:val="0F0A3CB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7902202A"/>
+    <w:nsid w:val="73E14EBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C644B98A"/>
+    <w:tmpl w:val="09624DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A51536F"/>
+    <w:nsid w:val="788D049C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBC0DF42"/>
+    <w:tmpl w:val="FE56B88A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA178B3"/>
+    <w:nsid w:val="7A817299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB9E81A0"/>
+    <w:tmpl w:val="B8620602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12">
-[...29 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="23">
-[...11 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2676,52 +2676,52 @@
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006D1E70"/>
     <w:rsid w:val="006F2EE4"/>
-    <w:rsid w:val="00716682"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
@@ -3848,61 +3848,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00716682"/>
+    <w:rsid w:val="006D1E70"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00716682"/>
+    <w:rsid w:val="006D1E70"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4188,60 +4188,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF3A5C6A-BDFF-45CF-B1D7-3A57DAD77837}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45539945-5D39-46FF-B893-7E0D61819B7E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>217</Words>
   <Characters>1240</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1455</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>