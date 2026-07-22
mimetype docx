--- v0 (2026-06-04)
+++ v1 (2026-07-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="65A25816" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2CC9C01E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C018B">
+            <w:r w:rsidRPr="00D92222">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗千</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="201A23C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+          <w:p w14:paraId="706EB16B" w14:textId="52DC19EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C018B">
+            <w:r w:rsidRPr="00D92222">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="25DA5BD6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+          <w:p w14:paraId="6199424A" w14:textId="60DBDA43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C018B">
+            <w:r w:rsidRPr="00D92222">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1053 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4501E779" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+          <w:p w14:paraId="4F910ACA" w14:textId="6D512084" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C018B">
+            <w:r w:rsidRPr="00D92222">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Qian.luo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="76C6A4F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0923D67C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DB30DFE" wp14:editId="2D726058">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EE80553" wp14:editId="501A88DC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7519F8C7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C018B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5C596289" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C018B">
+            <w:r w:rsidRPr="00D92222">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗千律师专注于商事行政法、商事争议解决和常年法律顾问业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3D830F" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3C4271CE" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2088 +438,2088 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEC90E4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="750B1902" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师目前是方达商事行政法团队主要合伙人之一，在市场监管、金融监管、环保、土地规划等行政监管领域具备丰富的咨询、执法应对、及复议诉讼等经验。罗律师擅长以合作思维办理复杂行政争议案件，在有力维护客户合法权益的同时，有效维系良好政企关系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FA90B0" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="74DAB13F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师还常年办理公司法、合同法、侵权法等民商事争议案件，尤其擅长运用行政法思维和视角办理复杂民商事争议案件和民行交叉案件，运用组合策略帮助客户取得优势。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A470C23" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="19F00B0F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师多次荣登世界权威评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500中国大陆榜单推荐律师，并于2023年12月荣获The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奖项。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A49CA61" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="4C0D1D01" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079BD187" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="7B408671" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/咨询）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4B5019" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="41672981" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业应对各地市场监管部门有关违法广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/宣传、各类不正当竞争、侵害消费者权益等的调查、处罚等（多数涉及职业举报人或</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部人</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>举报，累计上百件）提供全过程法律服务，并成功帮助客户取得不予立案、立案后销案、不予处罚、减轻处罚等有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2D1992" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="199232F9" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际消费品企业应对多地市场监管部门从广告法、反不正当竞争法和产品质量法等多个角度进行的多头调查提供法律服务，并通过研究相关科学检测以及消费者心理等帮助客户制定重新检测和消费者调查的建议，最终帮助客户取得比较有利的结果，并避免了舆情危机；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B71ACD" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="0AD091C8" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业接受各地市场监管部门有关商业贿赂的行政调查提供法律服务，涉及各类带金销售、讲课费等问题，通过制定符合个案特点的策略帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C910F1" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2A5E35CE" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名家电制造商接受多家市场监管部门对产品质量“以次充好”等方面的调查提供全过程法律服务，并通过组织知名法律及行业专家论证，以及协调专业公关团队，帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337C2B14" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2D7B3050" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名服装品牌应对某地市场监管部门针对其产品标签涉嫌违规的行政处罚调查程序，帮助企业避免了严重的处罚后果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B115FB6" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1CC09CE1" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际医药企业接受某直辖市药品监管部门对违反医疗器械管理条例的行政调查提供法律服务，成功帮助客户应对该等调查引发的销售及潜在舆情危机，并引导企业通过主要负责人拜访监管部门等方式建立起良好的互信沟通机制；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BFE8E0" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="3337F63B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业就相关竞争对手的违法广告、虚假宣传、商誉诋毁等向市场监督管理部门提起举报、投诉等程序，其中不乏假借公益广告、科普文章等形式打擦边球的疑难举报案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6881C287" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="0C867F88" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年为大量国内外知名企业提供各类广告法、产品质量法、食品安全法、反不正当竞争法、消费者权益保护法等专业咨询、培训、广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/产品标签审核等，尤其擅长基于大量行政调查办案经验提供精准、深入的风险分析，并提出专业、务实、创新的解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6CAFA0" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="71F4AB37" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某跨国银行接受中国证监会和中国金融期货交易所关于违反套期保值制度和额度管理的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2892C4E5" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="26EAF448" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某金融从业者接受中国证监会关于违反“慢走规则”的调查提供法律服务，并代表其参加听证程序及申请适用当事人承诺制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CAC0BD8" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="047EE154" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家就某银行不支付数千万元理财款事宜向中国银监会及其下属机构信访提供全程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78129926" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="50E87408" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某国际知名酒店管理集团接受国家旅游局、上海市公安、网络安全、网信、市场监管等多部门的行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/处罚提供全过程的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EB3EF8" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="7A549D82" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名创新企业接受其合作方严重火灾事故的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C69FFFF" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="24FD7E09" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型厂区业主在突发严重火灾事故后接受消防部门的行政调查提供法律服务，并争取到火灾事故认定及最终处理的理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B1DFE26" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1E3CC028" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名汽车零部件企业接受环保部门的大气污染、水污染的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="798F820E" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="68F9CDF0" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资精密仪器制造商接受水务管理部门有关污水排放的行政调查及听证提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE26222" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="0EA6897C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家境内企业协调或应对拆除违章建筑等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CBDBA0" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="5F00DDDB" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名电脑生产商向住建部门举报违法挂靠、转包工程等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E4F614" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="13AE0037" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（复议</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B26983" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1001EAF6" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业（作为第三人）应对宗地内业主提起的撤销建设工程规划许可证的行政复议程序提供法律服务，在面临较大撤销风险的情况下，经复议听证会最终取得了令客户满意的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E185460" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="436C6044" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某全球知名零售商应对北京市朝阳区食药监局的行政处罚提供行政复议程序中的法律服务，并成功撤销原行政处罚决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC1DBB2" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="211D7214" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资医院向某直辖市政府提起对该直辖市市场监管局不予办理法定代表人变更登记行为的行政复议，经组织全国知名专家对其中复杂法律问题论证等，最终由复议机关组织调解达成理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F0A7B6" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6A4157E5" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对上海某区市场监管局登记备案行为的行政诉讼提供法律服务，涉及登记机关的审查义务边界问题，在全市登记注册条线具有较大影响力；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="498192A4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6B2F0619" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名制药企业参与涉及职业举报人诉国家及地方药监局不作为的行政诉讼一二审程序提供法律服务，并帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337182CE" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="18599154" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对浙江某镇政府和开发区管委会政府信息公开的两起行政诉讼提供法律服务，充分运用法院组织调解等作用帮助客户解决土地被非法限制流转的问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4344071D" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="77849A33" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外企业向各类政府部门、事业单位等提起政府信息公开申请，涉及向特殊主体公开、特殊类型信息等疑难复杂问题，经详细研究论证、及与相关部门沟通后帮助客户取得理想结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5784F233" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="1FA6C9A7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DABE415" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="77B04517" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型商业地产项目公司的港方股东与中方国有背景股东争夺公司控制权提供法律服务，并全程参与由此引发的多起诉讼，包括股东代表诉讼、股东直接诉讼以及要求中方股东提供数亿元借款的诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B62337D" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="3FA4B599" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名奢侈品公司处理其在华合资公司的股东争议提供法律服务，成功通过诉前行为保全方式成功保全合资公司账册，并据此在知情权诉讼中促成双方股东达成一揽子和解，成功化解长达十余年的复杂股东争议，该案例被写入</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年3月最高人民法院工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5453FD5E" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2B557684" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业处理其股权转让合同、增资合同、买卖合同、经销合同、租赁合同、借款合同、担保合同相关的诉讼、仲裁等（包括实现担保物权特别程序）争议提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F62647" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="35F9FA0E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业处理其收购项目公司股权引发的一系列股权转让、股东借款诉讼，涉及违反附随义务及是否为承债式转股等复杂问题，成功帮助客户在证据存在一定劣势的情况下取得了大部分胜诉判决以及有利认定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F774BA" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="53E9C178" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国企处理其涉及法人人格否认的执行异议之诉案件，涉及执行异议程序中的审理范围问题、证明标准、以及资金集中管理制度对人格混同的影响等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54CADA36" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="68C8585E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名软件开发企业就董事违反竞业禁止义务导致的系列诉讼案提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6DC856" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="3E43BC34" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某深交所上市公司处理其与被投资企业之间关于现金补偿型对赌条款的仲裁（包含强制执行及不予执行程序）、以及由此引发的司法解散诉讼、股东代表诉讼（包含司法审计）、债权人撤销权诉讼等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D00045D" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="378E4A5B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业（包括投资方和融资方）提供各类对赌条款方面的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D0B830" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6A708BEA" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名基金托管机构在多家仲裁机构应对一系列基金合同争议仲裁案件提供法律服务，涉及托管人投资监督、信息披露、净值复核等方面的复杂问题；此外，也协助处理多起众多投资者上门索赔等危机处置事件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2B7C67" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2E1FDE87" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国企应对标的额数亿元至数十亿元的“融资性贸易”合同纠纷（多涉及合同诈骗等刑事犯罪问题）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363AB055" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="0C92CF05" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型投资机构处理标的额数亿元的合作合同、资产收购合同的解除以及恢复原状等的多个诉讼争议、强制执行程序等提供全流程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DAFCB7" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="0F4B76CD" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业就其火灾损失向相关方索赔、以及应对保险公司的代位求偿等，通过详尽的学理论证成功说服法院作出对客户有利的关键性判决，并快速达成一揽子和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F7D27D" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="771C6C30" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内知名的互联网企业处理其与某作家之间的名誉侵权诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D9C7FD" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="10DC8F2A" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名咨询公司应对某集资诈骗案引发的多名投资者索赔诉讼提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28596E95" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002C018B">
+    <w:p w14:paraId="664B44E5" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民事、行政交叉方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39C049F4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="01C60458" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某家族房地产集团企业的一名实控人提起</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/应对系列公司控制权争议提供全程法律服务，涉及数十起民事诉讼、登记/备案、行政复议、行政诉讼、刑事案件等，其中包括十余起上海市市场监督管理局及各区局作出的公司变更登记备案等提起行政复议、行政诉讼，取得包括撤销公司变更登记备案行为、责令重新作出登记备案行为等理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B0CC31" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="02D2CA64" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内大型私募基金就标的额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的某高科技项目投资争议提供法律服务，全程参与由此引发的多个公司决议效力诉讼、侵权诉讼、解除合作合同诉讼，并成功推动项目公司在缺乏公章等情况下完成法定代表人变更登记以及推进实现高度复杂的全面和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E16C8E0" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="40A01D53" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为港澳背景的某大型企业处理其在天津、广州、珠海等十余家房地产及物业等公司的控制权及相关争议提供法律服务，涉及大量复杂的公司登记备案及公司接管问题，取得了理想效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2860E0E2" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="013C2E3E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业（作为保证人）处理涉及骗取担保的民事诉讼，还涉及刑事报案</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/调查、向金融监管部分举报金融机构违法行为等，通过组合拳有力维护了客户权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD45B02" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1B7105EA" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家知名国内外企业应对职业打假人或消费者提起的各类索赔诉讼提供法律服务，其中多涉及市场监管部门和</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或消费者协会等的行政调查程序、甚至于重大舆情风险，通过制定综合性策略帮助客户既妥善解决个案争议，并有效防范了后遗症。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F06904C" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="43A665C8" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201BD83C" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="093DF3D9" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外贸易学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="163DD3BD" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="7B01A580" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31755ED7" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="24C49D0F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4175E2" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1B5BEB8B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056BC833" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6CEF974C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CD2FE4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="11037C9F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9E6CEA" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="131B6E42" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为三名中国专家之一，深度参与巴黎国际商会广告营销准则修订 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A97E75" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="3EE1418B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">连续三年受邀（2022 </w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024）为钱伯斯杂志撰写中国医药广告法律及实践部分 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFE1C3F" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1920F39D" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受 The Legal 500邀请撰写2024年度中国广告法专业问答 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F03D31E" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="5A77398A" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（一）： 保证人能否因为债务人破产而获得优待的清偿条件？，争议解决评述微信公众号，2017年6月30日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D79FD4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="18EB0926" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（二）： 保证人应否承担主债务人破产申请受理日后产生的债权利息？，争议解决评述微信公众号，2017年8月24日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CC642C" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="33947A3C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">对赌协议的效力与可履行性，争议解决评述微信公众号，2019年8月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6D261D" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="440206A0" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">细说广告法：执法实践中的疑难问题，方达微信公众号，2020年3月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F74FE83" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="79729DE7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>名誉侵权、言论自由与注意义务</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民法典》第一零二五、第一零二六条评析，方达微信公众号，2020年6月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEC9CE4" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="31717490" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（上），方达微信公众号，2022年7月18日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BEEA7A6" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="54ED87E7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（下），方达微信公众号，2022年8月23日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D77AF9C" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="014DDF2E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：解析疑难场景中的广告主认定及责任承担问题，方达微信公众号，2022年12月13日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF00CAC" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="40C80471" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：绝对化用语与虚假广告，方达微信公众号，2023年2月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322BDD9F" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="13D3201B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：深度解读《广告绝对化用语执法指南》，方达微信公众号，2023年3月21日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED6B9BA" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6893E268" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：广告代言认定的要件分析及名人代言问题，方达微信公众号，2023年5月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C758C2" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2560D7D7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：探讨广告代言制度的若干疑难前沿问题，方达微信公众号，2023年9月14日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322DC425" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6917B52B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">化解行政争议主渠道：行政复议法修订要点评析，方达微信公众号，2023年9月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FFB6B64" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="6BCC6411" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（上篇），方达微信公众号，2024年7月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF250C7" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="599256D7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（下篇），方达微信公众号，2024年8月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C4E753" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="2E0DE557" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">老树新枝：《网络反不正当竞争暂行规定》虚假宣传条款评析，方达微信公众号，2024年9月19日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000906BF" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="1EB33421" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CEDAA2" w14:textId="77777777" w:rsidR="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="15A5D2B6" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">多年荣登世界权威法律评级机构 The Legal 500中国大陆推荐律师榜单 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="380A35A2" w:rsidR="00A46A04" w:rsidRPr="002C018B" w:rsidRDefault="002C018B" w:rsidP="002C018B">
+    <w:p w14:paraId="4F0A196B" w14:textId="05221E9F" w:rsidR="00A46A04" w:rsidRPr="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获 The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C018B">
+      <w:r w:rsidRPr="00D92222">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">奖项（2023年12月） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C018B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D92222" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2725,1680 +2725,1680 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012061CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51629A6C"/>
+    <w:nsid w:val="09413309"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8512A2DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01E673A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B9E9B5E"/>
+    <w:nsid w:val="0A5F1D43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FDCC1C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02621943"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="199821DA"/>
+    <w:nsid w:val="0A7F4BFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11FAFB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B45A0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5920422"/>
+    <w:nsid w:val="0AC71A05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13786306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03015B5A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C08A1744"/>
+    <w:nsid w:val="0BE5055C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33AEE738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03494371"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA608DF0"/>
+    <w:nsid w:val="0F0C61C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EE295D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077E15C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="78A00ECE"/>
+    <w:nsid w:val="14332C9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB36552C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A31609"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E10FF56"/>
+    <w:nsid w:val="160337C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90E298E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B10E8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3286CA52"/>
+    <w:nsid w:val="164514C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD049A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A23014C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1428BC92"/>
+    <w:nsid w:val="17D62C85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F720390E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F864BB5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D422B360"/>
+    <w:nsid w:val="19CA08B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46385768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B062F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA84DB40"/>
+    <w:nsid w:val="19FE5FC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="977034D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="148E3C00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D80CCE90"/>
+    <w:nsid w:val="1A6E335E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F10271D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CC7EE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C99E40DC"/>
+    <w:nsid w:val="1D434F0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BBA561A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152604C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0FE1E54"/>
+    <w:nsid w:val="1DBA3111"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6390FC08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17DF7162"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2F2B3E4"/>
+    <w:nsid w:val="1EFA0E37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D568AD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1890050F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="374CB0C8"/>
+    <w:nsid w:val="1F63515B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11FAFB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBB78E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9169902"/>
+    <w:nsid w:val="231176C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7466E47E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D4B792E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C1242B88"/>
+    <w:nsid w:val="24120E37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="485E8F2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3F076E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="127A5074"/>
+    <w:nsid w:val="25753AC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4814AC82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9C7F9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12824BA6"/>
+    <w:nsid w:val="274110CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E72A5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F7C064C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48F41E70"/>
+    <w:nsid w:val="2B6465C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="45F8A5E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20675818"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94E20F9E"/>
+    <w:nsid w:val="2DBE0DDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0074D6E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21155B03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEF6DBE2"/>
+    <w:nsid w:val="2E453B57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27ECD670"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24883201"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="984649F6"/>
+    <w:nsid w:val="2ED85941"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D974D744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B307A57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D616B724"/>
+    <w:nsid w:val="308E7C28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="683AEA68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C81044A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8C48AB6"/>
+    <w:nsid w:val="37C673DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86B2E4CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0647ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E18FAD4"/>
+    <w:nsid w:val="38F71742"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD9A7F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31264624"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68C4937A"/>
+    <w:nsid w:val="38FA1FED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D7626CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34EB6367"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04D48FAE"/>
+    <w:nsid w:val="3F264DE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD6C6EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="399F3E1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A252B4D0"/>
+    <w:nsid w:val="406C3ADA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EE491C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4259008B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE5631DC"/>
+    <w:nsid w:val="40F6507A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD400694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450E6362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D820F112"/>
+    <w:nsid w:val="42950BC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9956E948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45562584"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24BED67A"/>
+    <w:nsid w:val="43D57974"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E320FF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F220F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F3216A4"/>
+    <w:nsid w:val="44510F74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38DEF028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47606205"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="736C9340"/>
+    <w:nsid w:val="45063AED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF1ED22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487164CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D26AC184"/>
+    <w:nsid w:val="46BA1803"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88C8EEC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48A64D5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42460A54"/>
+    <w:nsid w:val="499102F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A386D0E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49C01ED4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2D29114"/>
+    <w:nsid w:val="4A6A7AB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F2CF0F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBD6256"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F848A29C"/>
+    <w:nsid w:val="4E2109EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1C2A6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FD32866"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEEC5D08"/>
+    <w:nsid w:val="4F8A2A08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9F23202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50242EA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DB0FDB6"/>
+    <w:nsid w:val="4FC925F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="773E1C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51963CD7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECA293C2"/>
+    <w:nsid w:val="52960FFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2423060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AE47DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7BF03454"/>
+    <w:nsid w:val="55240332"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F52ACE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DA56AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D58CD418"/>
+    <w:nsid w:val="598174A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26E43F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537E501E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAEE7138"/>
+    <w:nsid w:val="59B37A71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FB626230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D53701"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD908B0E"/>
+    <w:nsid w:val="5A6069F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AC4172A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56937E54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2D88BFA"/>
+    <w:nsid w:val="5A7C0120"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0494ED1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582C6B71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65F84574"/>
+    <w:nsid w:val="5C1314F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="273C939A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0A0223"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5FE05E6"/>
+    <w:nsid w:val="5E3B34D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="312230FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62407AB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F9AFACC"/>
+    <w:nsid w:val="6423574F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D8A87C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C57644"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E982C514"/>
+    <w:nsid w:val="64927F2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6B6184E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="639E63E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7B00FC0"/>
+    <w:nsid w:val="66D5456C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72D26DFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648216A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F56E1534"/>
+    <w:nsid w:val="68567A23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAF69484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6596019C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B9C791C"/>
+    <w:nsid w:val="687E7D64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7ADCD59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BD313F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D834035C"/>
+    <w:nsid w:val="68E277E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56764280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B65DD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C32AC96A"/>
+    <w:nsid w:val="6A882E16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB9EB2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CE142A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3885ACC"/>
+    <w:nsid w:val="6AEC3A5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23DE4A50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CEA13E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DA127970"/>
+    <w:nsid w:val="6DEC50A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="251ADF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E946E97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="892E3F74"/>
+    <w:nsid w:val="6E0B6DA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6D6A0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77C91B2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC0EE51C"/>
+    <w:nsid w:val="708C6E7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AD49B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AB1C14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F56E1534"/>
+    <w:nsid w:val="73490495"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C68A4360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE56623"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FE1AE6DA"/>
+    <w:nsid w:val="738579F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B287E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B78735C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="131A51E6"/>
+    <w:nsid w:val="74AF2137"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02049B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BD6121A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="954867CA"/>
+    <w:nsid w:val="77F00A00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="344CA1EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CDB28F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="124AE380"/>
+    <w:nsid w:val="7C482DB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71E4B79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC13A7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2500C84"/>
+    <w:nsid w:val="7C8D0E4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7045266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F8143C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05364962"/>
+    <w:nsid w:val="7E7C2249"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AD20C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="64"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="60"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="58"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="63"/>
+    <w:abstractNumId w:val="57"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="65"/>
+    <w:abstractNumId w:val="59"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="67"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="58"/>
+    <w:abstractNumId w:val="63"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
-[...23 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="53">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="43">
-[...20 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="51">
-[...8 lines deleted...]
-  <w:num w:numId="54">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="62"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="60"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="63">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="64">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="65">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="66">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="67">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="68">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4427,51 +4427,50 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C018B"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
@@ -4527,50 +4526,51 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
+    <w:rsid w:val="00D92222"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5633,61 +5633,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C018B"/>
+    <w:rsid w:val="00D92222"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C018B"/>
+    <w:rsid w:val="00D92222"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5973,51 +5973,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40898C12-7687-4D0B-9B6A-5AB38954C290}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E95BBA-78D7-4084-9831-2EF58876FEF9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>715</Words>
   <Characters>4078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>