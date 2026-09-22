--- v1 (2026-07-22)
+++ v2 (2026-09-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2CC9C01E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0F9BC544" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D92222">
+            <w:r w:rsidRPr="004B0A4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗千</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="52DC19EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+          <w:p w14:paraId="706EB16B" w14:textId="65EB8A02" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D92222">
+            <w:r w:rsidRPr="004B0A4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="60DBDA43" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+          <w:p w14:paraId="6199424A" w14:textId="181A536F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D92222">
+            <w:r w:rsidRPr="004B0A4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1053 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6D512084" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+          <w:p w14:paraId="4F910ACA" w14:textId="44FF8198" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D92222">
+            <w:r w:rsidRPr="004B0A4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Qian.luo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0923D67C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="14B5E096" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3EE80553" wp14:editId="501A88DC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="207584AE" wp14:editId="1E725250">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5C596289" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D92222" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="191B8DDF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D92222">
+            <w:r w:rsidRPr="004B0A4A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗千律师专注于商事行政法、商事争议解决和常年法律顾问业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4271CE" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1DFAFE77" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2088 +438,2088 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750B1902" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="1C3FDCDB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师目前是方达商事行政法团队主要合伙人之一，在市场监管、金融监管、环保、土地规划等行政监管领域具备丰富的咨询、执法应对、及复议诉讼等经验。罗律师擅长以合作思维办理复杂行政争议案件，在有力维护客户合法权益的同时，有效维系良好政企关系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DAB13F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="14D5FB33" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师还常年办理公司法、合同法、侵权法等民商事争议案件，尤其擅长运用行政法思维和视角办理复杂民商事争议案件和民行交叉案件，运用组合策略帮助客户取得优势。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F00B0F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="20096220" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师多次荣登世界权威评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500中国大陆榜单推荐律师，并于2023年12月荣获The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奖项。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0D1D01" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="5341AC1B" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B408671" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="7651B2A4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/咨询）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41672981" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="740DF82A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业应对各地市场监管部门有关违法广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/宣传、各类不正当竞争、侵害消费者权益等的调查、处罚等（多数涉及职业举报人或</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>举报，累计上百件）提供全过程法律服务，并成功帮助客户取得不予立案、立案后销案、不予处罚、减轻处罚等有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199232F9" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="2E8BAAB1" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际消费品企业应对多地市场监管部门从广告法、反不正当竞争法和产品质量法等多个角度进行的多头调查提供法律服务，并通过研究相关科学检测以及消费者心理等帮助客户制定重新检测和消费者调查的建议，最终帮助客户取得比较有利的结果，并避免了舆情危机；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD091C8" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="2BB8C6F5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业接受各地市场监管部门有关商业贿赂的行政调查提供法律服务，涉及各类带金销售、讲课费等问题，通过制定符合个案特点的策略帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5E35CE" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1D0DAECB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名家电制造商接受多家市场监管部门对产品质量“以次充好”等方面的调查提供全过程法律服务，并通过组织知名法律及行业专家论证，以及协调专业公关团队，帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7B3050" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="6756A8BF" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名服装品牌应对某地市场监管部门针对其产品标签涉嫌违规的行政处罚调查程序，帮助企业避免了严重的处罚后果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC09CE1" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7087B52D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际医药企业接受某直辖市药品监管部门对违反医疗器械管理条例的行政调查提供法律服务，成功帮助客户应对该等调查引发的销售及潜在舆情危机，并引导企业通过主要负责人拜访监管部门等方式建立起良好的互信沟通机制；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3337F63B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="78A566B8" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业就相关竞争对手的违法广告、虚假宣传、商誉诋毁等向市场监督管理部门提起举报、投诉等程序，其中不乏假借公益广告、科普文章等形式打擦边球的疑难举报案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C867F88" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="30609B8A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年为大量国内外知名企业提供各类广告法、产品质量法、食品安全法、反不正当竞争法、消费者权益保护法等专业咨询、培训、广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/产品标签审核等，尤其擅长基于大量行政调查办案经验提供精准、深入的风险分析，并提出专业、务实、创新的解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F4AB37" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="67311E56" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某跨国银行接受中国证监会和中国金融期货交易所关于违反套期保值制度和额度管理的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26EAF448" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="2E6CAF61" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某金融从业者接受中国证监会关于违反“慢走规则”的调查提供法律服务，并代表其参加听证程序及申请适用当事人承诺制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047EE154" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="5D9C3BCF" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家就某银行不支付数千万元理财款事宜向中国银监会及其下属机构信访提供全程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E87408" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="617C068A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某国际知名酒店管理集团接受国家旅游局、上海市公安、网络安全、网信、市场监管等多部门的行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/处罚提供全过程的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A549D82" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="48E48E6C" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名创新企业接受其合作方严重火灾事故的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FD7E09" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1E03445C" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型厂区业主在突发严重火灾事故后接受消防部门的行政调查提供法律服务，并争取到火灾事故认定及最终处理的理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3CC028" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7E9771D4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名汽车零部件企业接受环保部门的大气污染、水污染的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F9CDF0" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="30A762B0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资精密仪器制造商接受水务管理部门有关污水排放的行政调查及听证提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA6897C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="0AC0A580" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家境内企业协调或应对拆除违章建筑等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F00DDDB" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="3B773EBB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名电脑生产商向住建部门举报违法挂靠、转包工程等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AE0037" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="5C89D551" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（复议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1001EAF6" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="26659D57" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业（作为第三人）应对宗地内业主提起的撤销建设工程规划许可证的行政复议程序提供法律服务，在面临较大撤销风险的情况下，经复议听证会最终取得了令客户满意的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436C6044" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="53090F7F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某全球知名零售商应对北京市朝阳区食药监局的行政处罚提供行政复议程序中的法律服务，并成功撤销原行政处罚决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211D7214" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="02E0C053" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资医院向某直辖市政府提起对该直辖市市场监管局不予办理法定代表人变更登记行为的行政复议，经组织全国知名专家对其中复杂法律问题论证等，最终由复议机关组织调解达成理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4157E5" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="68AF5EC9" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对上海某区市场监管局登记备案行为的行政诉讼提供法律服务，涉及登记机关的审查义务边界问题，在全市登记注册条线具有较大影响力；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2F0619" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="5B78E962" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名制药企业参与涉及职业举报人诉国家及地方药监局不作为的行政诉讼一二审程序提供法律服务，并帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18599154" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="35A66BF2" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对浙江某镇政府和开发区管委会政府信息公开的两起行政诉讼提供法律服务，充分运用法院组织调解等作用帮助客户解决土地被非法限制流转的问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77849A33" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="096585E5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外企业向各类政府部门、事业单位等提起政府信息公开申请，涉及向特殊主体公开、特殊类型信息等疑难复杂问题，经详细研究论证、及与相关部门沟通后帮助客户取得理想结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA6C9A7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="52C32B12" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B04517" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="38B270F4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型商业地产项目公司的港方股东与中方国有背景股东争夺公司控制权提供法律服务，并全程参与由此引发的多起诉讼，包括股东代表诉讼、股东直接诉讼以及要求中方股东提供数亿元借款的诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA4B599" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1D3C01EC" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名奢侈品公司处理其在华合资公司的股东争议提供法律服务，成功通过诉前行为保全方式成功保全合资公司账册，并据此在知情权诉讼中促成双方股东达成一揽子和解，成功化解长达十余年的复杂股东争议，该案例被写入</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年3月最高人民法院工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B557684" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1F27ED03" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业处理其股权转让合同、增资合同、买卖合同、经销合同、租赁合同、借款合同、担保合同相关的诉讼、仲裁等（包括实现担保物权特别程序）争议提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F9FA0E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7AA4F855" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业处理其收购项目公司股权引发的一系列股权转让、股东借款诉讼，涉及违反附随义务及是否为承债式转股等复杂问题，成功帮助客户在证据存在一定劣势的情况下取得了大部分胜诉判决以及有利认定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E9C178" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="57FDC2E0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国企处理其涉及法人人格否认的执行异议之诉案件，涉及执行异议程序中的审理范围问题、证明标准、以及资金集中管理制度对人格混同的影响等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C8585E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="5DD8174D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名软件开发企业就董事违反竞业禁止义务导致的系列诉讼案提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E43BC34" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="546E1554" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某深交所上市公司处理其与被投资企业之间关于现金补偿型对赌条款的仲裁（包含强制执行及不予执行程序）、以及由此引发的司法解散诉讼、股东代表诉讼（包含司法审计）、债权人撤销权诉讼等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="378E4A5B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1843BB2A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业（包括投资方和融资方）提供各类对赌条款方面的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A708BEA" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4D671B25" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名基金托管机构在多家仲裁机构应对一系列基金合同争议仲裁案件提供法律服务，涉及托管人投资监督、信息披露、净值复核等方面的复杂问题；此外，也协助处理多起众多投资者上门索赔等危机处置事件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1FDE87" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="135A1E07" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国企应对标的额数亿元至数十亿元的“融资性贸易”合同纠纷（多涉及合同诈骗等刑事犯罪问题）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C92CF05" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7D54C1C4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型投资机构处理标的额数亿元的合作合同、资产收购合同的解除以及恢复原状等的多个诉讼争议、强制执行程序等提供全流程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4B76CD" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="243BE76D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业就其火灾损失向相关方索赔、以及应对保险公司的代位求偿等，通过详尽的学理论证成功说服法院作出对客户有利的关键性判决，并快速达成一揽子和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771C6C30" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="477CB86F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内知名的互联网企业处理其与某作家之间的名誉侵权诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DC8F2A" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="52437FE3" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名咨询公司应对某集资诈骗案引发的多名投资者索赔诉讼提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664B44E5" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D92222">
+    <w:p w14:paraId="173A1C3E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民事、行政交叉方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C60458" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="75C41109" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某家族房地产集团企业的一名实控人提起</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/应对系列公司控制权争议提供全程法律服务，涉及数十起民事诉讼、登记/备案、行政复议、行政诉讼、刑事案件等，其中包括十余起上海市市场监督管理局及各区局作出的公司变更登记备案等提起行政复议、行政诉讼，取得包括撤销公司变更登记备案行为、责令重新作出登记备案行为等理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D2CA64" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="550CD1B5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内大型私募基金就标的额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的某高科技项目投资争议提供法律服务，全程参与由此引发的多个公司决议效力诉讼、侵权诉讼、解除合作合同诉讼，并成功推动项目公司在缺乏公章等情况下完成法定代表人变更登记以及推进实现高度复杂的全面和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A01D53" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="744189B0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为港澳背景的某大型企业处理其在天津、广州、珠海等十余家房地产及物业等公司的控制权及相关争议提供法律服务，涉及大量复杂的公司登记备案及公司接管问题，取得了理想效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013C2E3E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="01C42ECA" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业（作为保证人）处理涉及骗取担保的民事诉讼，还涉及刑事报案</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/调查、向金融监管部分举报金融机构违法行为等，通过组合拳有力维护了客户权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7105EA" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="2DFB8894" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家知名国内外企业应对职业打假人或消费者提起的各类索赔诉讼提供法律服务，其中多涉及市场监管部门和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或消费者协会等的行政调查程序、甚至于重大舆情风险，通过制定综合性策略帮助客户既妥善解决个案争议，并有效防范了后遗症。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A665C8" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4A6817EB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093DF3D9" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7624665D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外贸易学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B01A580" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="6B22EE9E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C49D0F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="76F75F7E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B5BEB8B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4F46B841" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CEF974C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4347605E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11037C9F" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="586C7996" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131B6E42" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4AA6B4A3" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为三名中国专家之一，深度参与巴黎国际商会广告营销准则修订 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE1418B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="78785665" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">连续三年受邀（2022 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024）为钱伯斯杂志撰写中国医药广告法律及实践部分 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1920F39D" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="48F8A5D9" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受 The Legal 500邀请撰写2024年度中国广告法专业问答 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A77398A" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="0225624F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（一）： 保证人能否因为债务人破产而获得优待的清偿条件？，争议解决评述微信公众号，2017年6月30日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EB0926" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="44359FBD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（二）： 保证人应否承担主债务人破产申请受理日后产生的债权利息？，争议解决评述微信公众号，2017年8月24日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33947A3C" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="0C607137" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">对赌协议的效力与可履行性，争议解决评述微信公众号，2019年8月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440206A0" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4A988074" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">细说广告法：执法实践中的疑难问题，方达微信公众号，2020年3月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79729DE7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="249EF2E8" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>名誉侵权、言论自由与注意义务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民法典》第一零二五、第一零二六条评析，方达微信公众号，2020年6月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31717490" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="0E1E0D5F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（上），方达微信公众号，2022年7月18日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ED87E7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="3FB495F7" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（下），方达微信公众号，2022年8月23日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014DDF2E" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1F968FD7" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：解析疑难场景中的广告主认定及责任承担问题，方达微信公众号，2022年12月13日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C80471" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="757FBD80" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：绝对化用语与虚假广告，方达微信公众号，2023年2月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D3201B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7EABDA17" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：深度解读《广告绝对化用语执法指南》，方达微信公众号，2023年3月21日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6893E268" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="01F19EF6" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：广告代言认定的要件分析及名人代言问题，方达微信公众号，2023年5月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2560D7D7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="1C34B687" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：探讨广告代言制度的若干疑难前沿问题，方达微信公众号，2023年9月14日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6917B52B" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4FBE8802" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">化解行政争议主渠道：行政复议法修订要点评析，方达微信公众号，2023年9月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCC6411" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="6FA389DD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（上篇），方达微信公众号，2024年7月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="599256D7" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4D42EB03" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（下篇），方达微信公众号，2024年8月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0DE557" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="718611ED" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">老树新枝：《网络反不正当竞争暂行规定》虚假宣传条款评析，方达微信公众号，2024年9月19日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB33421" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="24F69275" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A5D2B6" w14:textId="77777777" w:rsidR="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="7A5E38CD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">多年荣登世界权威法律评级机构 The Legal 500中国大陆推荐律师榜单 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="05221E9F" w:rsidR="00A46A04" w:rsidRPr="00D92222" w:rsidRDefault="00D92222" w:rsidP="00D92222">
+    <w:p w14:paraId="4F0A196B" w14:textId="6099A664" w:rsidR="00A46A04" w:rsidRPr="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获 The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D92222">
+      <w:r w:rsidRPr="004B0A4A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">奖项（2023年12月） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D92222" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B0A4A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2725,1680 +2725,1680 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09413309"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8512A2DE"/>
+    <w:nsid w:val="01926949"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14C2C2EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A5F1D43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FDCC1C8"/>
+    <w:nsid w:val="01D9121B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2778A2BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7F4BFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11FAFB58"/>
+    <w:nsid w:val="02686EF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E168E3C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC71A05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13786306"/>
+    <w:nsid w:val="027B4A43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C174F80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE5055C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33AEE738"/>
+    <w:nsid w:val="02800F98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="548E3B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F0C61C6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EE295D2"/>
+    <w:nsid w:val="0591365E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A44B50A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14332C9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB36552C"/>
+    <w:nsid w:val="062F6F0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3902720A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="160337C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90E298E6"/>
+    <w:nsid w:val="0A563A97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C1E69F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="164514C0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD049A1C"/>
+    <w:nsid w:val="0BAF59BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="302C6FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17D62C85"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F720390E"/>
+    <w:nsid w:val="0F920E44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F31E8E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19CA08B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="46385768"/>
+    <w:nsid w:val="142C7F20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67A6AF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FE5FC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="977034D0"/>
+    <w:nsid w:val="1603196B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="60E497E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6E335E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F10271D2"/>
+    <w:nsid w:val="1A1A1B1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35A8C3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D434F0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5BBA561A"/>
+    <w:nsid w:val="1CFD520C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F74CA32E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DBA3111"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6390FC08"/>
+    <w:nsid w:val="224D0998"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9650FC96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EFA0E37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D568AD5A"/>
+    <w:nsid w:val="2A63653F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F9C20BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F63515B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11FAFB58"/>
+    <w:nsid w:val="2B7B4DBC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E898B2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="231176C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7466E47E"/>
+    <w:nsid w:val="2FF92E68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC9AFBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24120E37"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="485E8F2E"/>
+    <w:nsid w:val="32A9420D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55D0A306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25753AC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4814AC82"/>
+    <w:nsid w:val="33E80704"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="30441A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274110CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E72A5AA"/>
+    <w:nsid w:val="348B7A6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE82FD0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6465C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="45F8A5E8"/>
+    <w:nsid w:val="351118C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8982AFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBE0DDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0074D6E8"/>
+    <w:nsid w:val="358D228A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51B03038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E453B57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27ECD670"/>
+    <w:nsid w:val="35FF41A9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B20A656"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED85941"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D974D744"/>
+    <w:nsid w:val="3BD944EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EA23274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308E7C28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="683AEA68"/>
+    <w:nsid w:val="3E021E33"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAF49DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C673DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86B2E4CE"/>
+    <w:nsid w:val="3E853640"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A5ED826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F71742"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD9A7F3C"/>
+    <w:nsid w:val="3F9A26A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CEAA95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FA1FED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D7626CC"/>
+    <w:nsid w:val="421A2418"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A8AA10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F264DE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD6C6EFC"/>
+    <w:nsid w:val="430C5CD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A660B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406C3ADA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1EE491C0"/>
+    <w:nsid w:val="45F74B3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3F4C750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F6507A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD400694"/>
+    <w:nsid w:val="475D7647"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29ACF8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42950BC8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9956E948"/>
+    <w:nsid w:val="4D3C3766"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="462C5E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D57974"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E320FF4E"/>
+    <w:nsid w:val="50CE2E94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEAA88D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44510F74"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38DEF028"/>
+    <w:nsid w:val="51B8337D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD52F9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45063AED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EF1ED22C"/>
+    <w:nsid w:val="547E28DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03226F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46BA1803"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88C8EEC2"/>
+    <w:nsid w:val="55FD253F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="401AA186"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="499102F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A386D0E0"/>
+    <w:nsid w:val="57617DC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4DC6600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A6A7AB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F2CF0F2"/>
+    <w:nsid w:val="57F22C1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82A45BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E2109EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C2A6AC"/>
+    <w:nsid w:val="59322960"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF00F044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8A2A08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9F23202"/>
+    <w:nsid w:val="5B03409A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB105FCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FC925F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="773E1C72"/>
+    <w:nsid w:val="5BDB3862"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A268F578"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52960FFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2423060"/>
+    <w:nsid w:val="5CEB6DFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF9C9790"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55240332"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F52ACE8"/>
+    <w:nsid w:val="5EA94785"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB0E7BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598174A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26E43F7C"/>
+    <w:nsid w:val="603942E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00481B48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59B37A71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB626230"/>
+    <w:nsid w:val="611946E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95A09D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6069F6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8AC4172A"/>
+    <w:nsid w:val="61C63A8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="380EFAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7C0120"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0494ED1A"/>
+    <w:nsid w:val="629529AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC089928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C1314F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="273C939A"/>
+    <w:nsid w:val="633F4419"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5554EB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E3B34D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="312230FC"/>
+    <w:nsid w:val="63C24653"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32EAC9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6423574F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D8A87C6"/>
+    <w:nsid w:val="65A23E82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11AAE3D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64927F2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6B6184E"/>
+    <w:nsid w:val="667971F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70866504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D5456C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72D26DFC"/>
+    <w:nsid w:val="67BD7C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5361452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68567A23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAF69484"/>
+    <w:nsid w:val="69A05B13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EAB4C3B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687E7D64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7ADCD59E"/>
+    <w:nsid w:val="6D0E6E98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3A02B298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68E277E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56764280"/>
+    <w:nsid w:val="709E2362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="96D038A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A882E16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB9EB2A2"/>
+    <w:nsid w:val="732533AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03226F8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AEC3A5C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23DE4A50"/>
+    <w:nsid w:val="74094388"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1696C566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEC50A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="251ADF58"/>
+    <w:nsid w:val="74564B76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4828B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E0B6DA4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6D6A0B8"/>
+    <w:nsid w:val="75A623B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF36285C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708C6E7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1AD49B64"/>
+    <w:nsid w:val="75BE595E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F829C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73490495"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C68A4360"/>
+    <w:nsid w:val="77390C98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D9DEAA8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738579F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B287E4A"/>
+    <w:nsid w:val="783F6B5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E98C3604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74AF2137"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02049B2C"/>
+    <w:nsid w:val="7851084C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="455AF646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77F00A00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="344CA1EA"/>
+    <w:nsid w:val="7CBA4CDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7922A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C482DB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71E4B79C"/>
+    <w:nsid w:val="7E51388D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2ADA4D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8D0E4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7045266"/>
+    <w:nsid w:val="7E776A00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77D6A7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E7C2249"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AD20C7A"/>
+    <w:nsid w:val="7F7C01B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55285D04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="68">
     <w:abstractNumId w:val="35"/>
-  </w:num>
-[...193 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4441,50 +4441,51 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004B0A4A"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -4526,51 +4527,50 @@
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
-    <w:rsid w:val="00D92222"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -5633,61 +5633,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D92222"/>
+    <w:rsid w:val="004B0A4A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D92222"/>
+    <w:rsid w:val="004B0A4A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5973,51 +5973,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{32E95BBA-78D7-4084-9831-2EF58876FEF9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E38D11B-2DB0-45F5-BEA3-E297FFE68C26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>715</Words>
   <Characters>4078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>