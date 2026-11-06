--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0F9BC544" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="16E6D60C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004B0A4A">
+            <w:r w:rsidRPr="00EA1BAF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗千</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="65EB8A02" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+          <w:p w14:paraId="706EB16B" w14:textId="30AE597C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004B0A4A">
+            <w:r w:rsidRPr="00EA1BAF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="181A536F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+          <w:p w14:paraId="6199424A" w14:textId="2BABBCB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004B0A4A">
+            <w:r w:rsidRPr="00EA1BAF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1053 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="44FF8198" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+          <w:p w14:paraId="4F910ACA" w14:textId="7672B98D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004B0A4A">
+            <w:r w:rsidRPr="00EA1BAF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Qian.luo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="14B5E096" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1CF1AC79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="207584AE" wp14:editId="1E725250">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E725507" wp14:editId="0968DEAD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="191B8DDF" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B0A4A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A453B9A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EA1BAF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004B0A4A">
+            <w:r w:rsidRPr="00EA1BAF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗千律师专注于商事行政法、商事争议解决和常年法律顾问业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFAFE77" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="23B3801F" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2088 +438,2088 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3FDCDB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="2B321CF8" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师目前是方达商事行政法团队主要合伙人之一，在市场监管、金融监管、环保、土地规划等行政监管领域具备丰富的咨询、执法应对、及复议诉讼等经验。罗律师擅长以合作思维办理复杂行政争议案件，在有力维护客户合法权益的同时，有效维系良好政企关系。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D5FB33" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="16A172E8" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师还常年办理公司法、合同法、侵权法等民商事争议案件，尤其擅长运用行政法思维和视角办理复杂民商事争议案件和民行交叉案件，运用组合策略帮助客户取得优势。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20096220" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="365F705F" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗律师多次荣登世界权威评级机构</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The Legal 500中国大陆榜单推荐律师，并于2023年12月荣获The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>奖项。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5341AC1B" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3B294982" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7651B2A4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="6A520441" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/咨询）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="740DF82A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7DD3CBA9" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业应对各地市场监管部门有关违法广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/宣传、各类不正当竞争、侵害消费者权益等的调查、处罚等（多数涉及职业举报人或</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>内部人</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>举报，累计上百件）提供全过程法律服务，并成功帮助客户取得不予立案、立案后销案、不予处罚、减轻处罚等有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E8BAAB1" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="136CBEA8" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际消费品企业应对多地市场监管部门从广告法、反不正当竞争法和产品质量法等多个角度进行的多头调查提供法律服务，并通过研究相关科学检测以及消费者心理等帮助客户制定重新检测和消费者调查的建议，最终帮助客户取得比较有利的结果，并避免了舆情危机；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB8C6F5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5ECDDC0F" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业接受各地市场监管部门有关商业贿赂的行政调查提供法律服务，涉及各类带金销售、讲课费等问题，通过制定符合个案特点的策略帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0DAECB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5D5F4ECB" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名家电制造商接受多家市场监管部门对产品质量“以次充好”等方面的调查提供全过程法律服务，并通过组织知名法律及行业专家论证，以及协调专业公关团队，帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6756A8BF" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="297BB6A0" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名服装品牌应对某地市场监管部门针对其产品标签涉嫌违规的行政处罚调查程序，帮助企业避免了严重的处罚后果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7087B52D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="4A2530DF" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国际医药企业接受某直辖市药品监管部门对违反医疗器械管理条例的行政调查提供法律服务，成功帮助客户应对该等调查引发的销售及潜在舆情危机，并引导企业通过主要负责人拜访监管部门等方式建立起良好的互信沟通机制；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A566B8" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2CC8B38B" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家国内外知名企业就相关竞争对手的违法广告、虚假宣传、商誉诋毁等向市场监督管理部门提起举报、投诉等程序，其中不乏假借公益广告、科普文章等形式打擦边球的疑难举报案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30609B8A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2F61F288" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年为大量国内外知名企业提供各类广告法、产品质量法、食品安全法、反不正当竞争法、消费者权益保护法等专业咨询、培训、广告</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/产品标签审核等，尤其擅长基于大量行政调查办案经验提供精准、深入的风险分析，并提出专业、务实、创新的解决方案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67311E56" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="4F780875" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某跨国银行接受中国证监会和中国金融期货交易所关于违反套期保值制度和额度管理的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E6CAF61" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="629D3A41" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某金融从业者接受中国证监会关于违反“慢走规则”的调查提供法律服务，并代表其参加听证程序及申请适用当事人承诺制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9C3BCF" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="06B41FF4" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家就某银行不支付数千万元理财款事宜向中国银监会及其下属机构信访提供全程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="617C068A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5EECED65" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某国际知名酒店管理集团接受国家旅游局、上海市公安、网络安全、网信、市场监管等多部门的行政调查</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/处罚提供全过程的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E48E6C" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="1C49BA28" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名创新企业接受其合作方严重火灾事故的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E03445C" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="11171AA2" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型厂区业主在突发严重火灾事故后接受消防部门的行政调查提供法律服务，并争取到火灾事故认定及最终处理的理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9771D4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="4ACA9D38" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名汽车零部件企业接受环保部门的大气污染、水污染的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A762B0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="629458EF" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资精密仪器制造商接受水务管理部门有关污水排放的行政调查及听证提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC0A580" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2649E47B" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家境内企业协调或应对拆除违章建筑等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B773EBB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5F659AD3" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名电脑生产商向住建部门举报违法挂靠、转包工程等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C89D551" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="5274CF34" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事行政法（复议</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼）方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26659D57" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="486D7BB1" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型房地产开发企业（作为第三人）应对宗地内业主提起的撤销建设工程规划许可证的行政复议程序提供法律服务，在面临较大撤销风险的情况下，经复议听证会最终取得了令客户满意的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53090F7F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="36D53264" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某全球知名零售商应对北京市朝阳区食药监局的行政处罚提供行政复议程序中的法律服务，并成功撤销原行政处罚决定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E0C053" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="0AA115FD" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名外资医院向某直辖市政府提起对该直辖市市场监管局不予办理法定代表人变更登记行为的行政复议，经组织全国知名专家对其中复杂法律问题论证等，最终由复议机关组织调解达成理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AF5EC9" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3E3AEBDB" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对上海某区市场监管局登记备案行为的行政诉讼提供法律服务，涉及登记机关的审查义务边界问题，在全市登记注册条线具有较大影响力；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B78E962" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2C7CB387" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名制药企业参与涉及职业举报人诉国家及地方药监局不作为的行政诉讼一二审程序提供法律服务，并帮助客户取得理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A66BF2" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7B26FF7D" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业家提起对浙江某镇政府和开发区管委会政府信息公开的两起行政诉讼提供法律服务，充分运用法院组织调解等作用帮助客户解决土地被非法限制流转的问题；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="096585E5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3670675E" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外企业向各类政府部门、事业单位等提起政府信息公开申请，涉及向特殊主体公开、特殊类型信息等疑难复杂问题，经详细研究论证、及与相关部门沟通后帮助客户取得理想结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C32B12" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="7AE1A5F3" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事争议解决方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B270F4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="397E0A08" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型商业地产项目公司的港方股东与中方国有背景股东争夺公司控制权提供法律服务，并全程参与由此引发的多起诉讼，包括股东代表诉讼、股东直接诉讼以及要求中方股东提供数亿元借款的诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3C01EC" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="42D95558" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名奢侈品公司处理其在华合资公司的股东争议提供法律服务，成功通过诉前行为保全方式成功保全合资公司账册，并据此在知情权诉讼中促成双方股东达成一揽子和解，成功化解长达十余年的复杂股东争议，该案例被写入</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年3月最高人民法院工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F27ED03" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="1245B16A" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业处理其股权转让合同、增资合同、买卖合同、经销合同、租赁合同、借款合同、担保合同相关的诉讼、仲裁等（包括实现担保物权特别程序）争议提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA4F855" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="464EB05D" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业处理其收购项目公司股权引发的一系列股权转让、股东借款诉讼，涉及违反附随义务及是否为承债式转股等复杂问题，成功帮助客户在证据存在一定劣势的情况下取得了大部分胜诉判决以及有利认定；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FDC2E0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="03B9C7BE" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名国企处理其涉及法人人格否认的执行异议之诉案件，涉及执行异议程序中的审理范围问题、证明标准、以及资金集中管理制度对人格混同的影响等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD8174D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3DB8DDF8" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名软件开发企业就董事违反竞业禁止义务导致的系列诉讼案提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546E1554" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="22BEFC9D" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某深交所上市公司处理其与被投资企业之间关于现金补偿型对赌条款的仲裁（包含强制执行及不予执行程序）、以及由此引发的司法解散诉讼、股东代表诉讼（包含司法审计）、债权人撤销权诉讼等提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1843BB2A" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3420F87E" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为众多国内外知名企业（包括投资方和融资方）提供各类对赌条款方面的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/诉讼法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D671B25" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="777EFB14" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名基金托管机构在多家仲裁机构应对一系列基金合同争议仲裁案件提供法律服务，涉及托管人投资监督、信息披露、净值复核等方面的复杂问题；此外，也协助处理多起众多投资者上门索赔等危机处置事件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135A1E07" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7036120A" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家大型国企应对标的额数亿元至数十亿元的“融资性贸易”合同纠纷（多涉及合同诈骗等刑事犯罪问题）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D54C1C4" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="20C186D7" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型投资机构处理标的额数亿元的合作合同、资产收购合同的解除以及恢复原状等的多个诉讼争议、强制执行程序等提供全流程法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="243BE76D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="1D239E14" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业就其火灾损失向相关方索赔、以及应对保险公司的代位求偿等，通过详尽的学理论证成功说服法院作出对客户有利的关键性判决，并快速达成一揽子和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477CB86F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="0A348365" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内知名的互联网企业处理其与某作家之间的名誉侵权诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52437FE3" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3E4CB7B0" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国际知名咨询公司应对某集资诈骗案引发的多名投资者索赔诉讼提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A1C3E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B0A4A">
+    <w:p w14:paraId="547E2F21" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>民事、行政交叉方向：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C41109" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3DAF9622" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某家族房地产集团企业的一名实控人提起</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/应对系列公司控制权争议提供全程法律服务，涉及数十起民事诉讼、登记/备案、行政复议、行政诉讼、刑事案件等，其中包括十余起上海市市场监督管理局及各区局作出的公司变更登记备案等提起行政复议、行政诉讼，取得包括撤销公司变更登记备案行为、责令重新作出登记备案行为等理想结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550CD1B5" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="357991A8" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国内大型私募基金就标的额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100亿元的某高科技项目投资争议提供法律服务，全程参与由此引发的多个公司决议效力诉讼、侵权诉讼、解除合作合同诉讼，并成功推动项目公司在缺乏公章等情况下完成法定代表人变更登记以及推进实现高度复杂的全面和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="744189B0" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3C44A21A" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为港澳背景的某大型企业处理其在天津、广州、珠海等十余家房地产及物业等公司的控制权及相关争议提供法律服务，涉及大量复杂的公司登记备案及公司接管问题，取得了理想效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C42ECA" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="74D02314" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某民营企业（作为保证人）处理涉及骗取担保的民事诉讼，还涉及刑事报案</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/调查、向金融监管部分举报金融机构违法行为等，通过组合拳有力维护了客户权益；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFB8894" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="349115C3" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家知名国内外企业应对职业打假人或消费者提起的各类索赔诉讼提供法律服务，其中多涉及市场监管部门和</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或消费者协会等的行政调查程序、甚至于重大舆情风险，通过制定综合性策略帮助客户既妥善解决个案争议，并有效防范了后遗症。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6817EB" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7E8B6B6A" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7624665D" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="21D4EF01" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外贸易学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B22EE9E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="0D316D65" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，民商法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F75F7E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="66EBBE75" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F46B841" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="14514F21" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4347605E" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="4F6F977E" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586C7996" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="6D816EEF" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA6B4A3" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7F109C53" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">作为三名中国专家之一，深度参与巴黎国际商会广告营销准则修订 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78785665" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="109D087D" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">连续三年受邀（2022 </w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2024）为钱伯斯杂志撰写中国医药广告法律及实践部分 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F8A5D9" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5534A6E7" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受 The Legal 500邀请撰写2024年度中国广告法专业问答 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0225624F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="78CB1E9E" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（一）： 保证人能否因为债务人破产而获得优待的清偿条件？，争议解决评述微信公众号，2017年6月30日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44359FBD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="71E6076B" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>当</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>保证</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>遭遇</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">系列评述（二）： 保证人应否承担主债务人破产申请受理日后产生的债权利息？，争议解决评述微信公众号，2017年8月24日，后被中国破产法论证转载 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C607137" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2FB66679" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">对赌协议的效力与可履行性，争议解决评述微信公众号，2019年8月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A988074" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="506264AB" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">细说广告法：执法实践中的疑难问题，方达微信公众号，2020年3月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="249EF2E8" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="2DD492C9" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>名誉侵权、言论自由与注意义务</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《民法典》第一零二五、第一零二六条评析，方达微信公众号，2020年6月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E1E0D5F" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="1BCA89C9" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（上），方达微信公众号，2022年7月18日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB495F7" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="5F15E6E9" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：谈新媒体时代的广告法适用（下），方达微信公众号，2022年8月23日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F968FD7" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="28C83511" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：解析疑难场景中的广告主认定及责任承担问题，方达微信公众号，2022年12月13日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="757FBD80" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3B9DE5F5" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：绝对化用语与虚假广告，方达微信公众号，2023年2月22日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EABDA17" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="46A67696" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：深度解读《广告绝对化用语执法指南》，方达微信公众号，2023年3月21日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01F19EF6" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3C9FE564" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：广告代言认定的要件分析及名人代言问题，方达微信公众号，2023年5月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C34B687" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="1177C852" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">再读广告法系列：探讨广告代言制度的若干疑难前沿问题，方达微信公众号，2023年9月14日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBE8802" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="763D487A" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">化解行政争议主渠道：行政复议法修订要点评析，方达微信公众号，2023年9月20日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA389DD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="14FD38DB" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（上篇），方达微信公众号，2024年7月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D42EB03" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="3BB4CBAF" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">聚焦商事行政法：从消保法实施条例看经营者义务的强化（下篇），方达微信公众号，2024年8月12日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718611ED" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="7ADEF43F" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">老树新枝：《网络反不正当竞争暂行规定》虚假宣传条款评析，方达微信公众号，2024年9月19日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F69275" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="289E6387" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5E38CD" w14:textId="77777777" w:rsidR="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="31525558" w14:textId="77777777" w:rsidR="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">多年荣登世界权威法律评级机构 The Legal 500中国大陆推荐律师榜单 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6099A664" w:rsidR="00A46A04" w:rsidRPr="004B0A4A" w:rsidRDefault="004B0A4A" w:rsidP="004B0A4A">
+    <w:p w14:paraId="4F0A196B" w14:textId="3D0F67E0" w:rsidR="00A46A04" w:rsidRPr="00EA1BAF" w:rsidRDefault="00EA1BAF" w:rsidP="00EA1BAF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获 The Legal 500中国法律大奖年度诉讼业务</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rising Star</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B0A4A">
+      <w:r w:rsidRPr="00EA1BAF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">奖项（2023年12月） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B0A4A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EA1BAF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2725,1680 +2725,1680 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01926949"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="14C2C2EA"/>
+    <w:nsid w:val="016365FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E36A1D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D9121B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2778A2BE"/>
+    <w:nsid w:val="030F7F32"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C9E0A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02686EF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E168E3C0"/>
+    <w:nsid w:val="046674D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC8EA1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="027B4A43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C174F80E"/>
+    <w:nsid w:val="05136B6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="840E6EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02800F98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="548E3B44"/>
+    <w:nsid w:val="05D14BB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55C6F706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0591365E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A44B50A"/>
+    <w:nsid w:val="066D2A50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E002495E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062F6F0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3902720A"/>
+    <w:nsid w:val="072B39F8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAB626AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A563A97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C1E69F2"/>
+    <w:nsid w:val="0C5B3A18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFE81B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAF59BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="302C6FD2"/>
+    <w:nsid w:val="0D7A3FD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7794E1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F920E44"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F31E8E6C"/>
+    <w:nsid w:val="0EA209B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C66A550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142C7F20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67A6AF10"/>
+    <w:nsid w:val="0EF32A63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="755CE858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1603196B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60E497E2"/>
+    <w:nsid w:val="0FF3144A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C97655D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1A1B1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35A8C3F4"/>
+    <w:nsid w:val="11313E6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D324E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CFD520C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F74CA32E"/>
+    <w:nsid w:val="1483155B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C8810D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224D0998"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9650FC96"/>
+    <w:nsid w:val="14D90B99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E645D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A63653F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F9C20BE"/>
+    <w:nsid w:val="157F68B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BCA22C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B7B4DBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E898B2B4"/>
+    <w:nsid w:val="16B72DF6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51BADA3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF92E68"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC9AFBD4"/>
+    <w:nsid w:val="17AF43B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDF40A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A9420D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55D0A306"/>
+    <w:nsid w:val="187D2438"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7D697DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E80704"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="30441A1C"/>
+    <w:nsid w:val="19EA62E9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D341686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348B7A6F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE82FD0A"/>
+    <w:nsid w:val="1A0312B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="012C58EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="351118C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8982AFDE"/>
+    <w:nsid w:val="1B5A71BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F08E52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358D228A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51B03038"/>
+    <w:nsid w:val="20A20E9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26200998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FF41A9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3B20A656"/>
+    <w:nsid w:val="214E7779"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="78A4919C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD944EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EA23274"/>
+    <w:nsid w:val="21B263AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9AC6A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E021E33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAF49DD0"/>
+    <w:nsid w:val="238D1A36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7974EFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E853640"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A5ED826"/>
+    <w:nsid w:val="27337EAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4838DB9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F9A26A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CEAA95E"/>
+    <w:nsid w:val="28090BFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B1A5EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421A2418"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A8AA10A"/>
+    <w:nsid w:val="28AB5E20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26200998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="430C5CD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A660B7C"/>
+    <w:nsid w:val="294C13F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9363096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F74B3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3F4C750"/>
+    <w:nsid w:val="2A5F45F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36468DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475D7647"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29ACF8EA"/>
+    <w:nsid w:val="31D62713"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8507F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3C3766"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="462C5E70"/>
+    <w:nsid w:val="36FC0FBE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A05ED392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50CE2E94"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EEAA88D0"/>
+    <w:nsid w:val="3775365C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D20090C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B8337D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD52F9A0"/>
+    <w:nsid w:val="395C3C15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1618D430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="547E28DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03226F8C"/>
+    <w:nsid w:val="3C677B03"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF8815C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55FD253F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="401AA186"/>
+    <w:nsid w:val="3C6C35BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E140082C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57617DC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F4DC6600"/>
+    <w:nsid w:val="3EFE68BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8EAC33C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57F22C1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82A45BB0"/>
+    <w:nsid w:val="40E6053C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E804090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59322960"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF00F044"/>
+    <w:nsid w:val="41D37D15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA306428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B03409A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB105FCC"/>
+    <w:nsid w:val="440D7B55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="439E81A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BDB3862"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A268F578"/>
+    <w:nsid w:val="444D7954"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B8C519A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CEB6DFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF9C9790"/>
+    <w:nsid w:val="47A708C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AEAB0AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EA94785"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB0E7BE2"/>
+    <w:nsid w:val="49E4647E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E00498E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="603942E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="00481B48"/>
+    <w:nsid w:val="51016578"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AD8945C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611946E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95A09D80"/>
+    <w:nsid w:val="515607F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A80EA4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61C63A8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="380EFAC2"/>
+    <w:nsid w:val="55736558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A60E109E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="629529AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC089928"/>
+    <w:nsid w:val="56FB1F63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E200B834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633F4419"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5554EB4A"/>
+    <w:nsid w:val="599450CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E067DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C24653"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32EAC9DC"/>
+    <w:nsid w:val="5D543828"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E45E6E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A23E82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11AAE3D2"/>
+    <w:nsid w:val="5F23086B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B18006EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="667971F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70866504"/>
+    <w:nsid w:val="5F6B5C36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20FE30CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BD7C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5361452"/>
+    <w:nsid w:val="60167ABE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3A65D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A05B13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EAB4C3B8"/>
+    <w:nsid w:val="61F841E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39060DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D0E6E98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A02B298"/>
+    <w:nsid w:val="62895C65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AA2D308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709E2362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96D038A0"/>
+    <w:nsid w:val="66187F44"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C83C2FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="732533AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03226F8C"/>
+    <w:nsid w:val="69DB4F95"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32F8A512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74094388"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1696C566"/>
+    <w:nsid w:val="6C6525EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="718438A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74564B76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4828B06"/>
+    <w:nsid w:val="727671D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FD264D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A623B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF36285C"/>
+    <w:nsid w:val="737E7040"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A516C78C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BE595E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F829C9E"/>
+    <w:nsid w:val="74605928"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2460E9C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77390C98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9DEAA8E"/>
+    <w:nsid w:val="75905FEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BBCDF1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="783F6B5E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E98C3604"/>
+    <w:nsid w:val="76865617"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3086F1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7851084C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="455AF646"/>
+    <w:nsid w:val="791C08F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F572D82A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CBA4CDE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7922A9C"/>
+    <w:nsid w:val="7B443564"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6CC3C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E51388D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2ADA4D00"/>
+    <w:nsid w:val="7DAF7B78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76C872B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E776A00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77D6A7F0"/>
+    <w:nsid w:val="7FAF3265"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D82C921E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F7C01B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55285D04"/>
+    <w:nsid w:val="7FF66309"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFC61446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="64">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="4">
-[...47 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="66">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="67">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
-[...32 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...100 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="68"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4441,51 +4441,50 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004B0A4A"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -4538,50 +4537,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EA1BAF"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -5633,61 +5633,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B0A4A"/>
+    <w:rsid w:val="00EA1BAF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004B0A4A"/>
+    <w:rsid w:val="00EA1BAF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5973,51 +5973,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E38D11B-2DB0-45F5-BEA3-E297FFE68C26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C700AAAA-AED3-4791-A236-9079F19BF4C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>715</Words>
   <Characters>4078</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4784</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>