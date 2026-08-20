--- v0 (2026-06-19)
+++ v1 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2E1C52E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6BDF616A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00791ED5">
+            <w:r w:rsidRPr="004F3C45">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵枭</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0FA4343E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+          <w:p w14:paraId="706EB16B" w14:textId="73A9008A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00791ED5">
+            <w:r w:rsidRPr="004F3C45">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2974F256" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+          <w:p w14:paraId="6199424A" w14:textId="358690AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00791ED5">
+            <w:r w:rsidRPr="004F3C45">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3930 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06818F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+          <w:p w14:paraId="4F910ACA" w14:textId="06689E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00791ED5">
+            <w:r w:rsidRPr="004F3C45">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="64A63723" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4BAC6710" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="579E289C" wp14:editId="14B33C85">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FFABAEA" wp14:editId="174F4413">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="336A2B0A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00791ED5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7689FF90" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00791ED5">
+            <w:r w:rsidRPr="004F3C45">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵枭律师的主要执业领域包括公司并购、私募融资和境外资本市场，一般公司业务和外商直接投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="254B1DEC" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4E7AC994" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,935 +438,935 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7ED307" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="48A3A056" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477607FB" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="7924B66A" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4396022D" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="64380C32" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商中信里昂为南旋控股首次公开发行股票并在香港联合交易所主板上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA2491C" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="3359A6A3" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欢聚时代（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YY Inc.），为其美国纳斯达克上市后股票增发提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099C2B24" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="0E81D1FA" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TL NATURAL GAS（一家华中地区领先的压缩燃气供应商）参与其首次公开发行股票并在香港联合交易所上市，资金募集规模为港币6千万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B29201A" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="1418BAED" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aztech Global（一家总部位于新加坡的物联网设备及数据通信产品供应商）参与其首次公开发行股票并在新加坡证券交易所上市，资金募集规模约为3亿美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146EEDFD" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="3497926D" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团股份有限公司（证券代码：000100）的全资子公司TCL Technology Investments Limited，就其在新加坡交易所发行3亿美元的无抵押债券提供法律服务。主承销商包括中银香港、中行香港分行、钟港资本、东亚银行、法国巴黎银行、法国农业信贷银行、星展银行、工银亚洲、法国外贸银行、法国兴业银行、渣打银行等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A42941B" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="21BFE707" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳公众信息技术有限公司，就</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司杭州华星创业通信技术股份有限公司（股票代码：300025）拟发行股份购买深圳公众信息技术有限公司之全部资产及交易架构设计提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A330829" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="3F1564CC" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国音乐集团，就其与腾讯集团的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QQ音乐业务通过资产置换股权方式进行合并提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619B4C07" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="511E85A5" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，就其以人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元投资入股深圳有为技术（国内领先的环保涂料新材料与涂装一体化解决方案供应商）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4734E882" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="68944A97" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中白产业投资基金，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,100万美元领投入股深圳追一科技有限公司（一家将深度学习和自然语言处理应用于企业服务市场的AI公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18390F6C" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="5F663C35" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASM Pacific Technology Ltd.（0522.HK），就其投资入股深圳市深科特信息技术有限公司（国内领先的MES领域工业互联网企业）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4909601C" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="10FC97C1" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顺为资本，就其以等值于人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元的美元投资入股深圳市智岩科技有限公司（国内领先的能家居产品供应商）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15659609" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="75337488" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳越海全球供应链有限公司，一家全球领先的物流供应链协同企业、就其整体估值超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的A轮人民币12亿元融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C62D552" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="63CF61F1" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，就其投资入股魅族科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5058824B" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="47D2257F" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FountainVest），就其投资入股房多多提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFF76D0" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="618E7FA6" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(PAG)，就其投资入股大数金融提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCEF43A" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="46ACDA04" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ORIX Asia Capital投资于北京闪银奇异科技有限公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A3D768" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="2EE47E46" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技完成其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资，取得包括平安创新投、厚生资本、辰德资本、鼎晖、光控在内多家投资机构的合计约人民币2.55亿元投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D24D6A" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="0E309B5C" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技完成其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮融资，取得包括红杉资本、平安健康、前海母基金、中金资本在内多家投资机构的合计约人民币4.31亿元投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA3E3A5" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="3896C258" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医学影像解决方案供应商蓝韵影像，就其投资方为国药控股的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮人民币2,500万元融资提供法律服务。该项交易于2020年7月公开宣布完成交割；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7B53C8" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="364DF459" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表酷派与奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360组建合资公司从事</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大神</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>品牌手机的研发及销售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6C56EE" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="0A139240" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地对其与其他财务投资人或战略投资人合资开发的、分别位于广东省、广西省、北京和辽宁省的合计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15个地产项目进行调查及风险分析；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D648F79" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="158C5C15" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国泰君安，就其向龙光地产、正荣地产、时代中国等开发商在境内的不动产项目之投资及信贷支持提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1BA238" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="229723E4" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司嘉利集团就其与境外合作方及该方的境内项目公司合作开发位于东莞的房地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7501311C" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="00BE2ECF" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司信佳国际集团有限公司将其位于惠州的工业用地使用权作价出资，与房地产开发企业合资设立项目公司从事房地产开发，并通过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"三旧"改造方式将该地块流转及变更为商住用地提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4847AEDD" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="05443350" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦，就其以位于广东珠海的自有不动产与地方政府提供的不动产进行产权置换提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40826D5E" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="01C66C08" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734045D8" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="1CA816A3" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/Juris Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B79B6B3" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="75EF8E32" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D303FB8" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="0D28B914" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2454E8" w14:textId="77777777" w:rsidR="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="1BBBB0FF" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1CB543F2" w:rsidR="00A46A04" w:rsidRPr="00791ED5" w:rsidRDefault="00791ED5" w:rsidP="00791ED5">
+    <w:p w14:paraId="4F0A196B" w14:textId="3262BEAA" w:rsidR="00A46A04" w:rsidRPr="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵枭律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00791ED5">
+      <w:r w:rsidRPr="004F3C45">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00791ED5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F3C45" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1572,376 +1572,376 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01234505"/>
+    <w:nsid w:val="014611BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09B256B8"/>
+    <w:tmpl w:val="13CA9CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063671E8"/>
+    <w:nsid w:val="081A7B78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1D4C24A"/>
+    <w:tmpl w:val="212027FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A258B2"/>
+    <w:nsid w:val="11790616"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95EC0BD0"/>
+    <w:tmpl w:val="992801B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="106F1C07"/>
+    <w:nsid w:val="1AC23205"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F63DAA"/>
+    <w:tmpl w:val="80663B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109F5E8D"/>
+    <w:nsid w:val="207E280E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0402D9A"/>
+    <w:tmpl w:val="F2E292B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18D422FE"/>
+    <w:nsid w:val="22B94E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9E636E0"/>
+    <w:tmpl w:val="1428BD12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B4E40D4"/>
+    <w:nsid w:val="2B2E390A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76147122"/>
+    <w:tmpl w:val="CF5226AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA21E47"/>
+    <w:nsid w:val="2CC53F66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB22F1A2"/>
+    <w:tmpl w:val="7FDEE614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F1362A5"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3028261F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="218420E6"/>
+    <w:tmpl w:val="945640DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C155C4B"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325D523B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ECAB0F4"/>
+    <w:tmpl w:val="C2084454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38705238"/>
+    <w:nsid w:val="34B3693A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4C41F90"/>
+    <w:tmpl w:val="4AA02C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2032,519 +2032,519 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D245F6A"/>
+    <w:nsid w:val="3CB07C1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E440257C"/>
+    <w:tmpl w:val="E076903C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40374B99"/>
+    <w:nsid w:val="4069455F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D98A464C"/>
+    <w:tmpl w:val="920E9A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43AF48FD"/>
+    <w:nsid w:val="4EC06AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4796DDAE"/>
+    <w:tmpl w:val="452E672E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A86460D"/>
+    <w:nsid w:val="4F8572D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE3C281A"/>
+    <w:tmpl w:val="2272C0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBB7C7E"/>
+    <w:nsid w:val="54516A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F04508"/>
+    <w:tmpl w:val="08E0F1A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C977E3A"/>
+    <w:nsid w:val="55D044AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8DE6F42"/>
+    <w:tmpl w:val="1BD069CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC355FE"/>
+    <w:nsid w:val="569D0919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CE0DD96"/>
+    <w:tmpl w:val="B962978C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB75E81"/>
+    <w:nsid w:val="56A71C8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EF25D5C"/>
+    <w:tmpl w:val="0BE4717A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518E799B"/>
+    <w:nsid w:val="57CC6471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5130F092"/>
+    <w:tmpl w:val="80E67996"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="521777AB"/>
+    <w:nsid w:val="5A9D7B00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D21C24F8"/>
+    <w:tmpl w:val="7068DF04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52820480"/>
+    <w:nsid w:val="6C5373E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19541FD6"/>
+    <w:tmpl w:val="A7E6D580"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534C3F88"/>
+    <w:nsid w:val="6F2241AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="791A6492"/>
+    <w:tmpl w:val="F65A77A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5811425A"/>
+    <w:nsid w:val="74F4054E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32880F9C"/>
+    <w:tmpl w:val="E9A269EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608D48CD"/>
+    <w:nsid w:val="7BCD4794"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8AED778"/>
+    <w:tmpl w:val="BC047576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DC619C"/>
+    <w:nsid w:val="7C2E51F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="121E8786"/>
+    <w:tmpl w:val="94F62E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63CB41DE"/>
+    <w:nsid w:val="7D4A595C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F63DAA"/>
+    <w:tmpl w:val="AAB8DC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F24B45"/>
+    <w:nsid w:val="7E19600E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59661F6E"/>
+    <w:tmpl w:val="EF02BA6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740A7262"/>
+    <w:nsid w:val="7F4830DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93EA58C"/>
+    <w:tmpl w:val="2272C0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-[...2 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
-[...20 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="21">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2589,73 +2589,73 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="004F3C45"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
-    <w:rsid w:val="00791ED5"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
@@ -3778,61 +3778,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00791ED5"/>
+    <w:rsid w:val="004F3C45"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00791ED5"/>
+    <w:rsid w:val="004F3C45"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4118,51 +4118,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{81D9542C-0173-4601-855C-2935B505F945}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588132C7-A80C-48A1-86C4-FC13C8703A0D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>264</Words>
   <Characters>1507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>