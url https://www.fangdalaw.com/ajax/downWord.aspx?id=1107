--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6BDF616A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5482144C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004F3C45">
+            <w:r w:rsidRPr="00F23DB1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>赵枭</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="73A9008A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+          <w:p w14:paraId="706EB16B" w14:textId="1D518413" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004F3C45">
+            <w:r w:rsidRPr="00F23DB1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="358690AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+          <w:p w14:paraId="6199424A" w14:textId="5B4485EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004F3C45">
+            <w:r w:rsidRPr="00F23DB1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3930 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06689E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+          <w:p w14:paraId="4F910ACA" w14:textId="6ED29156" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004F3C45">
+            <w:r w:rsidRPr="00F23DB1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiao.zhao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4BAC6710" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72094610" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FFABAEA" wp14:editId="174F4413">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D1CBEC" wp14:editId="164D2EDD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7689FF90" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F3C45" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1F1E91F2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F23DB1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004F3C45">
+            <w:r w:rsidRPr="00F23DB1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>赵枭律师的主要执业领域包括公司并购、私募融资和境外资本市场，一般公司业务和外商直接投资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7AC994" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1A2735B3" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,935 +438,935 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A3A056" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="17CC8ED3" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7924B66A" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="340E3411" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64380C32" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="44F9D066" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商中信里昂为南旋控股首次公开发行股票并在香港联合交易所主板上市提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3359A6A3" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="5F8DA494" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欢聚时代（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YY Inc.），为其美国纳斯达克上市后股票增发提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E81D1FA" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="69D46097" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TL NATURAL GAS（一家华中地区领先的压缩燃气供应商）参与其首次公开发行股票并在香港联合交易所上市，资金募集规模为港币6千万元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1418BAED" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="7B9D9530" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aztech Global（一家总部位于新加坡的物联网设备及数据通信产品供应商）参与其首次公开发行股票并在新加坡证券交易所上市，资金募集规模约为3亿美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3497926D" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="2972E9CF" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团股份有限公司（证券代码：000100）的全资子公司TCL Technology Investments Limited，就其在新加坡交易所发行3亿美元的无抵押债券提供法律服务。主承销商包括中银香港、中行香港分行、钟港资本、东亚银行、法国巴黎银行、法国农业信贷银行、星展银行、工银亚洲、法国外贸银行、法国兴业银行、渣打银行等；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21BFE707" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="1682C987" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳公众信息技术有限公司，就</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司杭州华星创业通信技术股份有限公司（股票代码：300025）拟发行股份购买深圳公众信息技术有限公司之全部资产及交易架构设计提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1564CC" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="458D7E40" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国音乐集团，就其与腾讯集团的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QQ音乐业务通过资产置换股权方式进行合并提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511E85A5" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="5FBDE2AE" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本，就其以人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元投资入股深圳有为技术（国内领先的环保涂料新材料与涂装一体化解决方案供应商）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68944A97" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="39CECD2A" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中白产业投资基金，就其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,100万美元领投入股深圳追一科技有限公司（一家将深度学习和自然语言处理应用于企业服务市场的AI公司）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F663C35" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="39D46434" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASM Pacific Technology Ltd.（0522.HK），就其投资入股深圳市深科特信息技术有限公司（国内领先的MES领域工业互联网企业）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FC97C1" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="49EAD842" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表顺为资本，就其以等值于人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元的美元投资入股深圳市智岩科技有限公司（国内领先的能家居产品供应商）提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75337488" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="3F42243B" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳越海全球供应链有限公司，一家全球领先的物流供应链协同企业、就其整体估值超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元的A轮人民币12亿元融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CF61F1" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="3B55C5B9" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴，就其投资入股魅族科技提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D2257F" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="2A74AE63" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FountainVest），就其投资入股房多多提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618E7FA6" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="54C181C3" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(PAG)，就其投资入股大数金融提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ACDA04" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="0D12C1CA" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ORIX Asia Capital投资于北京闪银奇异科技有限公司提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE47E46" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="573839F9" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技完成其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮融资，取得包括平安创新投、厚生资本、辰德资本、鼎晖、光控在内多家投资机构的合计约人民币2.55亿元投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E309B5C" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="7E40F6F3" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲森科技完成其</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮融资，取得包括红杉资本、平安健康、前海母基金、中金资本在内多家投资机构的合计约人民币4.31亿元投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3896C258" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="00A5AD2F" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表医学影像解决方案供应商蓝韵影像，就其投资方为国药控股的</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B轮人民币2,500万元融资提供法律服务。该项交易于2020年7月公开宣布完成交割；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364DF459" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="68FD3106" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表酷派与奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360组建合资公司从事</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大神</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>品牌手机的研发及销售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A139240" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="0D1304D0" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润置地对其与其他财务投资人或战略投资人合资开发的、分别位于广东省、广西省、北京和辽宁省的合计</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15个地产项目进行调查及风险分析；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158C5C15" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="2E9BE8FC" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国泰君安，就其向龙光地产、正荣地产、时代中国等开发商在境内的不动产项目之投资及信贷支持提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229723E4" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="3BE5C142" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司嘉利集团就其与境外合作方及该方的境内项目公司合作开发位于东莞的房地产项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BE2ECF" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="59D0FF5D" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港上市公司信佳国际集团有限公司将其位于惠州的工业用地使用权作价出资，与房地产开发企业合资设立项目公司从事房地产开发，并通过</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"三旧"改造方式将该地块流转及变更为商住用地提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05443350" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="0902671A" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦，就其以位于广东珠海的自有不动产与地方政府提供的不动产进行产权置换提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C66C08" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="135EAFD7" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA816A3" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="27A59E5D" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/Juris Doctor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EF8E32" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="450A7B64" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D28B914" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="3F8D6247" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBBB0FF" w14:textId="77777777" w:rsidR="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="223C135D" w14:textId="77777777" w:rsidR="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3262BEAA" w:rsidR="00A46A04" w:rsidRPr="004F3C45" w:rsidRDefault="004F3C45" w:rsidP="004F3C45">
+    <w:p w14:paraId="4F0A196B" w14:textId="518C6DF9" w:rsidR="00A46A04" w:rsidRPr="00F23DB1" w:rsidRDefault="00F23DB1" w:rsidP="00F23DB1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>赵枭律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F3C45">
+      <w:r w:rsidRPr="00F23DB1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2014年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F3C45" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F23DB1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1572,218 +1572,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014611BC"/>
+    <w:nsid w:val="012B7459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13CA9CA8"/>
+    <w:tmpl w:val="3E3CDEFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081A7B78"/>
+    <w:nsid w:val="02D022B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="212027FA"/>
+    <w:tmpl w:val="95E88388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11790616"/>
+    <w:nsid w:val="0955364C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="992801B8"/>
+    <w:tmpl w:val="969A33D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AC23205"/>
+    <w:nsid w:val="141C33ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80663B72"/>
+    <w:tmpl w:val="A43282A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207E280E"/>
+    <w:nsid w:val="16AA1DE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2E292B4"/>
+    <w:tmpl w:val="26C6F246"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B94E29"/>
+    <w:nsid w:val="180354FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1428BD12"/>
+    <w:tmpl w:val="29947F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2E390A"/>
+    <w:nsid w:val="19C13A13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF5226AE"/>
+    <w:tmpl w:val="98987348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CC53F66"/>
+    <w:nsid w:val="1A2529F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FDEE614"/>
+    <w:tmpl w:val="9820829C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B513169"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9B4D7EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FE37C9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E867D36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24016FE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FFCE05E8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CCF2CE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26C6F246"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D9561E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B18E676"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1852,699 +1957,594 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3028261F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36854701"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="945640DC"/>
+    <w:tmpl w:val="BE1E199C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325D523B"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A367BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2084454"/>
+    <w:tmpl w:val="0276E9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B3693A"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46142A5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AA02C7A"/>
+    <w:tmpl w:val="B4084952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CB07C1B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A3E03B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E076903C"/>
+    <w:tmpl w:val="97808FC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4069455F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BB6419D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="920E9A2C"/>
+    <w:tmpl w:val="4DC02BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC06AC0"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D062B2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="452E672E"/>
+    <w:tmpl w:val="6D0E178A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8572D2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="559A3F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2272C0B2"/>
+    <w:tmpl w:val="90AA483A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54516A60"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="602826FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08E0F1A8"/>
+    <w:tmpl w:val="BF221928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D044AA"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A3705C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BD069CA"/>
+    <w:tmpl w:val="4C9ECB38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569D0919"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C733BED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B962978C"/>
+    <w:tmpl w:val="DBAA9030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A71C8D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF1131E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BE4717A"/>
+    <w:tmpl w:val="29760742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57CC6471"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719B1B30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80E67996"/>
+    <w:tmpl w:val="934C2EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9D7B00"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71AF0D66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7068DF04"/>
+    <w:tmpl w:val="0F3AAA14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C5373E4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71D36F13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7E6D580"/>
+    <w:tmpl w:val="57B2CA86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2241AB"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="796C72B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F65A77A6"/>
+    <w:tmpl w:val="4B4C0DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F4054E"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A561375"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9A269EC"/>
+    <w:tmpl w:val="89B0CF9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2589,51 +2589,50 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="004F3C45"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
@@ -2684,50 +2683,51 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F23DB1"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -3778,61 +3778,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F3C45"/>
+    <w:rsid w:val="00F23DB1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004F3C45"/>
+    <w:rsid w:val="00F23DB1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4118,60 +4118,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{588132C7-A80C-48A1-86C4-FC13C8703A0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E8366D-0F57-49C6-A251-679663D204D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>264</Words>
   <Characters>1507</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1768</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>