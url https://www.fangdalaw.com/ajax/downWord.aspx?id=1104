--- v0 (2026-06-17)
+++ v1 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="29F0FBE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+          <w:p w14:paraId="2C4F11E8" w14:textId="39B74437" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>衡珊珊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1CFCB286" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+          <w:p w14:paraId="706EB16B" w14:textId="46C0D75C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="25597DD9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+          <w:p w14:paraId="6199424A" w14:textId="6F12B50B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="753DA606" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+          <w:p w14:paraId="4F910ACA" w14:textId="3BB851EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>victoria.heng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6CC73354" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="042377BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31091673" wp14:editId="7E31ED28">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FB59128" wp14:editId="4768167C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6B949616" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E82872" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="05C0A1D8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>衡珊珊律师的主要执业领域为民商事诉讼和仲裁，专长于解决各类投融资争议、综合性公司治理及股东权利相关争议、婚姻和家事纠纷以及复杂商事合同争议。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E82872">
+            <w:r w:rsidRPr="009075C9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914606C" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="74CDBC26" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,882 +446,882 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B1A324" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="66D16D9F" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45A0F8A7" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="534BD553" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEEB6F3" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="0A3FC6CE" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与被投企业原股东之间在北京法院进行的争议金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币的业绩补偿纠纷案件，取得全胜判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39F0E896" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="49C03B43" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与地方国企之间股权转让纠纷案件，涉及一家市值近百亿的医药行业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司的控制权争夺。本案集合了国有资产转让过程中可能出现的几乎全部疑难法律问题，最终取得了全面胜利的案件结果，获最高人民法院官方平台宣传</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAB520A" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="59EF4C19" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表投资人、标的公司或创始人在法院、北仲、贸仲等程序中处理股权回购案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B6ABFB" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="206D6E8B" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>综合性公司治理和股东权利相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0373A5E0" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="5C8F3C4C" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名制药公司创始人的继承人处理相关股权争议，案件事实横跨二十余年，涉及中国、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI、香港等法域诉讼程序的衔接配合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AF7AA3" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="7AA9F987" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中外合资企业应对中外方股东互相发起的系列诉讼，包括中方股东提起的公司解散诉讼、损害公司利益责任纠纷诉讼和企业出资人权益确认等以争夺公司控制权为目的的诉讼，协助客户化解了公司危机、全面顺利解决股东之间的历史遗留问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3BE5D8" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="04127914" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资企业的外方股东处理其与中方股东之间有关公司组织形式变更引发的争议案件。该案涉及《外商投资法》五年过渡期内，在中方股东不予配合的情况下，公司最高权力机构如何由董事会向股东会变更的问题，通过策略设计和诉讼应对帮助客户顺利完成最高权力机构的变更和章程修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D893560" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="4C063E5E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个国有企业客户成功处理多起以假冒国企文件设立公司、在公司名称中擅自使用国企字号或注册商标等方式恶意挂靠国资、扰乱市场秩序的事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375595AB" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="32E831B9" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个客户处理股东知情权纠纷、公司决议纠纷、损害公司利益纠纷、公司解散纠纷等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7084FC70" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="666BA236" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>婚姻家事纠纷和复杂传统民事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30CF7180" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="03AF0BAE" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多位客户提供关于离婚财产分割、离婚子女抚养等方面的咨询服务，起草包括婚内财产协议、离婚协议在内的法律文件，协助客户与其配偶沟通谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309AFC95" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="531A108E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户在上海法院进行离婚诉讼，案件涉及价值数亿元的股权、房产等夫妻共同财产的分割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C342A5D" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="1E357010" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位客户处理名誉权侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3885A4E7" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="131F7FBD" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议和不良资产处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="162AC46C" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="58E61846" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某信托公司处理其在北京法院进行的公证债权文书的强制执行程序，标的为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿余元，涉及北京某写字楼和公寓的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5522F064" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="6B804E50" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全国性商业银行对一家省级煤业集团在北京法院提起金融借款合同诉讼，涉及股权质押范围是否基于资本公积金转增部分的疑难问题，争议金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.5亿元人民币，全部诉讼请求得到支持</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D56A9AD" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="1805DE30" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有证券公司处理一起在上海仲裁委员会进行的债券质押式回购纠纷仲裁案件，案涉标的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元，取得全胜裁决和全部回款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEE522D" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="61289164" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复杂商事合同争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30989EC5" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="76BC0396" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理其在控股股东、实际控制人操控下的违规担保行为引发的保证合同纠纷案件，在一审判决该公司承担2亿余元担保责任的情况下，获得二审改判、上市公司不承担责任的判决结果。该判决作出的时间在《最高人民法院关于适用〈中华人民共和国民法典〉有关担保制度的解释》出台之前，有关上市公司违规担保的法律后果尚属空白，具有一定的里程碑意义</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDA79F9" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="7F646346" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国内领先的生态环境企业处理其海外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程引发的由总承包商在贸仲提起的索赔超过9000万元人民币的仲裁程序，并代表客户提出反请求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10ECC709" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="309F6716" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代理一家知名的驱动电机制造商处理其与某汽车零部件公司之间在贸仲进行的有关生产线交付争议的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C977F52" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="3D932F12" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1C25B8" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="6F43AA6A" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，国际法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB90D5D" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="358A955C" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8D8AD4" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="12792CF1" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学国际经济贸易学院，经济学学士（双学位）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693493F9" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="3CBFC050" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67539565" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="5C1214D5" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C9F737" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="7030D50E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C9FB68" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="0203E376" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422A5718" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="43D5E624" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5544ACDB" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="091A5B9A" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423CF18C" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="0F282493" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>衡珊珊律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所，此前在北京市法院系统工作五年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A2FE69" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="6CF23478" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9CADAF" w14:textId="77777777" w:rsidR="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="44EDA6D7" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="19C3BCDB" w:rsidR="00A46A04" w:rsidRPr="00E82872" w:rsidRDefault="00E82872" w:rsidP="00E82872">
+    <w:p w14:paraId="4F0A196B" w14:textId="192FC216" w:rsidR="00A46A04" w:rsidRPr="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E82872">
+      <w:r w:rsidRPr="009075C9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">衡珊珊律师是北京市朝阳区青年联合会第七届委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E82872" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009075C9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1527,176 +1527,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="007947A0"/>
+    <w:nsid w:val="04D50955"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC608CAE"/>
+    <w:tmpl w:val="B068306C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F031766"/>
+    <w:nsid w:val="0C624244"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5BAD624"/>
+    <w:tmpl w:val="8BB41DB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139328D0"/>
+    <w:nsid w:val="0C7065FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8F4EE9C"/>
+    <w:tmpl w:val="DCA2D446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF70108"/>
+    <w:nsid w:val="0C804338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C898E61C"/>
+    <w:tmpl w:val="6942893E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E80584F"/>
+    <w:nsid w:val="0CE27CB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A45C0552"/>
+    <w:tmpl w:val="A3D6B754"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F00F29"/>
+    <w:nsid w:val="0CEB39BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="402A1E96"/>
+    <w:tmpl w:val="9C4461CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="11AA64EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="39642672"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14315183"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2000E304"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="15505053"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED464A90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18076784"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C18829AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24545A8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8AE4DDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263F08C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="216C8A58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5942DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="883CD990"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1765,669 +1912,522 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FDD61DF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="353B695F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1868D032"/>
+    <w:tmpl w:val="9D9AA6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30EF6F9A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3412DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10E45A5A"/>
+    <w:tmpl w:val="094C2516"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31844F8B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="447320D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="121AC628"/>
+    <w:tmpl w:val="C780EDB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="406D5B26"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A544B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50CE576A"/>
+    <w:tmpl w:val="B068306C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429A6139"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CB33FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A607F8C"/>
+    <w:tmpl w:val="7A28E768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CD5978"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D404464"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11A2DFBA"/>
+    <w:tmpl w:val="1F02F0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D52A0B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E0968E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5AA5ED6"/>
+    <w:tmpl w:val="785E24BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B512B5B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8E449B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="005C1E30"/>
+    <w:tmpl w:val="4F78006A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4A74D6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61A243B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A30D19C"/>
+    <w:tmpl w:val="E9F86A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5A4F49"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744C54EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28E2B4A"/>
+    <w:tmpl w:val="649667E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D90595C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="776E1BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70FC139A"/>
+    <w:tmpl w:val="0724335E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECF308D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A8C1B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A607F8C"/>
+    <w:tmpl w:val="C53E693E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F63522F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C396B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EF4AA2E"/>
+    <w:tmpl w:val="47E6BE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...38 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2516,100 +2516,100 @@
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
+    <w:rsid w:val="009075C9"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00E82872"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3661,61 +3661,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E82872"/>
+    <w:rsid w:val="009075C9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E82872"/>
+    <w:rsid w:val="009075C9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4001,51 +4001,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68CD8823-21ED-4986-B3C0-B1BCEAF551AB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E650E6-4B33-4F39-A304-0696BDF0BAD1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>