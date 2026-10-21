--- v1 (2026-08-20)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="39B74437" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1865033F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>衡珊珊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="46C0D75C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+          <w:p w14:paraId="706EB16B" w14:textId="763A38A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F12B50B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+          <w:p w14:paraId="6199424A" w14:textId="329CB51D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3BB851EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+          <w:p w14:paraId="4F910ACA" w14:textId="40DCEDFB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>victoria.heng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="042377BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3968ED60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5FB59128" wp14:editId="4768167C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09675D83" wp14:editId="17E5E1B2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05C0A1D8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009075C9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53CFBB1F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00202BBB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>衡珊珊律师的主要执业领域为民商事诉讼和仲裁，专长于解决各类投融资争议、综合性公司治理及股东权利相关争议、婚姻和家事纠纷以及复杂商事合同争议。</w:t>
             </w:r>
-            <w:r w:rsidRPr="009075C9">
+            <w:r w:rsidRPr="00202BBB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CDBC26" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2BBBEE6C" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,882 +446,882 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D16D9F" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="70E65088" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534BD553" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="1175310F" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投融资相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3FC6CE" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="063A0069" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与被投企业原股东之间在北京法院进行的争议金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币的业绩补偿纠纷案件，取得全胜判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C03B43" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="51FDFEE6" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某中央企业处理其与地方国企之间股权转让纠纷案件，涉及一家市值近百亿的医药行业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司的控制权争夺。本案集合了国有资产转让过程中可能出现的几乎全部疑难法律问题，最终取得了全面胜利的案件结果，获最高人民法院官方平台宣传</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59EF4C19" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="7F8FFA70" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表投资人、标的公司或创始人在法院、北仲、贸仲等程序中处理股权回购案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206D6E8B" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="050380BA" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>综合性公司治理和股东权利相关争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8F3C4C" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="7DCD7C5F" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名制药公司创始人的继承人处理相关股权争议，案件事实横跨二十余年，涉及中国、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI、香港等法域诉讼程序的衔接配合</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA9F987" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="464D2340" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家中外合资企业应对中外方股东互相发起的系列诉讼，包括中方股东提起的公司解散诉讼、损害公司利益责任纠纷诉讼和企业出资人权益确认等以争夺公司控制权为目的的诉讼，协助客户化解了公司危机、全面顺利解决股东之间的历史遗留问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04127914" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="4C4055BF" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资企业的外方股东处理其与中方股东之间有关公司组织形式变更引发的争议案件。该案涉及《外商投资法》五年过渡期内，在中方股东不予配合的情况下，公司最高权力机构如何由董事会向股东会变更的问题，通过策略设计和诉讼应对帮助客户顺利完成最高权力机构的变更和章程修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C063E5E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="76C442E0" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个国有企业客户成功处理多起以假冒国企文件设立公司、在公司名称中擅自使用国企字号或注册商标等方式恶意挂靠国资、扰乱市场秩序的事件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E831B9" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="7841F325" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个客户处理股东知情权纠纷、公司决议纠纷、损害公司利益纠纷、公司解散纠纷等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="666BA236" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="0953D48B" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>婚姻家事纠纷和复杂传统民事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AF0BAE" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="07E3795F" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多位客户提供关于离婚财产分割、离婚子女抚养等方面的咨询服务，起草包括婚内财产协议、离婚协议在内的法律文件，协助客户与其配偶沟通谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="531A108E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="524A413B" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某客户在上海法院进行离婚诉讼，案件涉及价值数亿元的股权、房产等夫妻共同财产的分割</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E357010" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="1E7F3BF0" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位客户处理名誉权侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131F7FBD" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="39537416" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议和不良资产处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E61846" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="61A7201B" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某信托公司处理其在北京法院进行的公证债权文书的强制执行程序，标的为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿余元，涉及北京某写字楼和公寓的处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B804E50" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="02710256" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全国性商业银行对一家省级煤业集团在北京法院提起金融借款合同诉讼，涉及股权质押范围是否基于资本公积金转增部分的疑难问题，争议金额达</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>14.5亿元人民币，全部诉讼请求得到支持</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1805DE30" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="29B203EE" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有证券公司处理一起在上海仲裁委员会进行的债券质押式回购纠纷仲裁案件，案涉标的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元，取得全胜裁决和全部回款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61289164" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="77E0851D" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复杂商事合同争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BC0396" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="4F1AA895" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理其在控股股东、实际控制人操控下的违规担保行为引发的保证合同纠纷案件，在一审判决该公司承担2亿余元担保责任的情况下，获得二审改判、上市公司不承担责任的判决结果。该判决作出的时间在《最高人民法院关于适用〈中华人民共和国民法典〉有关担保制度的解释》出台之前，有关上市公司违规担保的法律后果尚属空白，具有一定的里程碑意义</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F646346" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="4BB51049" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代理一家国内领先的生态环境企业处理其海外</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程引发的由总承包商在贸仲提起的索赔超过9000万元人民币的仲裁程序，并代表客户提出反请求</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309F6716" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="32A26455" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代理一家知名的驱动电机制造商处理其与某汽车零部件公司之间在贸仲进行的有关生产线交付争议的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D932F12" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="03BA39E9" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F43AA6A" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="6275ACA7" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，国际法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358A955C" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="2F3A5161" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12792CF1" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="0BFE8806" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学国际经济贸易学院，经济学学士（双学位）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBFC050" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="22CEDBAB" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1214D5" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="02110D45" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7030D50E" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="6B21BE30" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0203E376" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="18C84FD2" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D5E624" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="1AD12CC1" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091A5B9A" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="3098372E" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F282493" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="5465D8F3" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>衡珊珊律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所，此前在北京市法院系统工作五年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF23478" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="68B5D043" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44EDA6D7" w14:textId="77777777" w:rsidR="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="34A8BAE2" w14:textId="77777777" w:rsidR="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="192FC216" w:rsidR="00A46A04" w:rsidRPr="009075C9" w:rsidRDefault="009075C9" w:rsidP="009075C9">
+    <w:p w14:paraId="4F0A196B" w14:textId="1A19B47C" w:rsidR="00A46A04" w:rsidRPr="00202BBB" w:rsidRDefault="00202BBB" w:rsidP="00202BBB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009075C9">
+      <w:r w:rsidRPr="00202BBB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">衡珊珊律师是北京市朝阳区青年联合会第七届委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009075C9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00202BBB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1527,907 +1527,907 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04D50955"/>
+    <w:nsid w:val="07557204"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B068306C"/>
+    <w:tmpl w:val="268A09AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C624244"/>
+    <w:nsid w:val="096B075D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BB41DB6"/>
+    <w:tmpl w:val="D436AFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C7065FB"/>
+    <w:nsid w:val="0A9F24CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCA2D446"/>
+    <w:tmpl w:val="35E0315E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C804338"/>
+    <w:nsid w:val="0CD915F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6942893E"/>
+    <w:tmpl w:val="CE58BED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE27CB1"/>
+    <w:nsid w:val="141527E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3D6B754"/>
+    <w:tmpl w:val="6C742C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEB39BB"/>
+    <w:nsid w:val="146223CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C4461CC"/>
+    <w:tmpl w:val="866EBAC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11AA64EA"/>
+    <w:nsid w:val="16BE2122"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39642672"/>
+    <w:tmpl w:val="22C416FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14315183"/>
+    <w:nsid w:val="1DA16B72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2000E304"/>
+    <w:tmpl w:val="F8988F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15505053"/>
+    <w:nsid w:val="1EB94C90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED464A90"/>
+    <w:tmpl w:val="A77E20CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18076784"/>
+    <w:nsid w:val="2661048B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C18829AE"/>
+    <w:tmpl w:val="76B69388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24545A8F"/>
+    <w:nsid w:val="2DA97215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8AE4DDA"/>
+    <w:tmpl w:val="2C923F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="263F08C2"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33A45A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="216C8A58"/>
+    <w:tmpl w:val="CE58BED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5942DF"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3575787D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="883CD990"/>
+    <w:tmpl w:val="6F86C206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="353B695F"/>
+    <w:nsid w:val="38B230F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D9AA6B2"/>
+    <w:tmpl w:val="164EF9FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3412DF"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E557234"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="094C2516"/>
+    <w:tmpl w:val="10EC743E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="447320D0"/>
+    <w:nsid w:val="434160CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C780EDB2"/>
+    <w:tmpl w:val="FB1E5E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A544B5"/>
+    <w:nsid w:val="460F7433"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B068306C"/>
+    <w:tmpl w:val="7F7AED4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB33FDC"/>
+    <w:nsid w:val="4C592CDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A28E768"/>
+    <w:tmpl w:val="BA8C413E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D404464"/>
+    <w:nsid w:val="4E281628"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F02F0DA"/>
+    <w:tmpl w:val="95323688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E0968E8"/>
+    <w:nsid w:val="57605972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="785E24BE"/>
+    <w:tmpl w:val="8F1227A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8E449B"/>
+    <w:nsid w:val="687A6AC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F78006A"/>
+    <w:tmpl w:val="67547F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61A243B1"/>
+    <w:nsid w:val="6C3C7A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9F86A20"/>
+    <w:tmpl w:val="D45680B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="744C54EE"/>
+    <w:nsid w:val="75133299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="649667E0"/>
+    <w:tmpl w:val="37BC797C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776E1BF6"/>
+    <w:nsid w:val="757857D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0724335E"/>
+    <w:tmpl w:val="0E0E9F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A8C1B94"/>
+    <w:nsid w:val="7A1677CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C53E693E"/>
+    <w:tmpl w:val="08561FA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C396B7D"/>
+    <w:nsid w:val="7CF63C27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47E6BE4A"/>
+    <w:tmpl w:val="A4025CDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="8">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2443,50 +2443,51 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="00202BBB"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
@@ -2516,51 +2517,50 @@
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
-    <w:rsid w:val="009075C9"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
@@ -3661,61 +3661,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009075C9"/>
+    <w:rsid w:val="00202BBB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009075C9"/>
+    <w:rsid w:val="00202BBB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4001,60 +4001,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08E650E6-4B33-4F39-A304-0696BDF0BAD1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E4FE8C6-1641-45D0-A0A8-7D72C214E6FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1388</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>