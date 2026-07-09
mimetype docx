--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1720D6B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5295FA3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001E3E09">
+            <w:r w:rsidRPr="001C5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陶俊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="61D921E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+          <w:p w14:paraId="706EB16B" w14:textId="5EADC163" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001E3E09">
+            <w:r w:rsidRPr="001C5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="61F5D648" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+          <w:p w14:paraId="6199424A" w14:textId="4AE0DAE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001E3E09">
+            <w:r w:rsidRPr="001C5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1168 / +65 8067 8157</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2F2A79AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+          <w:p w14:paraId="4F910ACA" w14:textId="2F3A3432" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001E3E09">
+            <w:r w:rsidRPr="001C5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>john.tao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="29F05DA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="63208E3F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0545C17D" wp14:editId="4BD4675E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72FDFA20" wp14:editId="28F26624">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0B8A9C72" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001E3E09" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="66F1340F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001E3E09">
+            <w:r w:rsidRPr="001C5BB4">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陶俊的主要执业领域为金融、工程及商业地产相关的仲裁和诉讼等争议解决业务，以及相应领域的非诉讼法律业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26314E7D" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5A151705" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1112 +438,1112 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E27EAA" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="00AC214F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC3FCB4" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="16580C27" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E95543A" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="018AB67A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名银行处理在中国国际经济贸易仲裁委员会的与系列金融衍生产品争议有关的仲裁程序和衍生诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4136FEBB" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="1B551E40" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名基金在上海国际仲裁中心处理与投资者的系列仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C282C66" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="268769A5" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名离岸基金在上海仲裁委员会处理与目标公司间股权争议仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD912ED" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="28E8A5E8" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资医院的投资人处理在中国国际经济贸易仲裁委员会的股权质押解除争议仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469EFB9D" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="4FBC62B6" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家离岸船舶公司就其对租船人取得的境外仲裁裁决申请承认与执行；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4FED20" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="5D4D71FA" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的高端酒店管理公司进行仲裁裁决的申请执行并处理被执行人提出的不予执行仲裁裁决程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502A8318" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="46103604" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易、融资融券交易有关的多起诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665D62BB" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="5C615612" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理与上市公司控制方之间的新型侵权诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD52A61" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="465E0004" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易有关的公证债权文书执行，包括与发行人、质押人就股票处置权限产生的诉讼争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13E87059" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="723CC7A1" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人追讨底层资产有关的诉讼程序，设计诉讼方案并就境内诉讼与境外机构联动；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B71385" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="62F7A014" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人的国内券商处理持有人提起的关于管理人赔偿责任的诉讼程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19351F23" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="585EF596" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广告业知名创始团队就与收购方之间对赌款项支付争议处理有关仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68BA88E5" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="30F32958" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表债权人、股东、管理层处理大量股东损害公司债权人责任的有关纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F19C838" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="47AB07D8" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名仓储设施供应商、国有上市公司、国内知名体育场馆运营方就其与承租方间租赁争议进行仲裁和诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B7CD8" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="52ECC087" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家领先的国际知名连锁超市、领先的商业企业就与业主间租赁争议进行诉讼和仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C016443" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="00AD6242" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的能源企业就项目建设中与多个承包商建设工程争议进行仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49AF333B" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="102107D9" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国有房地产上市公司、外资医院就其承包商索赔进行诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27912CF3" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7E2D11A9" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名开发商参与购买房地产项目公司过程中与卖方争议及关联争议引发的诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401813BE" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7C127D4C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670D94DB" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="5A116736" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国信托业保障基金公司日常事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C1043" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="0F2A56FD" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家地方银行提供关于贷款合规的有关法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C7387D" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7EDF684F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融街集团及商贸市场开发商等处理有关物业租赁事务有关协商；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E7DF0D" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7747EFED" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行提供国家安全审查、租赁审查等多方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F51AB91" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="1033B9D3" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有房地产上市公司多次就其房产出售项目作为卖方律师提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A60950F" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="6046749E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商与政府间土地出让金缴纳争议提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D578017" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7A1985B7" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商提供租赁有关合同文本制定、修改服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0810426D" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="611B6F0B" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名国际学校、药品生产企业处理定制建设及租赁有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D653F3B" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="2715ADEC" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs就其所涉及的股权转让争议解决提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABE4D74" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="724EFA2E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际电影分销商处理电影进口及上映有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22D717D8" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="5360992E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名游戏厂商就著作权进行维权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DDA1F8" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="6B4B707C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国制造业企业应对发改委启动的反垄断突袭及调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77826ED2" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="5DB34186" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="301EF094" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="0680DC12" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5649857B" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="1A662873" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="506F17C2" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="0FB4C72E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FDC733C" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="6A8CF01A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D0F81A" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="75E12C96" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60843C77" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="7D20D945" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7F5D30" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="24E1D729" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00696C63" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="414E7E7A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD96BAF" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="31510E29" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257C0027" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="3B4C356C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F01C3CD" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="75EF2905" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年12月至2015年7月，在君合律师事务所上海分所资本市场组工作1年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2924B13E" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="60D82BD2" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年8月至今，在上海市方达律师事务所争议解决组工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A7B6E2" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="66B0815F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343AD978" w14:textId="77777777" w:rsidR="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="47A2BA63" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="60DD1E16" w:rsidR="00A46A04" w:rsidRPr="001E3E09" w:rsidRDefault="001E3E09" w:rsidP="001E3E09">
+    <w:p w14:paraId="4F0A196B" w14:textId="3A1ED86E" w:rsidR="00A46A04" w:rsidRPr="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E3E09">
+      <w:r w:rsidRPr="001C5BB4">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">合肥仲裁委仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001E3E09" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001C5BB4" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1749,541 +1749,583 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D642BB"/>
+    <w:nsid w:val="03116352"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADFAC036"/>
+    <w:tmpl w:val="B5C857DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D25950"/>
+    <w:nsid w:val="07F20288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BAE0BE8"/>
+    <w:tmpl w:val="D7E87A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="091F2C42"/>
+    <w:nsid w:val="0D11083D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDBED506"/>
+    <w:tmpl w:val="98C2B840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE46633"/>
+    <w:nsid w:val="0E5D3DB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72EA0EA8"/>
+    <w:tmpl w:val="CFF69D18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C50074B"/>
+    <w:nsid w:val="0F25247C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAAC4FFA"/>
+    <w:tmpl w:val="1C5664C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D8312BA"/>
+    <w:nsid w:val="104E3705"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="855CB6F8"/>
+    <w:tmpl w:val="7C5A11C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12590430"/>
+    <w:nsid w:val="1E25296F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2AE6046"/>
+    <w:tmpl w:val="EBC8DEB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130F6625"/>
+    <w:nsid w:val="1F2A53FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9348C9C2"/>
+    <w:tmpl w:val="EF4611DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="178C7EAB"/>
+    <w:nsid w:val="1F38590A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6246A806"/>
+    <w:tmpl w:val="9A985E22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E6138E5"/>
+    <w:nsid w:val="21F143D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05E2EDC8"/>
+    <w:tmpl w:val="E3CA3DE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC21D2C"/>
+    <w:nsid w:val="232B56CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BAE0BE8"/>
+    <w:tmpl w:val="8780C634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ECC4197"/>
+    <w:nsid w:val="23774F55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="068A5024"/>
+    <w:tmpl w:val="072A1604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22D04D95"/>
+    <w:nsid w:val="277023C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB302504"/>
+    <w:tmpl w:val="3918CF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24284CCD"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F8B30DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19A8BAEA"/>
+    <w:tmpl w:val="EA7895CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29513DF2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30920DDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F30EE0A2"/>
+    <w:tmpl w:val="70EEDFC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EA3656B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38345E2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="667E8CFE"/>
+    <w:tmpl w:val="CAF848B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A668A7"/>
+    <w:nsid w:val="38717F04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351E1264"/>
+    <w:tmpl w:val="8D9AD160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AC583D"/>
+    <w:nsid w:val="39472112"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63424EEC"/>
+    <w:tmpl w:val="B7B63026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B0D2264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9EB897CA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B33489A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FED4C542"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2355,661 +2397,619 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FB25BC7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5E36D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF6A715A"/>
+    <w:tmpl w:val="B212D97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40721C4C"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="404855F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E396806A"/>
+    <w:tmpl w:val="6C824120"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41E109ED"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45725BD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF5E148A"/>
+    <w:tmpl w:val="07442BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4212630F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480236EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B31CAE14"/>
+    <w:tmpl w:val="E7424FFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E17EEF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48EC56C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4081E22"/>
+    <w:tmpl w:val="A02C4D8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56AC5021"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EB83A8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A4CE842"/>
+    <w:tmpl w:val="CB8AED86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="573C66BF"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517A6CAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F19225D6"/>
+    <w:tmpl w:val="30466948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A4559BC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="556975E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63FAD6DC"/>
+    <w:tmpl w:val="417A3C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F4A5DB4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="571D32B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C97E6264"/>
+    <w:tmpl w:val="98C2B840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A01190"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5775720C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F38A96E4"/>
+    <w:tmpl w:val="C70CBBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692D272A"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C114F71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C922746"/>
+    <w:tmpl w:val="653AB99A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A046574"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C6007E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B769086"/>
+    <w:tmpl w:val="FAECDEDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A3D79F3"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60B2671F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F918AD0A"/>
+    <w:tmpl w:val="9A346864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D163AF6"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639770A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4658097C"/>
+    <w:tmpl w:val="28025E14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70426434"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66F03F27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E840774"/>
+    <w:tmpl w:val="A78C4B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B115F"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C9152E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3B402C6"/>
+    <w:tmpl w:val="765ADC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709561C9"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EAD2E0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B34958A"/>
+    <w:tmpl w:val="EE00FB5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71D260E2"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75A936F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAD4A51E"/>
+    <w:tmpl w:val="651A2B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71EA7AA1"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="799B7B4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE569BCE"/>
+    <w:tmpl w:val="E9A4D2AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74B8151D"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B1242D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="364A1CE6"/>
+    <w:tmpl w:val="6CA094EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750B00A4"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EA85038"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="196A80C8"/>
+    <w:tmpl w:val="80AE306E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...23 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="12">
-[...23 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="21">
-[...53 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="40">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3023,52 +3023,52 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
+    <w:rsid w:val="001C5BB4"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001E3E09"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E3E09"/>
+    <w:rsid w:val="001C5BB4"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E3E09"/>
+    <w:rsid w:val="001C5BB4"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4583,51 +4583,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65E32333-B43F-42D0-8D7E-C8B2AE37BFED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24332907-5B12-46B8-8B3C-C3A959763632}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
   <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>