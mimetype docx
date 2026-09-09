--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5295FA3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="01862B71" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="006875A3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001C5BB4">
+            <w:r w:rsidRPr="006875A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陶俊</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5EADC163" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+          <w:p w14:paraId="706EB16B" w14:textId="133D36E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="006875A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001C5BB4">
+            <w:r w:rsidRPr="006875A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4AE0DAE4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+          <w:p w14:paraId="6199424A" w14:textId="2E6F7C15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="006875A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001C5BB4">
+            <w:r w:rsidRPr="006875A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 2208 1168 / +65 8067 8157</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2F3A3432" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+          <w:p w14:paraId="4F910ACA" w14:textId="05F7F9E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="006875A3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001C5BB4">
+            <w:r w:rsidRPr="006875A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>john.tao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="63208E3F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0B7BBD66" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72FDFA20" wp14:editId="28F26624">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="251DABA4" wp14:editId="35EC576C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="66F1340F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001C5BB4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="153ABA98" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006875A3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001C5BB4">
+            <w:r w:rsidRPr="006875A3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陶俊的主要执业领域为金融、工程及商业地产相关的仲裁和诉讼等争议解决业务，以及相应领域的非诉讼法律业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A151705" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7BCF2BD6" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1112 +438,1112 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AC214F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="735C53EE" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16580C27" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="16DECC1F" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018AB67A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="37C5F279" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名银行处理在中国国际经济贸易仲裁委员会的与系列金融衍生产品争议有关的仲裁程序和衍生诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B551E40" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="2FB317CE" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名基金在上海国际仲裁中心处理与投资者的系列仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268769A5" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="14DD4627" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名离岸基金在上海仲裁委员会处理与目标公司间股权争议仲裁案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E8A5E8" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="7331F104" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资医院的投资人处理在中国国际经济贸易仲裁委员会的股权质押解除争议仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBC62B6" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="67266266" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家离岸船舶公司就其对租船人取得的境外仲裁裁决申请承认与执行；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4D71FA" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="2826CE2A" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的高端酒店管理公司进行仲裁裁决的申请执行并处理被执行人提出的不予执行仲裁裁决程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46103604" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="16872939" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易、融资融券交易有关的多起诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C615612" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="6017780D" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理与上市公司控制方之间的新型侵权诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465E0004" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="6E43DF55" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理股票质押式回购交易有关的公证债权文书执行，包括与发行人、质押人就股票处置权限产生的诉讼争议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723CC7A1" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="0C73EA49" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名券商处理作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人追讨底层资产有关的诉讼程序，设计诉讼方案并就境内诉讼与境外机构联动；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62F7A014" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="3ADF4503" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS项目管理人的国内券商处理持有人提起的关于管理人赔偿责任的诉讼程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585EF596" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="2482BB01" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表广告业知名创始团队就与收购方之间对赌款项支付争议处理有关仲裁程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F32958" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="40D88459" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表债权人、股东、管理层处理大量股东损害公司债权人责任的有关纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47AB07D8" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="5626784B" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国际知名仓储设施供应商、国有上市公司、国内知名体育场馆运营方就其与承租方间租赁争议进行仲裁和诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ECC087" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="1F4EFB5E" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家领先的国际知名连锁超市、领先的商业企业就与业主间租赁争议进行诉讼和仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00AD6242" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="75D527F1" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名的能源企业就项目建设中与多个承包商建设工程争议进行仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102107D9" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="49E89945" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国有房地产上市公司、外资医院就其承包商索赔进行诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2D11A9" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="1194A0E3" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名开发商参与购买房地产项目公司过程中与卖方争议及关联争议引发的诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C127D4C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="50D71543" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司法律事务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A116736" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="024976B7" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国信托业保障基金公司日常事务提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2A56FD" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="75204D0C" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家地方银行提供关于贷款合规的有关法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDF684F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="528B4CD6" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金融街集团及商贸市场开发商等处理有关物业租赁事务有关协商；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7747EFED" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="0A09CB79" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行提供国家安全审查、租赁审查等多方面的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1033B9D3" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="3251CF37" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有房地产上市公司多次就其房产出售项目作为卖方律师提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6046749E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="72951B69" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商与政府间土地出让金缴纳争议提供咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A1985B7" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="115AA8C5" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家地产开发商提供租赁有关合同文本制定、修改服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611B6F0B" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="697A967D" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表知名国际学校、药品生产企业处理定制建设及租赁有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2715ADEC" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="739FE632" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs就其所涉及的股权转让争议解决提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724EFA2E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="42B98F6A" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际电影分销商处理电影进口及上映有关事宜；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5360992E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="05AF714B" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名游戏厂商就著作权进行维权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4B707C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="28D3EA6A" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国制造业企业应对发改委启动的反垄断突袭及调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB34186" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="0EA70D22" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0680DC12" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="5B46A4D6" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国乔治城大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A662873" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="55E3ED26" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB4C72E" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="092F62BB" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8CF01A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="7C99D8A9" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E12C96" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="3F08CE6B" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D20D945" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="155059B4" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24E1D729" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="29E3BDF6" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414E7E7A" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="2352A707" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31510E29" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="0F47AC7B" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4C356C" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="3A3FE2E8" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EF2905" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="787C6A0E" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年12月至2015年7月，在君合律师事务所上海分所资本市场组工作1年</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D82BD2" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="3765F2EA" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年8月至今，在上海市方达律师事务所争议解决组工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B0815F" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="02E85A7C" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47A2BA63" w14:textId="77777777" w:rsidR="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="175C1B37" w14:textId="77777777" w:rsidR="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3A1ED86E" w:rsidR="00A46A04" w:rsidRPr="001C5BB4" w:rsidRDefault="001C5BB4" w:rsidP="001C5BB4">
+    <w:p w14:paraId="4F0A196B" w14:textId="09419FDF" w:rsidR="00A46A04" w:rsidRPr="006875A3" w:rsidRDefault="006875A3" w:rsidP="006875A3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C5BB4">
+      <w:r w:rsidRPr="006875A3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">合肥仲裁委仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001C5BB4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006875A3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1749,323 +1749,470 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03116352"/>
+    <w:nsid w:val="052756F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5C857DC"/>
+    <w:tmpl w:val="6B3C5332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F20288"/>
+    <w:nsid w:val="05A672B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7E87A9E"/>
+    <w:tmpl w:val="3266DB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D11083D"/>
+    <w:nsid w:val="093F69D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98C2B840"/>
+    <w:tmpl w:val="CA0A57C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5D3DB7"/>
+    <w:nsid w:val="0A9476A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFF69D18"/>
+    <w:tmpl w:val="34C6E1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F25247C"/>
+    <w:nsid w:val="0AB1609F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C5664C4"/>
+    <w:tmpl w:val="7EBC87AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104E3705"/>
+    <w:nsid w:val="0B5A3E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C5A11C2"/>
+    <w:tmpl w:val="4622DD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E25296F"/>
+    <w:nsid w:val="0BDE6F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBC8DEB0"/>
+    <w:tmpl w:val="6B3C5332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F2A53FB"/>
+    <w:nsid w:val="11191637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF4611DC"/>
+    <w:tmpl w:val="3DAC7726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F38590A"/>
+    <w:nsid w:val="127535A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A985E22"/>
+    <w:tmpl w:val="8F1A8096"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F143D3"/>
+    <w:nsid w:val="145B2273"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3CA3DE2"/>
+    <w:tmpl w:val="8E80323A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232B56CC"/>
+    <w:nsid w:val="1A6675A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8780C634"/>
+    <w:tmpl w:val="D4A09E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23774F55"/>
+    <w:nsid w:val="1FA83655"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="072A1604"/>
+    <w:tmpl w:val="3126EB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277023C0"/>
+    <w:nsid w:val="20994A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3918CF62"/>
+    <w:tmpl w:val="55224E12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DB0537"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA503310"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A234B1A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEDE4F7A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B0D4145"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E74AC25E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B267B59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E20D86E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BFF08FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6C12608C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C143249"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CCAD008"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DFE1A6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99DC15D6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2134,882 +2281,735 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8B30DC"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315A1676"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA7895CE"/>
+    <w:tmpl w:val="155833F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30920DDB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="368D0C97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70EEDFC6"/>
+    <w:tmpl w:val="1C566ED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38345E2F"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E21DE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAF848B8"/>
+    <w:tmpl w:val="01DA770C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38717F04"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39687789"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D9AD160"/>
+    <w:tmpl w:val="076C2176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39472112"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A687731"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7B63026"/>
+    <w:tmpl w:val="28CEABE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0D2264"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BB429D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EB897CA"/>
+    <w:tmpl w:val="DFCA0D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B33489A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D9B2C07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FED4C542"/>
+    <w:tmpl w:val="48BCBF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F5E36D7"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F8E75D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B212D97E"/>
+    <w:tmpl w:val="C33A36CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="404855F9"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45F925D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C824120"/>
+    <w:tmpl w:val="36F81BA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45725BD8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B40949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07442BB6"/>
+    <w:tmpl w:val="AC3AA306"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480236EC"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="496F7550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7424FFA"/>
+    <w:tmpl w:val="E160A10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EC56C2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D586E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A02C4D8A"/>
+    <w:tmpl w:val="23CEF390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB83A8F"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DBA0FB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB8AED86"/>
+    <w:tmpl w:val="D1380602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517A6CAE"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E486F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30466948"/>
+    <w:tmpl w:val="26642A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556975E4"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E721F4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="417A3C8A"/>
+    <w:tmpl w:val="1BAE4D74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="571D32B3"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="604800E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98C2B840"/>
+    <w:tmpl w:val="CC289C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5775720C"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="633C304E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C70CBBD8"/>
+    <w:tmpl w:val="52A4CF7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C114F71"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="699712ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="653AB99A"/>
+    <w:tmpl w:val="D410F654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6007E0"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BD631C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAECDEDA"/>
+    <w:tmpl w:val="966E902C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60B2671F"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF9462E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A346864"/>
+    <w:tmpl w:val="6CA8FF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="639770A1"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E380261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28025E14"/>
+    <w:tmpl w:val="982A073C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="22">
-[...2 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="25">
-[...17 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="32">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3023,96 +3023,96 @@
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
-    <w:rsid w:val="001C5BB4"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
+    <w:rsid w:val="006875A3"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
@@ -4243,61 +4243,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001C5BB4"/>
+    <w:rsid w:val="006875A3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001C5BB4"/>
+    <w:rsid w:val="006875A3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4583,51 +4583,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24332907-5B12-46B8-8B3C-C3A959763632}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62A10800-A4B2-4DEC-98D8-EEF099DA4D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>213</Words>
   <Characters>1216</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1427</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>