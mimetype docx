--- v0 (2026-05-17)
+++ v1 (2026-07-24)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6D04CB2E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64950776" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卜睿</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="488EA214" w14:textId="77777777" w:rsidR="005C6061" w:rsidRPr="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+          <w:p w14:paraId="625FDEC0" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRPr="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="22ECA29F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+          <w:p w14:paraId="706EB16B" w14:textId="12F150C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6B2780EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+          <w:p w14:paraId="6199424A" w14:textId="4EB3D042" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="658A1C20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+          <w:p w14:paraId="4F910ACA" w14:textId="63494D24" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="53C48379" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5CFB36DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34F4A41B" wp14:editId="60F9CB9B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C745B02" wp14:editId="64DB7781">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7E65E697" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005C6061" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0E213DC4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005C6061">
+            <w:r w:rsidRPr="00B9553D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卜睿的主要执业领域为兼并与收购、私募股权融资、中企出海、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A63B997" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3CD7F010" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1491 +458,1491 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7076FC33" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="357606A7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A38E76" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="17B1CF11" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE2ABF3" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="75414EBF" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26293BF2" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6EB7A808" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市公司金山云</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Kingsoft Cloud)以约48亿人民币的价格收购柯莱特(Camelot)公司的控制权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4856E48B" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5F9327EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家电网以</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22.3亿美元收购美国桑普拉能源公司所持有的智利切昆塔公司100%股权及其他智利电力资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67F33C27" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="78C5C38B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约20亿欧元(23.7亿美元)的价格收购西门子旗下专业动力传动设备制造商弗兰德(Flender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3B44F0" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6F904624" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约77亿欧元的价格收购巴斯夫（BASF）涂料业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F51EBD" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="16BB1B8F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业以约</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.67亿美元的价格收购大麦</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5E781E" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5003C2B5" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为善水资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Templewater）的中国律师，代表其以约1.2亿新加坡元的价格收购总部位于新加坡的耐尔达精密工程公司（Knight Auto Precision Engineering Pte Ltd）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F89B3A" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5139842A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>British Petroleum）在电动车充电领域进行多项收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644E8210" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="78215202" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本（IDG Capital）和I.T集团以约2亿美元联合投资瑞典时装品牌Acne Studios 41%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8D0781" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="68D950EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化拟议收购雪佛龙公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron）位于南非和博兹瓦纳的下游油气资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D945864" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="4C58C15D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募与风险股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686F61C3" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="682E8BB4" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RA Capital投资康乃德生物医药</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155A2E3A" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6A713A7A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs）投资苏宁体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E7F587" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="550C7501" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）投资中国第三方独立医学检验机构艾迪康医学检验中心有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6391F82B" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="7AAE7F97" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泛大西洋投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Atlantic）投资网易云音乐、自如、Today便利店、以及叮咚买菜等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11934154" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5466B06F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表淡马锡（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Temasek）投资亘喜生物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C82827B" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="476456D7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴投资怪兽充电和河狸家</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37676F79" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="2D04D419" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈雪の茶参与太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(PAG)对其的C轮融资，并提供法律建议及交易服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EE464D" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="2317B64C" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家风险投资机构和私募基金进行股权投资，这些机构包括但不限于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG 资本、博裕资本、红衫资本、博世创投、殷拓集团（EQT Partners）、信金资本、高瓴资本、春华资本、元实资本、亚投资本以及中银国际。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCC3C37" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6547A431" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中企出海</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068112EB" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="29B2E141" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江庞鑫电力能源有限公司收购某新加坡上市公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366BEF1D" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6F69C50B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表墨迹天气为其海外版</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP上架项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914F813" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="40FB742A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某日资企业中国子公司为其哈萨克斯坦能源收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C71BC1" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="78917CA0" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市某芯片设计企业为其沙特投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F982343" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="565D9790" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市半导体设备企业为其比利时投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="018F5366" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5B3A0B95" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市照明企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1FEC85" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="2685163D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市汽车零部件企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B81D0F4" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="7202635F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江省某市级国资控股集团为其整体境外股权架构设计和搭建提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE49E7A" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="72FD93CB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料管道制造企业为其越南绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED14F04" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="7C0E75AA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料餐饮具及生物降解材料生产企业为其印度尼西亚绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD64B81" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="00E6FD45" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某太阳能光伏企业为其德国投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1A25F5" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5FD25F63" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某机电企业为其柬埔寨绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14262D2E" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="46244C67" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合资及战略合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C5C343" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="103BB146" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服与</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NBA中国开展与区块链技术、NFT以及隐私计算等有关的合作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07826BF2" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="1DC7B4B7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F40FF94" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="4758E7E2" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助万达体育在纳斯达克首次公开募股、进行上市前重组以及债务融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5786CD" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="4D2960E7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60118485" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="67C476EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E67EC39" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="3C344DED" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724DB60A" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="503C8405" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCD490E" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="7B6784B9" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349A50BF" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="5DC8EA8F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国新泽西州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E73EA6B" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="3A43A2DA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚州律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11C8A989" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="6A16B531" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B6FD47" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="79F61EE6" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7315355C" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="65BF45BB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="177C5C44" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="61C60F32" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="127A1D55" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="296A473A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BACE43" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="0E12F2BB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，卜睿律师曾先后任职于美国温斯顿律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Winston  Strawn）的上海办公室，以及英国欧华律师事务所（DLA Piper）和美国宝维斯律师事务所（Paul Weiss）的北京办公室。卜律师亦曾在美国金斯波尔德律师事务所（King  Spalding）的美国亚特兰大办公室工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68372F02" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="2FD4B22B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被LegalOne评为2025年度客户信赖律师15强：企业出海。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BE0CC5" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="45BD88DB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被《国际金融法律评论》(IFLR 1000)评为新星合伙人（Rising Star Partner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429164F6" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="0A1339DA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师曾多次接受《</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>36氪》《21世纪经济报道》《财经杂志》《霞光社》等媒体采访。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB409A1" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="4797296D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529FF878" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="53E54C45" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524214E4" w14:textId="77777777" w:rsidR="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="68243A97" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2014年在宾夕法尼亚大学法学院《东亚法学期刊》发表《划时代的变革：上海自贸区新仲裁准则之紧急仲裁员和开放仲裁员名单制度》（http://scholarship.law.upenn.edu/ealr/vol10/iss1/3） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4324BB03" w:rsidR="00A46A04" w:rsidRPr="005C6061" w:rsidRDefault="005C6061" w:rsidP="005C6061">
+    <w:p w14:paraId="4F0A196B" w14:textId="05EB8903" w:rsidR="00A46A04" w:rsidRPr="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C6061">
+      <w:r w:rsidRPr="00B9553D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2016年在明尼苏达大学法学院《法律、科学和技术期刊》发表《州立阿兹海默症患者登记系统的最佳实践：来自佐治亚州的经验》（http://ssrn.com/abstract=2592461） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005C6061" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B9553D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,344 +2148,491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033F259C"/>
+    <w:nsid w:val="03917344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71E4C88E"/>
+    <w:tmpl w:val="CEBC9976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0391096B"/>
+    <w:nsid w:val="07881BDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8900664A"/>
+    <w:tmpl w:val="9B14C878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05967920"/>
+    <w:nsid w:val="0C111098"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28BE4BAA"/>
+    <w:tmpl w:val="C362020E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC80020"/>
+    <w:nsid w:val="0CE442EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78889116"/>
+    <w:tmpl w:val="AF365666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC96AD6"/>
+    <w:nsid w:val="0DC609C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E64C8B3E"/>
+    <w:tmpl w:val="6FE64294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="129472B1"/>
+    <w:nsid w:val="0F915A52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3EE038E"/>
+    <w:tmpl w:val="593494FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1492623B"/>
+    <w:nsid w:val="10A8426E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75A47696"/>
+    <w:tmpl w:val="31D06BFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F44792"/>
+    <w:nsid w:val="10CA5083"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5944EFF6"/>
+    <w:tmpl w:val="D3A4B328"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDC1256"/>
+    <w:nsid w:val="12740D90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E64C8B3E"/>
+    <w:tmpl w:val="4CB07F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F704546"/>
+    <w:nsid w:val="136F2FE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3764833C"/>
+    <w:tmpl w:val="D870BDA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2134705A"/>
+    <w:nsid w:val="169A4700"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA18C994"/>
+    <w:tmpl w:val="82C41778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BBF7057"/>
+    <w:nsid w:val="17A95729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4B850A8"/>
+    <w:tmpl w:val="35F462BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E524393"/>
+    <w:nsid w:val="18DF56A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0F89ABC"/>
+    <w:tmpl w:val="1E8E8D24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9E0F93"/>
+    <w:nsid w:val="1C8E2C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71E28976"/>
+    <w:tmpl w:val="333ABAD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C966F8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D22889E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D9D3648"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="480EC788"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F6D4DB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E64E5AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23A22791"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77349914"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252700AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA1633A4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="283C3428"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4B608C2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284C2FE0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E90192C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2554,1005 +2701,858 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCC6A5D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306F4051"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77B4C2A4"/>
+    <w:tmpl w:val="C2164446"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30417D0B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B584FF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32E28DE2"/>
+    <w:tmpl w:val="790E8A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3740418C"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C5C5AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13CAAB66"/>
+    <w:tmpl w:val="F1ACEAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F1A7C0C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA75D81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AAE1EE8"/>
+    <w:tmpl w:val="4D60E34A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F2A702D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F851ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="376A69EC"/>
+    <w:tmpl w:val="125493AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44262A76"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="474731A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C0095DE"/>
+    <w:tmpl w:val="425C1974"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="469F7DD2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="487617CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6F0F4C4"/>
+    <w:tmpl w:val="37FAE54A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C932DA"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E42088F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8940C00A"/>
+    <w:tmpl w:val="486244C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B012CB2"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F0E1CB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D674B0DA"/>
+    <w:tmpl w:val="1C9AB776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBA54CE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53510EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FCC88E6"/>
+    <w:tmpl w:val="BDDAE540"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDD3561"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="563A447B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="101ED4B0"/>
+    <w:tmpl w:val="6FE64294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FC75C34"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF7519E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E369AAA"/>
+    <w:tmpl w:val="005AC6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52F53E71"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60962BC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E04EB0BE"/>
+    <w:tmpl w:val="F174A254"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54923845"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="609A4A90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF843F24"/>
+    <w:tmpl w:val="10D07DD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576B743A"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="676A1BEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCEE38E2"/>
+    <w:tmpl w:val="3F3077D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="580043A2"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B781B39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B66BED0"/>
+    <w:tmpl w:val="1384EED4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D000611"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C776FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30BE4890"/>
+    <w:tmpl w:val="59E89026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6D6E55"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E296176"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CA070A8"/>
+    <w:tmpl w:val="358491C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E20384D"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71DE18E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="454E5686"/>
+    <w:tmpl w:val="10B2DD14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F325866"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725E5DFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99083530"/>
+    <w:tmpl w:val="7136B2DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F516168"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="744B24C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17C8D6DA"/>
+    <w:tmpl w:val="3F840FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="602405EE"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75C5596E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B6E27C2"/>
+    <w:tmpl w:val="8B9ED7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="625A5B3E"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D5263F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5C2B328"/>
+    <w:tmpl w:val="C5B2D4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670B5E6B"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AC935D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EA673A0"/>
+    <w:tmpl w:val="BEAA06F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67F44ED6"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C714193"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7584208"/>
+    <w:tmpl w:val="657CDA6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="686252B1"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E473F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59CC5764"/>
+    <w:tmpl w:val="0E7CF406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...38 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="18">
-[...38 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="33">
-[...2 lines deleted...]
-  <w:num w:numId="34">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3604,51 +3604,50 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005C6061"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -3669,50 +3668,51 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
+    <w:rsid w:val="00B9553D"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
@@ -4786,61 +4786,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C6061"/>
+    <w:rsid w:val="00B9553D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C6061"/>
+    <w:rsid w:val="00B9553D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5126,51 +5126,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41CC3C68-AB56-4B1F-8A4C-87E886DF1011}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65EBA325-A97E-46E4-8457-D352FCD258DB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>335</Words>
   <Characters>1914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>