--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="64950776" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1CD04F34" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卜睿</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="625FDEC0" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRPr="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+          <w:p w14:paraId="50B12C57" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRPr="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="12F150C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+          <w:p w14:paraId="706EB16B" w14:textId="37FEDB2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4EB3D042" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+          <w:p w14:paraId="6199424A" w14:textId="472B1175" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4266 / +86 17302100901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="63494D24" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A49939D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>rui.bu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5CFB36DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="131FA3E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C745B02" wp14:editId="64DB7781">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3FDEB193" wp14:editId="768E6F47">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0E213DC4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B9553D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53B0CD45" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FF61DD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B9553D">
+            <w:r w:rsidRPr="00FF61DD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卜睿的主要执业领域为兼并与收购、私募股权融资、中企出海、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD7F010" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="027035A6" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,1491 +458,1491 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357606A7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="6B86AF8B" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17B1CF11" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="5F975ACD" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75414EBF" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="6875BE0C" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB7A808" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="7A831A60" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纳斯达克上市公司金山云</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Kingsoft Cloud)以约48亿人民币的价格收购柯莱特(Camelot)公司的控制权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F9327EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="41408A55" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家电网以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>22.3亿美元收购美国桑普拉能源公司所持有的智利切昆塔公司100%股权及其他智利电力资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C5C38B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="5939DB43" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约20亿欧元(23.7亿美元)的价格收购西门子旗下专业动力传动设备制造商弗兰德(Flender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F904624" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="442CB4A5" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）的中国律师，代表其以约77亿欧元的价格收购巴斯夫（BASF）涂料业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BB1B8F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="66DB6DCF" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里影业以约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.67亿美元的价格收购大麦</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5003C2B5" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="0EA1F558" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为善水资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Templewater）的中国律师，代表其以约1.2亿新加坡元的价格收购总部位于新加坡的耐尔达精密工程公司（Knight Auto Precision Engineering Pte Ltd）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5139842A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="61ECDC85" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>British Petroleum）在电动车充电领域进行多项收购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78215202" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="582A6CB0" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG资本（IDG Capital）和I.T集团以约2亿美元联合投资瑞典时装品牌Acne Studios 41%的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D950EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2E4F5F61" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化拟议收购雪佛龙公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chevron）位于南非和博兹瓦纳的下游油气资产</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C58C15D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="18C813BE" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募与风险股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682E8BB4" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="29D765A9" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RA Capital投资康乃德生物医药</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A713A7A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="54961452" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs）投资苏宁体育</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550C7501" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="5AF90120" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>the Carlyle Group）投资中国第三方独立医学检验机构艾迪康医学检验中心有限公司</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AAE7F97" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4FCCEF18" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泛大西洋投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>General Atlantic）投资网易云音乐、自如、Today便利店、以及叮咚买菜等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5466B06F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4BB3994B" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表淡马锡（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Temasek）投资亘喜生物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476456D7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="34BCDD78" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴投资怪兽充电和河狸家</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D04D419" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="425C9ED0" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈雪の茶参与太盟投资集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(PAG)对其的C轮融资，并提供法律建议及交易服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2317B64C" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2039B825" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家风险投资机构和私募基金进行股权投资，这些机构包括但不限于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG 资本、博裕资本、红衫资本、博世创投、殷拓集团（EQT Partners）、信金资本、高瓴资本、春华资本、元实资本、亚投资本以及中银国际。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6547A431" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2011FEBC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中企出海</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B2E141" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="08CACE13" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江庞鑫电力能源有限公司收购某新加坡上市公司的股份</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F69C50B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2CD1B65D" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表墨迹天气为其海外版</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP上架项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40FB742A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="5AAE2D91" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某日资企业中国子公司为其哈萨克斯坦能源收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78917CA0" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="0AEB55C6" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市某芯片设计企业为其沙特投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565D9790" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="0C633B9B" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市半导体设备企业为其比利时投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A0B95" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="3CA35162" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市照明企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2685163D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="48008771" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市汽车零部件企业为其泰国绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7202635F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="263021AC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江省某市级国资控股集团为其整体境外股权架构设计和搭建提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72FD93CB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4D508DE6" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料管道制造企业为其越南绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0E75AA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="566CE403" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市塑料餐饮具及生物降解材料生产企业为其印度尼西亚绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E6FD45" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="26A501EF" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某太阳能光伏企业为其德国投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD25F63" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="6EFAC0EC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某机电企业为其柬埔寨绿地投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46244C67" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4E47BAE1" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合资及战略合作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103BB146" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="0E7D8631" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NBA中国开展与区块链技术、NFT以及隐私计算等有关的合作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC7B4B7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4FCD95DE" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4758E7E2" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="053B45AC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助万达体育在纳斯达克首次公开募股、进行上市前重组以及债务融资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2960E7" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="20C861F6" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C476EE" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="36B397B8" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚大学，法律博士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Juris Doctor）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C344DED" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="44E5B107" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503C8405" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="37A769D0" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6784B9" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="20B2E4F5" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC8EA8F" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="24AADEC6" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国新泽西州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A43A2DA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="5A779409" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国佐治亚州律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A16B531" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2298F0FC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F61EE6" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="34BDD66E" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BF45BB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="59FBA430" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C60F32" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="71F67731" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296A473A" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="72613508" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E12F2BB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="7FC482EE" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，卜睿律师曾先后任职于美国温斯顿律师事务所（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Winston  Strawn）的上海办公室，以及英国欧华律师事务所（DLA Piper）和美国宝维斯律师事务所（Paul Weiss）的北京办公室。卜律师亦曾在美国金斯波尔德律师事务所（King  Spalding）的美国亚特兰大办公室工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD4B22B" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="17ED715A" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被LegalOne评为2025年度客户信赖律师15强：企业出海。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45BD88DB" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="04BF84CB" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年被《国际金融法律评论》(IFLR 1000)评为新星合伙人（Rising Star Partner）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1339DA" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="7DD5DF73" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卜睿律师曾多次接受《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>36氪》《21世纪经济报道》《财经杂志》《霞光社》等媒体采访。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4797296D" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2F326BC9" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E54C45" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4F37C3BC" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68243A97" w14:textId="77777777" w:rsidR="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="2CE9BD73" w14:textId="77777777" w:rsidR="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2014年在宾夕法尼亚大学法学院《东亚法学期刊》发表《划时代的变革：上海自贸区新仲裁准则之紧急仲裁员和开放仲裁员名单制度》（http://scholarship.law.upenn.edu/ealr/vol10/iss1/3） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="05EB8903" w:rsidR="00A46A04" w:rsidRPr="00B9553D" w:rsidRDefault="00B9553D" w:rsidP="00B9553D">
+    <w:p w14:paraId="4F0A196B" w14:textId="426F8E62" w:rsidR="00A46A04" w:rsidRPr="00FF61DD" w:rsidRDefault="00FF61DD" w:rsidP="00FF61DD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B9553D">
+      <w:r w:rsidRPr="00FF61DD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2016年在明尼苏达大学法学院《法律、科学和技术期刊》发表《州立阿兹海默症患者登记系统的最佳实践：来自佐治亚州的经验》（http://ssrn.com/abstract=2592461） </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B9553D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FF61DD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2148,1411 +2148,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03917344"/>
+    <w:nsid w:val="0549001A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEBC9976"/>
+    <w:tmpl w:val="996A0090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07881BDE"/>
+    <w:nsid w:val="09FD4D99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B14C878"/>
+    <w:tmpl w:val="6F20B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C111098"/>
+    <w:nsid w:val="0FC05C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C362020E"/>
+    <w:tmpl w:val="5C7A45F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE442EB"/>
+    <w:nsid w:val="0FCF2D3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF365666"/>
+    <w:tmpl w:val="350C6720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC609C6"/>
+    <w:nsid w:val="10053185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FE64294"/>
+    <w:tmpl w:val="2CC4E138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F915A52"/>
+    <w:nsid w:val="190751A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="593494FC"/>
+    <w:tmpl w:val="8450803A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10A8426E"/>
+    <w:nsid w:val="19BA3BE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31D06BFA"/>
+    <w:tmpl w:val="B5D2C356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CA5083"/>
+    <w:nsid w:val="1BE149E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3A4B328"/>
+    <w:tmpl w:val="8D405C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12740D90"/>
+    <w:nsid w:val="1EE036F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CB07F96"/>
+    <w:tmpl w:val="8EA83972"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="136F2FE6"/>
+    <w:nsid w:val="275C2AB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D870BDA0"/>
+    <w:tmpl w:val="0318EEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169A4700"/>
+    <w:nsid w:val="2B09409C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C41778"/>
+    <w:tmpl w:val="6B40D58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A95729"/>
+    <w:nsid w:val="2DC35617"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35F462BE"/>
+    <w:tmpl w:val="5B0073D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18DF56A0"/>
+    <w:nsid w:val="2E1E6BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E8E8D24"/>
+    <w:tmpl w:val="1652B6AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8E2C17"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34043075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="333ABAD2"/>
+    <w:tmpl w:val="C9D23ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C966F8A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="374B0174"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D22889E"/>
+    <w:tmpl w:val="4A52ABD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D9D3648"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37963A21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="480EC788"/>
+    <w:tmpl w:val="EB40A0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6D4DB3"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A20054"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E64E5AE"/>
+    <w:tmpl w:val="ABFC884E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A22791"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5E641A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77349914"/>
+    <w:tmpl w:val="91CCA77C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="252700AC"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C427954"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA1633A4"/>
+    <w:tmpl w:val="11601342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="283C3428"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40467016"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4B608C2"/>
+    <w:tmpl w:val="727A434A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284C2FE0"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446F0E48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E90192C"/>
+    <w:tmpl w:val="8410C278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="306F4051"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B5416F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2164446"/>
+    <w:tmpl w:val="E1981E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B584FF6"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A224489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="790E8A04"/>
+    <w:tmpl w:val="CE203658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5C5AE1"/>
+    <w:nsid w:val="4AF90456"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1ACEAAC"/>
+    <w:tmpl w:val="DF82433A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA75D81"/>
+    <w:nsid w:val="4C5D4DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D60E34A"/>
+    <w:tmpl w:val="996A0090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F851ED"/>
+    <w:nsid w:val="4D04535F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="125493AC"/>
+    <w:tmpl w:val="8EF250FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="474731A3"/>
+    <w:nsid w:val="536354D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="425C1974"/>
+    <w:tmpl w:val="66461B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="487617CD"/>
+    <w:nsid w:val="538D0C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37FAE54A"/>
+    <w:tmpl w:val="700CFD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E42088F"/>
+    <w:nsid w:val="56901D23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="486244C6"/>
+    <w:tmpl w:val="E152A95A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0E1CB9"/>
+    <w:nsid w:val="5A814E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C9AB776"/>
+    <w:tmpl w:val="B522531C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53510EC1"/>
+    <w:nsid w:val="5BEB15B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDDAE540"/>
+    <w:tmpl w:val="4ADE81DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="563A447B"/>
+    <w:nsid w:val="608A4C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FE64294"/>
+    <w:tmpl w:val="BA502FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF7519E"/>
+    <w:nsid w:val="61CA5105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="005AC6FC"/>
+    <w:tmpl w:val="E46CC76C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60962BC3"/>
+    <w:nsid w:val="68276F9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F174A254"/>
+    <w:tmpl w:val="1414A532"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609A4A90"/>
+    <w:nsid w:val="683F779C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10D07DD6"/>
+    <w:tmpl w:val="47F87B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676A1BEF"/>
+    <w:nsid w:val="69EE2507"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F3077D2"/>
+    <w:tmpl w:val="ECECBC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B781B39"/>
+    <w:nsid w:val="6CA94FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1384EED4"/>
+    <w:tmpl w:val="139802BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C776FB5"/>
+    <w:nsid w:val="6DE07E99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59E89026"/>
+    <w:tmpl w:val="AEE04B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E296176"/>
+    <w:nsid w:val="70CC2188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="358491C4"/>
+    <w:tmpl w:val="717AAE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71DE18E2"/>
+    <w:nsid w:val="73FB4223"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10B2DD14"/>
+    <w:tmpl w:val="D06C7B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="725E5DFC"/>
+    <w:nsid w:val="764F0414"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7136B2DC"/>
+    <w:tmpl w:val="292CC69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="744B24C2"/>
+    <w:nsid w:val="76A15807"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F840FCE"/>
+    <w:tmpl w:val="51E65E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C5596E"/>
+    <w:nsid w:val="7769556D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B9ED7D8"/>
+    <w:tmpl w:val="57862F7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76D5263F"/>
+    <w:nsid w:val="78A35FE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5B2D4B0"/>
+    <w:tmpl w:val="13C0335A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AC935D2"/>
+    <w:nsid w:val="79730070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEAA06F2"/>
+    <w:tmpl w:val="E99CC8D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C714193"/>
+    <w:nsid w:val="79CA0FFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="657CDA6E"/>
+    <w:tmpl w:val="0B2ACC34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E473F1D"/>
+    <w:nsid w:val="7C5F1E1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E7CF406"/>
+    <w:tmpl w:val="09E8628E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-[...29 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="16">
-[...32 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3668,84 +3668,84 @@
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
-    <w:rsid w:val="00B9553D"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FF61DD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -4786,61 +4786,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B9553D"/>
+    <w:rsid w:val="00FF61DD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B9553D"/>
+    <w:rsid w:val="00FF61DD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5126,51 +5126,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65EBA325-A97E-46E4-8457-D352FCD258DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB1723C9-95AF-47CD-BC4E-FC1FD416C5A7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>335</Words>
   <Characters>1914</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2245</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>