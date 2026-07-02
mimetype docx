--- v0 (2026-04-29)
+++ v1 (2026-07-02)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1D11B6F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="73877CDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009D03C5">
+            <w:r w:rsidRPr="00114310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4BA5168B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+          <w:p w14:paraId="706EB16B" w14:textId="2FCE6E73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009D03C5">
+            <w:r w:rsidRPr="00114310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="175EB328" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+          <w:p w14:paraId="6199424A" w14:textId="1D6FF9F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009D03C5">
+            <w:r w:rsidRPr="00114310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5652 / +86 13811752043 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="270BC526" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+          <w:p w14:paraId="4F910ACA" w14:textId="6BD41C97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009D03C5">
+            <w:r w:rsidRPr="00114310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chao.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6CE2297C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="33F6B17B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3B5E711C" wp14:editId="6CA7E826">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A037A40" wp14:editId="14C929FC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0996FE74" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009D03C5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4359B3BB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009D03C5">
+            <w:r w:rsidRPr="00114310">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄超律师的主要执业领域为公司收购与兼并、私募股权投资、境内证券发行与上市等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1213D680" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="65406F7D" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,778 +438,778 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F966E33" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="17F6228A" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14459970" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="51FF6939" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与兼并、私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FEE16CC" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="64BBFA20" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其收购辉源生物100%股权, 收购信孚药业100%股权，以及与合作方设立开展健康大数据业务的合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195D96D7" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="1BDDD067" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本下属基金参与其收购浙江壳牌多数股权的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B91ACEF" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="16F6066B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金参与其一系列投资于中国上市及未上市半导体企业的交易，包括但不限于国微技术</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2239.HK)、耐威科技 (300456.SZ)、中微公司 (688012.SH) 以及盛科网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36361094" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="50C75D67" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH)、中微公司 (688012.SH) 参与其境内外架构调整及多轮股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1386663C" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="7ADBC85B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鹏鼎控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002938.SZ)、药明康德 (603259.SH/2359.HK) 参与其上市前股权融资的交易，代表中粮名庄荟参与其股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D707CF" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="5BAD2CDD" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沣石资本、中电创新基金等投资机构参与其在非金融机构支付、增值电信业务以及半导体领域的各类投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D96C0E" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="54C7AC8E" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内证券发行与上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AD7C50" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="26E81081" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355C570D" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="5AD2AA7A" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中微公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688012.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9264E6" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="2C87A46E" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BCA10E8" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="49D663C1" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康辰药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603590.SH) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD88F3B" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="4BFD3B79" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浩物股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (000787.SZ) 参与其发行A股及支付现金收购内江鹏翔的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0846C6B9" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="6697569B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人参与卓胜微</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300782.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7EDB0F" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="0DB67E61" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与宁德时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300750.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7355953A" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="05EA658F" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人或承销商参与以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002603.SZ)、益佰制药 (600594.SH) 等公司非公开发行 A 股的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ECF62C" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="29493BF7" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与洛阳钼业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603993.SH/3993. HK) 公开发行人民币49亿元A 股可转债的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DFECF7F" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="77282724" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泓迅生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (871854) 参与其在全国中小企业股份转让系统挂牌的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35318CC2" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="6A8F6140" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342EDEB8" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="32BFC5AE" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LL.M. Hauser全球学者，2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7449B377" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="0977A77B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77733B41" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="12838004" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国家发展研究院，经济学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5F7116" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="5039A201" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4462B28A" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="7E4DD520" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4997D4A5" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="095EE926" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1194CF" w14:textId="77777777" w:rsidR="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="62AD9960" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1FA37372" w:rsidR="00A46A04" w:rsidRPr="009D03C5" w:rsidRDefault="009D03C5" w:rsidP="009D03C5">
+    <w:p w14:paraId="4F0A196B" w14:textId="4BE657C1" w:rsidR="00A46A04" w:rsidRPr="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009D03C5">
+      <w:r w:rsidRPr="00114310">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所北京办公室。加入方达前，黄律师曾在另一家领先的中国律师事务所的北京办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009D03C5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00114310" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1415,881 +1415,882 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0149091B"/>
+    <w:nsid w:val="01972556"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA3092CE"/>
+    <w:tmpl w:val="BD8075F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="025E03FD"/>
+    <w:nsid w:val="08AF49BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB424D5C"/>
+    <w:tmpl w:val="BD8075F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043C2DF6"/>
+    <w:nsid w:val="0BDB078D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B91E6678"/>
+    <w:tmpl w:val="A1B424A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E672CF4"/>
+    <w:nsid w:val="0D256C4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B0B928"/>
+    <w:tmpl w:val="1D9C7154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF331BB"/>
+    <w:nsid w:val="1DAE4F31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="792E4406"/>
+    <w:tmpl w:val="F4645CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17334767"/>
+    <w:nsid w:val="25DA5579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9544CF22"/>
+    <w:tmpl w:val="E676C1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17363AC1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C93AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="418AA0E8"/>
+    <w:tmpl w:val="B5DA1774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19BF6A2C"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="350D77AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFC4A8FA"/>
+    <w:tmpl w:val="052EFB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED8455B"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="378366C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CB479F6"/>
+    <w:tmpl w:val="38625D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F8409E5"/>
+    <w:nsid w:val="3A30146E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="026C3F9E"/>
+    <w:tmpl w:val="74EE6F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="316367C4"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D3D04A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D3C7C86"/>
+    <w:tmpl w:val="48205E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32FE6837"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="418127E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0CD3B6"/>
+    <w:tmpl w:val="3C0A9D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38BE07A2"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452319EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF20167E"/>
+    <w:tmpl w:val="EA44C5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="495505BE"/>
+    <w:nsid w:val="4B540E9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B91E6678"/>
+    <w:tmpl w:val="40324A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CF2883"/>
+    <w:nsid w:val="4DA02D50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2CCBD16"/>
+    <w:tmpl w:val="BC36EBD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549B0C0C"/>
+    <w:nsid w:val="534252BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7644B332"/>
+    <w:tmpl w:val="43C66FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55184D19"/>
+    <w:nsid w:val="583E07BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75E44FC8"/>
+    <w:tmpl w:val="7980BF16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CF726DB"/>
+    <w:nsid w:val="611B1DF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9306D46C"/>
+    <w:tmpl w:val="44921564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D3C0E95"/>
+    <w:nsid w:val="645E2373"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11B48ED2"/>
+    <w:tmpl w:val="65968AC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68B377A6"/>
+    <w:nsid w:val="6D8A064E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="714A7E42"/>
+    <w:tmpl w:val="5518FB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69263794"/>
+    <w:nsid w:val="75D660EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFDEEC0E"/>
+    <w:tmpl w:val="915857D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="709552B7"/>
+    <w:nsid w:val="7A34018D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7020D756"/>
+    <w:tmpl w:val="69405184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0A257C"/>
+    <w:nsid w:val="7C603AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81D07072"/>
+    <w:tmpl w:val="00762CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="00114310"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2342,51 +2343,50 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
-    <w:rsid w:val="009D03C5"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
@@ -3477,61 +3477,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009D03C5"/>
+    <w:rsid w:val="00114310"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009D03C5"/>
+    <w:rsid w:val="00114310"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3817,51 +3817,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2608C73-487E-4AFA-9E1F-9ABBBF714E31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D6D746-168C-48E2-9900-EBFDEACDC30C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
   <Characters>1038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>