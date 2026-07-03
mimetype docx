--- v1 (2026-07-02)
+++ v2 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="73877CDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
+          <w:p w14:paraId="2C4F11E8" w14:textId="653F50CB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00114310">
+            <w:r w:rsidRPr="00FD0EE6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2FCE6E73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
+          <w:p w14:paraId="706EB16B" w14:textId="490B5D3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00114310">
+            <w:r w:rsidRPr="00FD0EE6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D6FF9F0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
+          <w:p w14:paraId="6199424A" w14:textId="54045FF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00114310">
+            <w:r w:rsidRPr="00FD0EE6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5652 / +86 13811752043 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6BD41C97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="00114310">
+          <w:p w14:paraId="4F910ACA" w14:textId="46E2AE7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00114310">
+            <w:r w:rsidRPr="00FD0EE6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chao.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="33F6B17B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A670154" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A037A40" wp14:editId="14C929FC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CAADF26" wp14:editId="1250F3B8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4359B3BB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00114310" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="014D0C37" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00114310">
+            <w:r w:rsidRPr="00FD0EE6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄超律师的主要执业领域为公司收购与兼并、私募股权投资、境内证券发行与上市等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65406F7D" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="647EDB2F" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,778 +438,778 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F6228A" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="5C79ED74" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51FF6939" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="5AB2F321" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与兼并、私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BBFA20" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="60E784CE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其收购辉源生物100%股权, 收购信孚药业100%股权，以及与合作方设立开展健康大数据业务的合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BDDD067" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="06D201E5" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本下属基金参与其收购浙江壳牌多数股权的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F6066B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="44E0456E" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金参与其一系列投资于中国上市及未上市半导体企业的交易，包括但不限于国微技术</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2239.HK)、耐威科技 (300456.SZ)、中微公司 (688012.SH) 以及盛科网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C75D67" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="749A5A49" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH)、中微公司 (688012.SH) 参与其境内外架构调整及多轮股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADBC85B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="04E66720" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鹏鼎控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002938.SZ)、药明康德 (603259.SH/2359.HK) 参与其上市前股权融资的交易，代表中粮名庄荟参与其股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BAD2CDD" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="1D9A074B" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沣石资本、中电创新基金等投资机构参与其在非金融机构支付、增值电信业务以及半导体领域的各类投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C7AC8E" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="4B79A90C" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内证券发行与上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E81081" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="6F1DFF83" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD2AA7A" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="2AED56DE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中微公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688012.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C87A46E" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="386CACA4" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D663C1" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="384B5343" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康辰药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603590.SH) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFD3B79" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="3314853F" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浩物股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (000787.SZ) 参与其发行A股及支付现金收购内江鹏翔的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6697569B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="465199BE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人参与卓胜微</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300782.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB67E61" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="0572C474" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与宁德时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300750.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EA658F" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="0914A9C6" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人或承销商参与以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002603.SZ)、益佰制药 (600594.SH) 等公司非公开发行 A 股的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29493BF7" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="213AFCD9" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与洛阳钼业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603993.SH/3993. HK) 公开发行人民币49亿元A 股可转债的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77282724" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="30DB8B07" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泓迅生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (871854) 参与其在全国中小企业股份转让系统挂牌的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A8F6140" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="55EF40FD" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BFC5AE" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="6BB8D055" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LL.M. Hauser全球学者，2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0977A77B" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="41FC9B40" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12838004" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="370CD674" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国家发展研究院，经济学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5039A201" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="774564BA" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4DD520" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="7000482C" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="095EE926" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="399712EE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62AD9960" w14:textId="77777777" w:rsidR="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="411A8B6B" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4BE657C1" w:rsidR="00A46A04" w:rsidRPr="00114310" w:rsidRDefault="00114310" w:rsidP="00114310">
+    <w:p w14:paraId="4F0A196B" w14:textId="2BAADDA4" w:rsidR="00A46A04" w:rsidRPr="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00114310">
+      <w:r w:rsidRPr="00FD0EE6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所北京办公室。加入方达前，黄律师曾在另一家领先的中国律师事务所的北京办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00114310" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD0EE6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1415,176 +1415,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01972556"/>
+    <w:nsid w:val="03FD3E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD8075F0"/>
+    <w:tmpl w:val="AA0AABA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AF49BA"/>
+    <w:nsid w:val="05D617EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD8075F0"/>
+    <w:tmpl w:val="2BD02536"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDB078D"/>
+    <w:nsid w:val="062C0241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1B424A8"/>
+    <w:tmpl w:val="2494AB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D256C4A"/>
+    <w:nsid w:val="130B5124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D9C7154"/>
+    <w:tmpl w:val="A4B4FB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DAE4F31"/>
+    <w:nsid w:val="16173466"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4645CB2"/>
+    <w:tmpl w:val="4CE207A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25DA5579"/>
+    <w:nsid w:val="1973188E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E676C1AA"/>
+    <w:tmpl w:val="AA0AABA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C1A4B91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA5E0720"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E52668A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F40578"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="232E4C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A580A3FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DF2405"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46664A90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CA74F26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A61E7096"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D915F78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0262984"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1653,644 +1779,517 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C93AC9"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31B52EA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5DA1774"/>
+    <w:tmpl w:val="FF7A7680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="350D77AF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44B46F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="052EFB28"/>
+    <w:tmpl w:val="240C3D12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="378366C0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CDA7FE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38625D48"/>
+    <w:tmpl w:val="DC346820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A30146E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CEE0569"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74EE6F9E"/>
+    <w:tmpl w:val="F3F21014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D3D04A2"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC548BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48205E50"/>
+    <w:tmpl w:val="21982804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="418127E0"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="588D61CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C0A9D26"/>
+    <w:tmpl w:val="16A62928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="452319EE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61221222"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA44C5FA"/>
+    <w:tmpl w:val="69543C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B540E9A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619C67B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40324A2C"/>
+    <w:tmpl w:val="B3323218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DA02D50"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68E024BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC36EBD4"/>
+    <w:tmpl w:val="6EB6D24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534252BA"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F596856"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43C66FB8"/>
+    <w:tmpl w:val="440AA98E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583E07BB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FCD3471"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7980BF16"/>
+    <w:tmpl w:val="EF30BE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-[...14 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="14">
-[...29 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
-    <w:rsid w:val="00114310"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2392,50 +2391,51 @@
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
+    <w:rsid w:val="00FD0EE6"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3477,61 +3477,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00114310"/>
+    <w:rsid w:val="00FD0EE6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00114310"/>
+    <w:rsid w:val="00FD0EE6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3817,51 +3817,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38D6D746-168C-48E2-9900-EBFDEACDC30C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB56664F-C22A-48C0-A852-2E5CBEDE32E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
   <Characters>1038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>