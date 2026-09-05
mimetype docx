--- v2 (2026-07-03)
+++ v3 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="653F50CB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5B4D19A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FD0EE6">
+            <w:r w:rsidRPr="00E72FE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="490B5D3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+          <w:p w14:paraId="706EB16B" w14:textId="37DD0C68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FD0EE6">
+            <w:r w:rsidRPr="00E72FE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="54045FF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+          <w:p w14:paraId="6199424A" w14:textId="3631C03B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FD0EE6">
+            <w:r w:rsidRPr="00E72FE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5652 / +86 13811752043 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46E2AE7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+          <w:p w14:paraId="4F910ACA" w14:textId="2DA87818" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FD0EE6">
+            <w:r w:rsidRPr="00E72FE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chao.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A670154" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="23C8A46C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0CAADF26" wp14:editId="1250F3B8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6358816C" wp14:editId="350FD61B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="014D0C37" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FD0EE6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3313F056" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E72FE1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FD0EE6">
+            <w:r w:rsidRPr="00E72FE1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄超律师的主要执业领域为公司收购与兼并、私募股权投资、境内证券发行与上市等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647EDB2F" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="780159F9" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,778 +438,778 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C79ED74" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="52FB29E5" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB2F321" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="5D720678" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与兼并、私募股权投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E784CE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="6F507E99" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其收购辉源生物100%股权, 收购信孚药业100%股权，以及与合作方设立开展健康大数据业务的合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D201E5" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="29442F87" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本下属基金参与其收购浙江壳牌多数股权的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E0456E" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="0B46ADFB" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家集成电路产业投资基金参与其一系列投资于中国上市及未上市半导体企业的交易，包括但不限于国微技术</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2239.HK)、耐威科技 (300456.SZ)、中微公司 (688012.SH) 以及盛科网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749A5A49" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="09EFC0C7" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH)、中微公司 (688012.SH) 参与其境内外架构调整及多轮股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E66720" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="2D06FACC" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鹏鼎控股</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002938.SZ)、药明康德 (603259.SH/2359.HK) 参与其上市前股权融资的交易，代表中粮名庄荟参与其股权融资的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9A074B" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="59DE2890" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沣石资本、中电创新基金等投资机构参与其在非金融机构支付、增值电信业务以及半导体领域的各类投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B79A90C" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="6AD0531D" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内证券发行与上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1DFF83" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="542E6689" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表芯原股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688521.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AED56DE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="419B9B72" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中微公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (688012.SH) 参与其首次公开发行A股并在上海证券交易所科创板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386CACA4" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="6A64E8D1" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603259.SH/2359.HK) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384B5343" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="0FF94608" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康辰药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603590.SH) 参与其首次公开发行A股并在上海证券交易所主板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3314853F" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="6745A14B" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浩物股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (000787.SZ) 参与其发行A股及支付现金收购内江鹏翔的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465199BE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="66FC057E" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人参与卓胜微</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300782.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0572C474" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="53651EB3" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与宁德时代</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (300750.SZ) 首次公开发行A股并在深圳证券交易所创业板上市的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0914A9C6" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="143B1031" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表保荐人或承销商参与以岭药业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (002603.SZ)、益佰制药 (600594.SH) 等公司非公开发行 A 股的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="213AFCD9" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="6A44F29D" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商参与洛阳钼业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (603993.SH/3993. HK) 公开发行人民币49亿元A 股可转债的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DB8B07" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="62CFBB49" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表泓迅生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (871854) 参与其在全国中小企业股份转让系统挂牌的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55EF40FD" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="59225BA9" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BB8D055" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="58D3A9B8" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LL.M. Hauser全球学者，2020</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FC9B40" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="42251F4D" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="370CD674" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="41CB6C79" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学国家发展研究院，经济学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774564BA" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="1627A2D1" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7000482C" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="3F3062AA" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399712EE" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="64E3A093" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411A8B6B" w14:textId="77777777" w:rsidR="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="11FE9F24" w14:textId="77777777" w:rsidR="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2BAADDA4" w:rsidR="00A46A04" w:rsidRPr="00FD0EE6" w:rsidRDefault="00FD0EE6" w:rsidP="00FD0EE6">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DFFE358" w:rsidR="00A46A04" w:rsidRPr="00E72FE1" w:rsidRDefault="00E72FE1" w:rsidP="00E72FE1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FD0EE6">
+      <w:r w:rsidRPr="00E72FE1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年加入方达律师事务所北京办公室。加入方达前，黄律师曾在另一家领先的中国律师事务所的北京办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FD0EE6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E72FE1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1415,436 +1415,457 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03FD3E53"/>
+    <w:nsid w:val="0A7F64F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA0AABA2"/>
+    <w:tmpl w:val="8294017A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D617EB"/>
+    <w:nsid w:val="0B3C1EC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BD02536"/>
+    <w:tmpl w:val="B0983D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062C0241"/>
+    <w:nsid w:val="0C8B5BBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2494AB82"/>
+    <w:tmpl w:val="07CEBDA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130B5124"/>
+    <w:nsid w:val="1635340C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4B4FB42"/>
+    <w:tmpl w:val="29483BE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16173466"/>
+    <w:nsid w:val="1C453414"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CE207A2"/>
+    <w:tmpl w:val="616A84B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1973188E"/>
+    <w:nsid w:val="1E537BEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA0AABA2"/>
+    <w:tmpl w:val="D3BEAD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C1A4B91"/>
+    <w:nsid w:val="236D50D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA5E0720"/>
+    <w:tmpl w:val="22B83770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E52668A"/>
+    <w:nsid w:val="25667FD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0F40578"/>
+    <w:tmpl w:val="8C6C90D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232E4C2A"/>
+    <w:nsid w:val="271B7213"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A580A3FE"/>
+    <w:tmpl w:val="217E6820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DF2405"/>
+    <w:nsid w:val="280E4AEA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46664A90"/>
+    <w:tmpl w:val="DF1CEB58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CA74F26"/>
+    <w:nsid w:val="2C6716BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A61E7096"/>
+    <w:tmpl w:val="25EC49DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D915F78"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="367C7E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0262984"/>
+    <w:tmpl w:val="3A68F334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B52EA3"/>
+    <w:nsid w:val="3A3D7737"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF7A7680"/>
+    <w:tmpl w:val="57E453F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AA05817"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D60F996"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1916,334 +1937,313 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B46F8E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501340D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="240C3D12"/>
+    <w:tmpl w:val="4E385174"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDA7FE6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B7A33E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC346820"/>
+    <w:tmpl w:val="E0AEF4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CEE0569"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1772E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3F21014"/>
+    <w:tmpl w:val="7982CBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC548BA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="639D5C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21982804"/>
+    <w:tmpl w:val="7982CBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="588D61CF"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678A582A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16A62928"/>
+    <w:tmpl w:val="E8603E6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61221222"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BF71E99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69543C54"/>
+    <w:tmpl w:val="6F7EC68A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619C67B3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="706B78FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3323218"/>
+    <w:tmpl w:val="92E26A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68E024BB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="771E1C12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EB6D24C"/>
+    <w:tmpl w:val="8C926016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F596856"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CA10F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="440AA98E"/>
+    <w:tmpl w:val="BBDEC67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="13">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2380,62 +2380,62 @@
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
+    <w:rsid w:val="00E72FE1"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
-    <w:rsid w:val="00FD0EE6"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -3477,61 +3477,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FD0EE6"/>
+    <w:rsid w:val="00E72FE1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FD0EE6"/>
+    <w:rsid w:val="00E72FE1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3817,51 +3817,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB56664F-C22A-48C0-A852-2E5CBEDE32E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4055EA8-3848-4F79-AA68-9E551E22A450}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>182</Words>
   <Characters>1038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>