--- v0 (2026-04-29)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1CE42D07" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="00251537">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2C4DF6F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00251537">
+            <w:r w:rsidRPr="00E548BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>杨伟国</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="78A0163E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="00251537">
+          <w:p w14:paraId="706EB16B" w14:textId="460821A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00251537">
+            <w:r w:rsidRPr="00E548BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30824B46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="00251537">
+          <w:p w14:paraId="6199424A" w14:textId="40FF8E75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00251537">
+            <w:r w:rsidRPr="00E548BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="118E94EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="00251537">
+          <w:p w14:paraId="4F910ACA" w14:textId="2708FE57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00251537">
+            <w:r w:rsidRPr="00E548BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6EDD6F4C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="73BFE58A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40039B63" wp14:editId="7B846CEE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D5C410" wp14:editId="47BEC254">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,66 +240,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="25F3E911" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00251537" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1F120F4C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00251537">
+            <w:r w:rsidRPr="00E548BB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>杨伟国律师专长商事诉讼与仲裁、公司和基金清算、不良资产处置，主要领域包括：复杂合同纠纷，投资、并购与公司控制权纠纷，基金、证券和资管等金融纠纷，国际贸易纠纷，房地产与建设工程纠纷，产品责任纠纷等。</w:t>
+              <w:t>杨伟国律师专长复杂商事诉讼、仲裁和替代性争议解决，以及不良资产处置、清算和重整等。主要领域包括：证券、基金、银行、信托和资管等金融类纠纷，投资、股权和公司控制权纠纷，合资、并购纠纷，国际贸易纠纷，房地产与建设工程纠纷等；代理的案件争议总额超过千亿元人民币。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072F603C" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="21DBB807" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1112 +438,1312 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D829681" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+    <w:p w14:paraId="58F6D64D" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E62F81" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+    <w:p w14:paraId="433DBAA4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>业界重大或标志性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FEC522" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+    <w:p w14:paraId="4B78E0FA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表娃哈哈集团处理与法国达能集团的中国历史规模最大的合资及公司控制权纠纷系列案，包括境内外</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="4363EFDB" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名金融机构处理全国首例银行间债券市场虚假陈述案暨北京金融法院设立后受理的第一号案件（入选“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2023年度人民法院十大案件</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B620D5" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某合伙型私募基金有限合伙人处理业界首例有限合伙人针对合伙企业外第三人的代位仲裁案，该案在仲裁协议效力扩张性领域极具创新和影响</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="17B73FF2" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表多家知名券商、银行、资信评级机构等证券中介机构处理几十起金融和资本市场知名的证券虚假陈述纠纷案，包括五洋债、华晨债、胜通债、大机床债等，其中包括业界首例中介机构内部追偿案、首批证券虚假陈述仲裁系列案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64E3E4CB" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某大型证券公司处理国内业界首例资产证券化产品认购人起诉管理人的管理失职索赔案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EFE3290" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>参与代理娃哈哈集团与法国达能集团之间中国历史规模最大的合资及公司控制权纠纷系列案，包括境内外</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7个司法领域所涉50多起诉讼仲裁案件，争议金额超过50亿美元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4815C021" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表小股东客户处理因股东“人合性”障碍导致上市公司控制股东解散的中国司法实践中第一案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FA13166" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>参与代理湖北葛洲坝三联实业股份有限公司、湖北平湖旅游船有限公司与美国罗宾逊直升机有限公司的产品责任纠纷案，系历史上首例中国法院判决在美国得到承认与执行的案件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8B2303" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某知名网络游戏公司处理《外商投资法》生效后全国法院审理的首例因外商投资准入负面清单行业导致投资行为无效的股权争议案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6C79B981" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名跨境企业集团处理其与合作方之间的复杂股权纠纷及公司控制权诉讼案，争议金额近</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>300亿元人民币</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="322BED4C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表湖北葛洲坝三联实业股份有限公司、湖北平湖旅游船有限公司处理与美国罗宾逊直升机有限公司的产品责任纠纷案，系历史上首例中国法院判决在美国得到承认与执行的案件</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="64C822DF" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某私募基金投资人处理业界首例有限合伙人针对合伙企业外第三人的代位仲裁案，系仲裁协议效力扩张性领域的标志性案件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1764CA96" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表部分中国乘客处理与马来西亚航空公司的</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0DCB6EC3" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某大型证券公司处理国内业界首例资产证券化产品认购人起诉管理人的管理失职索赔案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CE513C0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>国内复杂商事争议</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="659BB001" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>金融纠纷及不良资产处置</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423BC0B6" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某国内知名民营教育机构处理其与境外投资主体之间争议金额约</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="409ADEE9" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表多家上市公司、资本市场中介机构或公司董事、监事、高级管理人员处理中国证监会或下属证监局的证券争议行政处罚听证、行政复议等程序</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D578A0C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某大型上市公司处理与某房地产企业之间争议金额超过</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="363E1E8D" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表多家知名银行、信托、基金或投资机构处理多起金融争议诉讼或仲裁、强制执行、破产或不良资产处置项目，涉及司法评估、拍卖、变卖、以物抵债、执行异议等全部程序的重难点工作</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9C43AA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="3134E728" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名外资金融机构应对投资者针对其销售金融产品的适当性义务纠纷诉讼案，获得金融机构全免责的胜诉结果，系九民会议纪要生效后认定金融机构适当性义务边界的代表性案例</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6462BBE0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表多家知名国企或民企处理在各省高级人民法院、最高人民法院审理的争议金额数亿元人民币的建设工程合同纠纷诉讼案</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="28E18003" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某大型金融机构针对担保人提起担保物权特别程序，获得法院胜诉裁定并对担保人质押的上市公司股票进行司法拍卖和处置</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="670B4EC5" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表中国电力工程顾问集团及其关联企业处理大型复杂建设工程施工及买卖合同纠纷系列诉讼仲裁案</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="7761C864" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名投资机构处理先后经北京中级法院、高级法院和最高人民法院审理的对赌和业绩补偿纠纷系列诉讼案并完全胜诉，争议总额超过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>10亿元人民币</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="194A247C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表多家知名银行、信托、基金或投资机构处理多起金融争议诉讼或仲裁、强制执行程序、破产程序或不良资产处置项目，争议总金额数百亿元人民币</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7F71259F" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>为红杉、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>IDG、德弘、春华、高盛、凯雷、中金、国新等知名私募基金客户提供基金纠纷综合法律服务，包括投融资及对赌（回购及业绩补偿）纠纷、涉投资者适当性纠纷、GP与LP之间纠纷、托管纠纷、基金退出与清算等</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EFF1F4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>为多家大型私募基金及投资机构提供基金纠纷所涉综合法律服务，包括合伙型或契约型基金与被投资主体之间的争议、合伙型基金</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1E934D35" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表多家头部资产管理公司处理复杂金融和不良资产争议解决及司法处置项目</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BA4403" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>复杂商事争议</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57C18260" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某知名投资机构处理与契约型私募基金管理人及托管银行的投资协议仲裁案，涉及管理人与托管银行责任界限这一私募基金领域重大争议法律问题</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6EE065CB" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表中国国新、中国电力工程顾问集团、中国能建、中化集团、亚太卫星、首创集团、金隅集团、利星行集团、香港交易所等大型企业和机构及其下属企业处理投资纠纷、公司和股权纠纷、贸易纠纷、建设工程纠纷等</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E076ADA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>与多家大型资产管理公司达成长期合作关系，并代表其处理多个不良资产项目的争议解决及司法处置</w:t>
-[...19 lines deleted...]
-    <w:p w14:paraId="00F2460A" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表国家开发银行处理涉外独立银行保函纠纷的系列诉讼仲裁案，争议总额超过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>7000万美元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D50761C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表境内某知名制药企业处理与某美国公司因专利知识产权及保密协议纠纷产生的在美国仲裁协会的国际仲裁案，获得胜诉</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70E96FBF" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名网络游戏公司处理《外商投资企业法》生效后首批外方隐名股东资格确认纠纷案，涉及股权代持协议及股东资格争议，争议金额数亿元人民币</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547C916E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表某大型央企处理与境外公司因跨境服务协议纠纷产生的在香港国际仲裁中心的国际仲裁案，争议金额数亿美元</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="094CFF1C" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某小股东客户处理业界首例因股东“人合性”障碍导致上市公司控股股东司法强制解散案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F761FE" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表日本某知名株式会社处理其与中国大型钢铁企业的在新加坡国际仲裁中心的国际货物买卖系列纠纷仲裁案，获得满意和解结果</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="02430469" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某大型上市公司处理与某房地产企业之间争议金额超过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>20亿元人民币的房地产合作开发纠纷系列诉讼案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9C4C8F" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>代表十家中国贸易公司处理与境外航运公司在美国纽约南区法院审理的</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="58EF107C" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A+H股上市企业处理与某国有大型企业之间争议金额数亿元人民币的房地产买卖纠纷诉讼案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E95A78" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>先后为首都机场集团公司、中国国际货运航空有限公司、中国成套设备进出口</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="37AF6A29" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表多家知名建设工程行业客户处理在各省高级人民法院、最高人民法院审理的建设工程纠纷诉讼仲裁案，争议总额超过数十亿元人民币</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B8E9D2" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>跨境争议</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3044F4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>分别为福布斯中国富豪排行榜前列的数位当事人提供家事纠纷及财富管理法律服务，涉及争议财产金额数百亿元人民币</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="2B0D5426" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名制药企业处理与美国公司因专利知识产权及保密协议纠纷产生的在美国仲裁协会的国际仲裁案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F206FF" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中国政法大学法学院，法学学士，</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0B86CBFE" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某大型国有企业处理与境外公司因跨境服务协议纠纷产生的在香港国际仲裁中心的国际仲裁案，争议金额数亿美元</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD49D43" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中国政法大学国际法学院，国际经济法学硕士，</w:t>
-[...28 lines deleted...]
-    <w:p w14:paraId="7FD5E1C4" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表某知名投资基金处理与被投资企业红筹投资架构下对赌回购纠纷在香港国际仲裁中心的国际仲裁案，争议金额超过</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>5000万美元，系港仲历史上首例由案外当事人成功加入已有仲裁程序的代表性案件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB7923D" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中华人民共和国执业律师</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="48FBAEEA" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表日本某知名株式会社处理与中国大型钢铁企业的在新加坡国际仲裁中心的国际货物买卖系列纠纷仲裁案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ADD957E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>杨伟国律师</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5EFE2AA7" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>代表十家中国贸易公司处理与境外航运公司在美国纽约南区法院审理的</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Rule B海事扣押令纠纷案</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE15CF4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>其他信息</w:t>
-[...21 lines deleted...]
-    <w:p w14:paraId="46275FC5" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>教育背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77B020A8" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
-[...35 lines deleted...]
-    <w:p w14:paraId="766C96C6" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国政法大学法学院，法学学士，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2828C63F" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
-[...7 lines deleted...]
-    <w:p w14:paraId="3DAA14A7" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国政法大学国际法学院，国际经济法学硕士，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C0D2A3E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
-[...63 lines deleted...]
-    <w:p w14:paraId="2E62654E" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>北京大学光华管理学院，高级管理人员工商管理硕士，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E007DB1" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>其他履职</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="42E9B025" w14:textId="77777777" w:rsidR="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+        <w:t>执业资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14ACB5AE" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
-[...7 lines deleted...]
-    <w:p w14:paraId="4F0A196B" w14:textId="09C85882" w:rsidR="00A46A04" w:rsidRPr="00251537" w:rsidRDefault="00251537" w:rsidP="00251537">
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中华人民共和国执业律师</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6161898B" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>职业背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9EB390" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00251537">
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>杨伟国律师</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2020年作为合伙人加入方达律师事务所。此前，他曾先后在两家中国领先的律师事务所工作，并担任其中一家律所事务所的执行合伙人。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9EC209" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB14EE8" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>获奖情况</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AB85B0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2022年至今连续被钱伯斯（Chambers）《亚太法律指南》、《大中华区法律指南》评为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>争议解决：诉讼</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>和</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>证券：诉讼</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">双领域上榜推荐律师 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07F8EFF2" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016年至今连续被《亚洲法律概况》（Asialaw Profiles）评为争议解决领域 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>受瞩目律师</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C9204E9" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2019年《亚洲法律杂志》（Asian Legal Business）</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中国十五佳诉讼律师</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C72431" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017年《商法》（China Business Law Journal）首届中国业务法律精英100强（China Top 100 A-list Lawyers） </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B724F0C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他履职</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="310828B3" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京仲裁委员会、上海国际仲裁中心等仲裁机构在册仲裁员 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="369F8082" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">第十一届北京市律师协会商事仲裁专业委员会副主任 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="64B7FAE9" w:rsidR="00A46A04" w:rsidRPr="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E548BB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国政法大学法律硕士研究生兼职导师 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00251537" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E548BB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1749,239 +1949,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048E6D49"/>
+    <w:nsid w:val="04707B22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0174000E"/>
+    <w:tmpl w:val="5526188E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21E15D54"/>
+    <w:nsid w:val="060A4CC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99F0159A"/>
+    <w:tmpl w:val="39DAEDA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225977C4"/>
+    <w:nsid w:val="0D5A60BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DB46FFA"/>
+    <w:tmpl w:val="31E6BF62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="243F4996"/>
+    <w:nsid w:val="11191D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6E010C6"/>
+    <w:tmpl w:val="F884796C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294A3CB4"/>
+    <w:nsid w:val="1EBD63E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61CE8F2A"/>
+    <w:tmpl w:val="DBEA377E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ADE43DE"/>
+    <w:nsid w:val="1FE66A35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="918E6FA0"/>
+    <w:tmpl w:val="0242049C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C305B9C"/>
+    <w:nsid w:val="21B96B6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32D45B28"/>
+    <w:tmpl w:val="644059FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E721686"/>
+    <w:nsid w:val="22FA04FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D46A8706"/>
+    <w:tmpl w:val="7B920DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EDF5349"/>
+    <w:nsid w:val="24243FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="848C77D4"/>
+    <w:tmpl w:val="EF0A11F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="267C2EFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A56802B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CFA26CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCFE1E36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E232661"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="133E79E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2050,750 +2313,855 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="393444C7"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F5A457E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="568CAD10"/>
+    <w:tmpl w:val="B9B04B54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A301181"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="331D13C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A34EB3A"/>
+    <w:tmpl w:val="0E14699C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB9147C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B7838C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="369420E2"/>
+    <w:tmpl w:val="1C4CE65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D5D59B7"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F916ED1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB0AE928"/>
+    <w:tmpl w:val="36B631A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4205773F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="419E1432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85022BA0"/>
+    <w:tmpl w:val="6B8EB836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD74760"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="427E16AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9776F9A8"/>
+    <w:tmpl w:val="F1DE95F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8D1313"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="494D587F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27126324"/>
+    <w:tmpl w:val="1C425332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D4B6D87"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F9C66CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C5C2CF0"/>
+    <w:tmpl w:val="FC90CEEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533C610A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502B52E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBEEF79C"/>
+    <w:tmpl w:val="1C06872A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5854578D"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B21300"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95EAA4C4"/>
+    <w:tmpl w:val="58B693EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C25356A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="523E66E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE321EDA"/>
+    <w:tmpl w:val="8DFCA7D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D72303C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55921437"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F4EBCE4"/>
+    <w:tmpl w:val="5D282DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEF267C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57675C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75720140"/>
+    <w:tmpl w:val="2CA4E8E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60AD0663"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59961D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3E0DF72"/>
+    <w:tmpl w:val="5D004AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64EB5DA4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A0827A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7A08C0A"/>
+    <w:tmpl w:val="5E622A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65A71377"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF76D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="187EE622"/>
+    <w:tmpl w:val="C8DAED9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD85F52"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B1613D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E4E5346"/>
+    <w:tmpl w:val="B2E472CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C4393D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EAA6D6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BE01134"/>
+    <w:tmpl w:val="971A423C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="730A16D4"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60957382"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4746B566"/>
+    <w:tmpl w:val="8B6E6CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73125C45"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64182D62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5A81B08"/>
+    <w:tmpl w:val="D3FAA3A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AB2C67"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66BA3484"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFBAB554"/>
+    <w:tmpl w:val="922ACF50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A142491"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68D329BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBEEF79C"/>
+    <w:tmpl w:val="B5D2C66E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3A1843"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="747879B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A91C43E2"/>
+    <w:tmpl w:val="0242049C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="755E6D77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92B6E5CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75BC72A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="584CBFDA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790765BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F1AAB670"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FAB1B0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D96EDB96"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="5">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="19">
-[...20 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
-[...17 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2814,51 +3182,50 @@
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
-    <w:rsid w:val="00251537"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
@@ -2930,50 +3297,51 @@
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
+    <w:rsid w:val="00E548BB"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4027,61 +4395,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00251537"/>
+    <w:rsid w:val="00E548BB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00251537"/>
+    <w:rsid w:val="00E548BB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4367,66 +4735,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A7C4966E-9422-4470-ACEA-7E4411E29AEB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75F1F126-0626-4D17-82D8-B06D80A4428C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>286</Words>
-  <Characters>1633</Characters>
+  <Words>360</Words>
+  <Characters>2054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>17</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1916</CharactersWithSpaces>
+  <CharactersWithSpaces>2410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>