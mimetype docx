--- v1 (2026-07-09)
+++ v2 (2026-08-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2C4DF6F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="40BFB79F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E548BB">
+            <w:r w:rsidRPr="00AA2825">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>杨伟国</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="460821A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+          <w:p w14:paraId="706EB16B" w14:textId="15F4205D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E548BB">
+            <w:r w:rsidRPr="00AA2825">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="40FF8E75" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+          <w:p w14:paraId="6199424A" w14:textId="518A3BD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E548BB">
+            <w:r w:rsidRPr="00AA2825">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2708FE57" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+          <w:p w14:paraId="4F910ACA" w14:textId="3F269FD1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E548BB">
+            <w:r w:rsidRPr="00AA2825">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="73BFE58A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="14F1E3DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23D5C410" wp14:editId="47BEC254">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EBF8E4C" wp14:editId="742A0291">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1F120F4C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E548BB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="47CDE04E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E548BB">
+            <w:r w:rsidRPr="00AA2825">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>杨伟国律师专长复杂商事诉讼、仲裁和替代性争议解决，以及不良资产处置、清算和重整等。主要领域包括：证券、基金、银行、信托和资管等金融类纠纷，投资、股权和公司控制权纠纷，合资、并购纠纷，国际贸易纠纷，房地产与建设工程纠纷等；代理的案件争议总额超过千亿元人民币。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DBB807" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="54DACDB0" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1312 +438,1312 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F6D64D" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="65D30A6C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433DBAA4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="222A0667" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>业界重大或标志性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B78E0FA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5218EC94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名金融机构处理全国首例银行间债券市场虚假陈述案暨北京金融法院设立后受理的第一号案件（入选“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年度人民法院十大案件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B620D5" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="635CE0BF" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名券商、银行、资信评级机构等证券中介机构处理几十起金融和资本市场知名的证券虚假陈述纠纷案，包括五洋债、华晨债、胜通债、大机床债等，其中包括业界首例中介机构内部追偿案、首批证券虚假陈述仲裁系列案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E3E4CB" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="65ABB03E" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与代理娃哈哈集团与法国达能集团之间中国历史规模最大的合资及公司控制权纠纷系列案，包括境内外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7个司法领域所涉50多起诉讼仲裁案件，争议金额超过50亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4815C021" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="3F302477" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与代理湖北葛洲坝三联实业股份有限公司、湖北平湖旅游船有限公司与美国罗宾逊直升机有限公司的产品责任纠纷案，系历史上首例中国法院判决在美国得到承认与执行的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8B2303" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="76B79784" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨境企业集团处理其与合作方之间的复杂股权纠纷及公司控制权诉讼案，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322BED4C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="6653C208" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某私募基金投资人处理业界首例有限合伙人针对合伙企业外第三人的代位仲裁案，系仲裁协议效力扩张性领域的标志性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1764CA96" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="3CA5E9F1" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型证券公司处理国内业界首例资产证券化产品认购人起诉管理人的管理失职索赔案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE513C0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="0E8C370C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融纠纷及不良资产处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423BC0B6" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5E54283A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家上市公司、资本市场中介机构或公司董事、监事、高级管理人员处理中国证监会或下属证监局的证券争议行政处罚听证、行政复议等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D578A0C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5BA8EE81" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名银行、信托、基金或投资机构处理多起金融争议诉讼或仲裁、强制执行、破产或不良资产处置项目，涉及司法评估、拍卖、变卖、以物抵债、执行异议等全部程序的重难点工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9C43AA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="42A91138" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名外资金融机构应对投资者针对其销售金融产品的适当性义务纠纷诉讼案，获得金融机构全免责的胜诉结果，系九民会议纪要生效后认定金融机构适当性义务边界的代表性案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6462BBE0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="0090AB13" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型金融机构针对担保人提起担保物权特别程序，获得法院胜诉裁定并对担保人质押的上市公司股票进行司法拍卖和处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670B4EC5" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="565A2F94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资机构处理先后经北京中级法院、高级法院和最高人民法院审理的对赌和业绩补偿纠纷系列诉讼案并完全胜诉，争议总额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194A247C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5A4A593F" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为红杉、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG、德弘、春华、高盛、凯雷、中金、国新等知名私募基金客户提供基金纠纷综合法律服务，包括投融资及对赌（回购及业绩补偿）纠纷、涉投资者适当性纠纷、GP与LP之间纠纷、托管纠纷、基金退出与清算等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EFF1F4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="56D2CDD9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家头部资产管理公司处理复杂金融和不良资产争议解决及司法处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BA4403" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5EC50435" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复杂商事争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C18260" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="28B1F806" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新、中国电力工程顾问集团、中国能建、中化集团、亚太卫星、首创集团、金隅集团、利星行集团、香港交易所等大型企业和机构及其下属企业处理投资纠纷、公司和股权纠纷、贸易纠纷、建设工程纠纷等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E076ADA" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="3657CEF7" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家开发银行处理涉外独立银行保函纠纷的系列诉讼仲裁案，争议总额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7000万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D50761C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="23B2DF20" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名网络游戏公司处理《外商投资企业法》生效后首批外方隐名股东资格确认纠纷案，涉及股权代持协议及股东资格争议，争议金额数亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547C916E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5F660DFF" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某小股东客户处理业界首例因股东“人合性”障碍导致上市公司控股股东司法强制解散案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F761FE" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="6BE3102A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型上市公司处理与某房地产企业之间争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元人民币的房地产合作开发纠纷系列诉讼案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9C4C8F" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="1F818ECE" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H股上市企业处理与某国有大型企业之间争议金额数亿元人民币的房地产买卖纠纷诉讼案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E95A78" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="6CD92912" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名建设工程行业客户处理在各省高级人民法院、最高人民法院审理的建设工程纠纷诉讼仲裁案，争议总额超过数十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B8E9D2" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="18C9DE01" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3044F4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="4BF0BF23" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名制药企业处理与美国公司因专利知识产权及保密协议纠纷产生的在美国仲裁协会的国际仲裁案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F206FF" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="2994601B" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型国有企业处理与境外公司因跨境服务协议纠纷产生的在香港国际仲裁中心的国际仲裁案，争议金额数亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD49D43" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="5D1831B4" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理与被投资企业红筹投资架构下对赌回购纠纷在香港国际仲裁中心的国际仲裁案，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5000万美元，系港仲历史上首例由案外当事人成功加入已有仲裁程序的代表性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB7923D" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="31729CEC" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名株式会社处理与中国大型钢铁企业的在新加坡国际仲裁中心的国际货物买卖系列纠纷仲裁案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ADD957E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="4900688A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表十家中国贸易公司处理与境外航运公司在美国纽约南区法院审理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rule B海事扣押令纠纷案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EE15CF4" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="227C27B2" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B020A8" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="2DD8C7AE" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2828C63F" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="567305C6" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学国际法学院，国际经济法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C0D2A3E" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="6A5AA690" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学光华管理学院，高级管理人员工商管理硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E007DB1" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="4778BE94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14ACB5AE" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="6B24E79C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6161898B" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="4E1265E9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9EB390" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="35A03CBC" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨伟国律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年作为合伙人加入方达律师事务所。此前，他曾先后在两家中国领先的律师事务所工作，并担任其中一家律所事务所的执行合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F9EC209" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="49B29124" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB14EE8" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="67997151" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27AB85B0" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="18496A6C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年至今连续被钱伯斯（Chambers）《亚太法律指南》、《大中华区法律指南》评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决：诉讼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券：诉讼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">双领域上榜推荐律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F8EFF2" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="62CF309E" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2016年至今连续被《亚洲法律概况》（Asialaw Profiles）评为争议解决领域 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受瞩目律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9204E9" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="03E39CB9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年《亚洲法律杂志》（Asian Legal Business）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国十五佳诉讼律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C72431" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="56E7C804" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2017年《商法》（China Business Law Journal）首届中国业务法律精英100强（China Top 100 A-list Lawyers） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B724F0C" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="7EBE13F2" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310828B3" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="1C705144" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京仲裁委员会、上海国际仲裁中心等仲裁机构在册仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369F8082" w14:textId="77777777" w:rsidR="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="252EC68A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">第十一届北京市律师协会商事仲裁专业委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="64B7FAE9" w:rsidR="00A46A04" w:rsidRPr="00E548BB" w:rsidRDefault="00E548BB" w:rsidP="00E548BB">
+    <w:p w14:paraId="4F0A196B" w14:textId="600D5445" w:rsidR="00A46A04" w:rsidRPr="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E548BB">
+      <w:r w:rsidRPr="00AA2825">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国政法大学法律硕士研究生兼职导师 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E548BB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AA2825" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1949,302 +1949,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04707B22"/>
+    <w:nsid w:val="049447AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5526188E"/>
+    <w:tmpl w:val="81761A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060A4CC5"/>
+    <w:nsid w:val="06F34092"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39DAEDA8"/>
+    <w:tmpl w:val="F4CAABB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5A60BF"/>
+    <w:nsid w:val="07F85E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31E6BF62"/>
+    <w:tmpl w:val="202207C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11191D0A"/>
+    <w:nsid w:val="0F7B078A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F884796C"/>
+    <w:tmpl w:val="5C849A86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBD63E6"/>
+    <w:nsid w:val="10E73219"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBEA377E"/>
+    <w:tmpl w:val="2884C918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FE66A35"/>
+    <w:nsid w:val="16CB27F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0242049C"/>
+    <w:tmpl w:val="089C958A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B96B6B"/>
+    <w:nsid w:val="1AAF6B0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="644059FC"/>
+    <w:tmpl w:val="BBDA1074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22FA04FB"/>
+    <w:nsid w:val="1AFE4825"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B920DC2"/>
+    <w:tmpl w:val="F4CAABB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24243FD1"/>
+    <w:nsid w:val="1DD22C81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF0A11F6"/>
+    <w:tmpl w:val="02B63D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267C2EFD"/>
+    <w:nsid w:val="22391C84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A56802B0"/>
+    <w:tmpl w:val="00B0DE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CFA26CB"/>
+    <w:nsid w:val="22C765F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCFE1E36"/>
+    <w:tmpl w:val="9376AFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E232661"/>
+    <w:nsid w:val="22F31015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="133E79E4"/>
+    <w:tmpl w:val="04269C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="246A3AD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A04205C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="258F1558"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E154FA26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B547CEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E81C2322"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DA4388C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D382CF34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2313,93 +2397,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F5A457E"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31170944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9B04B54"/>
+    <w:tmpl w:val="3580B610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331D13C0"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33AE493C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E14699C"/>
+    <w:tmpl w:val="063A1A5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36411A77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84AE73E2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2471,697 +2576,592 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7838C4"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C8D3AAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C4CE65E"/>
+    <w:tmpl w:val="E9644B0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F916ED1"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40513046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36B631A4"/>
+    <w:tmpl w:val="E6284CBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="419E1432"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45093727"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B8EB836"/>
+    <w:tmpl w:val="CF50C5B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427E16AA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47427B84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1DE95F0"/>
+    <w:tmpl w:val="FBD6C9D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494D587F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1216C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C425332"/>
+    <w:tmpl w:val="84A8907C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9C66CD"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E9B559D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC90CEEC"/>
+    <w:tmpl w:val="C9E6EF3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="502B52E9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50DE15F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C06872A"/>
+    <w:tmpl w:val="E0084EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50B21300"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54480CEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58B693EA"/>
+    <w:tmpl w:val="7AFA6DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="523E66E0"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DC76EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DFCA7D2"/>
+    <w:tmpl w:val="FBC44BF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55921437"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="574A0C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D282DAA"/>
+    <w:tmpl w:val="16C006F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57675C00"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="586602F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CA4E8E4"/>
+    <w:tmpl w:val="5F0CEBEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59961D0E"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E0F2113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D004AEC"/>
+    <w:tmpl w:val="CB04E0CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0827A7"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EBB6E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E622A10"/>
+    <w:tmpl w:val="04684CD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF76D94"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62B6244D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8DAED9A"/>
+    <w:tmpl w:val="237CB4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B1613D9"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67BD1C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2E472CE"/>
+    <w:tmpl w:val="EAC08EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EAA6D6E"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75435E69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="971A423C"/>
+    <w:tmpl w:val="F96C4C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60957382"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75BE4E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B6E6CBE"/>
+    <w:tmpl w:val="73B6B128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64182D62"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="773C1539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3FAA3A2"/>
+    <w:tmpl w:val="42A89482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BA3484"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79DC31CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="922ACF50"/>
+    <w:tmpl w:val="EA541662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68D329BA"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A654D38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D2C66E"/>
+    <w:tmpl w:val="3F88965A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="5">
-[...26 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
-[...11 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="20">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="35">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="36">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3270,78 +3270,78 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AA2825"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E548BB"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4395,61 +4395,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E548BB"/>
+    <w:rsid w:val="00AA2825"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E548BB"/>
+    <w:rsid w:val="00AA2825"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4735,51 +4735,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75F1F126-0626-4D17-82D8-B06D80A4428C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B389A0C1-609F-4B7D-AFB3-066A74363247}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>360</Words>
   <Characters>2054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>