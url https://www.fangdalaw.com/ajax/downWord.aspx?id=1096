--- v2 (2026-08-27)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="40BFB79F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5CEEC192" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AA2825">
+            <w:r w:rsidRPr="00A00F2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>杨伟国</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="15F4205D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+          <w:p w14:paraId="706EB16B" w14:textId="4E84EA16" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AA2825">
+            <w:r w:rsidRPr="00A00F2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="518A3BD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+          <w:p w14:paraId="6199424A" w14:textId="5C1524FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AA2825">
+            <w:r w:rsidRPr="00A00F2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5625 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3F269FD1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+          <w:p w14:paraId="4F910ACA" w14:textId="3238ACF7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AA2825">
+            <w:r w:rsidRPr="00A00F2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>weiguo.yang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="14F1E3DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31E08E92" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1EBF8E4C" wp14:editId="742A0291">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ECA52D4" wp14:editId="0EBD3EBF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="47CDE04E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AA2825" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="43505C44" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A00F2C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AA2825">
+            <w:r w:rsidRPr="00A00F2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>杨伟国律师专长复杂商事诉讼、仲裁和替代性争议解决，以及不良资产处置、清算和重整等。主要领域包括：证券、基金、银行、信托和资管等金融类纠纷，投资、股权和公司控制权纠纷，合资、并购纠纷，国际贸易纠纷，房地产与建设工程纠纷等；代理的案件争议总额超过千亿元人民币。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DACDB0" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="275680D9" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1312 +438,1312 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D30A6C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="1ED08B6C" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="222A0667" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="24A52517" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>业界重大或标志性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5218EC94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="11691B8D" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名金融机构处理全国首例银行间债券市场虚假陈述案暨北京金融法院设立后受理的第一号案件（入选“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年度人民法院十大案件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635CE0BF" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="651EE80E" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名券商、银行、资信评级机构等证券中介机构处理几十起金融和资本市场知名的证券虚假陈述纠纷案，包括五洋债、华晨债、胜通债、大机床债等，其中包括业界首例中介机构内部追偿案、首批证券虚假陈述仲裁系列案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ABB03E" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="47B22A84" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与代理娃哈哈集团与法国达能集团之间中国历史规模最大的合资及公司控制权纠纷系列案，包括境内外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7个司法领域所涉50多起诉讼仲裁案件，争议金额超过50亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F302477" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="07EED8BF" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与代理湖北葛洲坝三联实业股份有限公司、湖北平湖旅游船有限公司与美国罗宾逊直升机有限公司的产品责任纠纷案，系历史上首例中国法院判决在美国得到承认与执行的案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B79784" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="60593974" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨境企业集团处理其与合作方之间的复杂股权纠纷及公司控制权诉讼案，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6653C208" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="1A6278AD" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某私募基金投资人处理业界首例有限合伙人针对合伙企业外第三人的代位仲裁案，系仲裁协议效力扩张性领域的标志性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA5E9F1" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="63E43331" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型证券公司处理国内业界首例资产证券化产品认购人起诉管理人的管理失职索赔案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8C370C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="47244244" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融纠纷及不良资产处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E54283A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="43D2560D" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家上市公司、资本市场中介机构或公司董事、监事、高级管理人员处理中国证监会或下属证监局的证券争议行政处罚听证、行政复议等程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA8EE81" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="2F9768D0" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名银行、信托、基金或投资机构处理多起金融争议诉讼或仲裁、强制执行、破产或不良资产处置项目，涉及司法评估、拍卖、变卖、以物抵债、执行异议等全部程序的重难点工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A91138" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="15F11382" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名外资金融机构应对投资者针对其销售金融产品的适当性义务纠纷诉讼案，获得金融机构全免责的胜诉结果，系九民会议纪要生效后认定金融机构适当性义务边界的代表性案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0090AB13" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="72089665" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型金融机构针对担保人提起担保物权特别程序，获得法院胜诉裁定并对担保人质押的上市公司股票进行司法拍卖和处置</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565A2F94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="0CA0F7FB" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资机构处理先后经北京中级法院、高级法院和最高人民法院审理的对赌和业绩补偿纠纷系列诉讼案并完全胜诉，争议总额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4A593F" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="2D60A942" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为红杉、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG、德弘、春华、高盛、凯雷、中金、国新等知名私募基金客户提供基金纠纷综合法律服务，包括投融资及对赌（回购及业绩补偿）纠纷、涉投资者适当性纠纷、GP与LP之间纠纷、托管纠纷、基金退出与清算等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D2CDD9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5C665B6E" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家头部资产管理公司处理复杂金融和不良资产争议解决及司法处置项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC50435" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5DD50E4A" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复杂商事争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B1F806" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="190C53F0" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国新、中国电力工程顾问集团、中国能建、中化集团、亚太卫星、首创集团、金隅集团、利星行集团、香港交易所等大型企业和机构及其下属企业处理投资纠纷、公司和股权纠纷、贸易纠纷、建设工程纠纷等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3657CEF7" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="0075E6F9" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国家开发银行处理涉外独立银行保函纠纷的系列诉讼仲裁案，争议总额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7000万美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B2DF20" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="70716F6B" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名网络游戏公司处理《外商投资企业法》生效后首批外方隐名股东资格确认纠纷案，涉及股权代持协议及股东资格争议，争议金额数亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F660DFF" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="08F207DE" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某小股东客户处理业界首例因股东“人合性”障碍导致上市公司控股股东司法强制解散案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE3102A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="1E48953A" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型上市公司处理与某房地产企业之间争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元人民币的房地产合作开发纠纷系列诉讼案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F818ECE" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5301DCAA" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H股上市企业处理与某国有大型企业之间争议金额数亿元人民币的房地产买卖纠纷诉讼案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD92912" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5603A0ED" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家知名建设工程行业客户处理在各省高级人民法院、最高人民法院审理的建设工程纠纷诉讼仲裁案，争议总额超过数十亿元人民币</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C9DE01" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="47B19FE5" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF0BF23" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="2048012C" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名制药企业处理与美国公司因专利知识产权及保密协议纠纷产生的在美国仲裁协会的国际仲裁案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2994601B" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5D9EE1A3" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型国有企业处理与境外公司因跨境服务协议纠纷产生的在香港国际仲裁中心的国际仲裁案，争议金额数亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1831B4" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="7D6CC91D" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理与被投资企业红筹投资架构下对赌回购纠纷在香港国际仲裁中心的国际仲裁案，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5000万美元，系港仲历史上首例由案外当事人成功加入已有仲裁程序的代表性案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31729CEC" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="39865185" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名株式会社处理与中国大型钢铁企业的在新加坡国际仲裁中心的国际货物买卖系列纠纷仲裁案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4900688A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="28318781" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表十家中国贸易公司处理与境外航运公司在美国纽约南区法院审理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Rule B海事扣押令纠纷案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227C27B2" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="6757F028" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD8C7AE" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="6FFD4D96" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567305C6" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="3C7DC7EE" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学国际法学院，国际经济法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5AA690" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="18F4F4C3" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学光华管理学院，高级管理人员工商管理硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4778BE94" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="5DF8D34B" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B24E79C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="12C6F7D9" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1265E9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="0C1D4170" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A03CBC" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="678A485D" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杨伟国律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年作为合伙人加入方达律师事务所。此前，他曾先后在两家中国领先的律师事务所工作，并担任其中一家律所事务所的执行合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B29124" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="6E4668E7" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67997151" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="37919878" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18496A6C" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="2F7CAA39" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年至今连续被钱伯斯（Chambers）《亚太法律指南》、《大中华区法律指南》评为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决：诉讼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券：诉讼</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">双领域上榜推荐律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CF309E" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="7391BA22" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2016年至今连续被《亚洲法律概况》（Asialaw Profiles）评为争议解决领域 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受瞩目律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E39CB9" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="6AC2BC2D" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年《亚洲法律杂志》（Asian Legal Business）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国十五佳诉讼律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E7C804" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="43914F34" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2017年《商法》（China Business Law Journal）首届中国业务法律精英100强（China Top 100 A-list Lawyers） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBE13F2" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="1AAEEFBC" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C705144" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="340A09A6" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京仲裁委员会、上海国际仲裁中心等仲裁机构在册仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252EC68A" w14:textId="77777777" w:rsidR="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="184D31E6" w14:textId="77777777" w:rsidR="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">第十一届北京市律师协会商事仲裁专业委员会副主任 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="600D5445" w:rsidR="00A46A04" w:rsidRPr="00AA2825" w:rsidRDefault="00AA2825" w:rsidP="00AA2825">
+    <w:p w14:paraId="4F0A196B" w14:textId="1FF5D311" w:rsidR="00A46A04" w:rsidRPr="00A00F2C" w:rsidRDefault="00A00F2C" w:rsidP="00A00F2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2825">
+      <w:r w:rsidRPr="00A00F2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国政法大学法律硕士研究生兼职导师 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AA2825" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A00F2C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1949,1219 +1949,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049447AD"/>
+    <w:nsid w:val="08874C40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81761A8C"/>
+    <w:tmpl w:val="E3408A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06F34092"/>
+    <w:nsid w:val="0AC546A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4CAABB8"/>
+    <w:tmpl w:val="FC863AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F85E87"/>
+    <w:nsid w:val="155817F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="202207C6"/>
+    <w:tmpl w:val="2F5C4D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F7B078A"/>
+    <w:nsid w:val="191C6B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C849A86"/>
+    <w:tmpl w:val="8962145C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E73219"/>
+    <w:nsid w:val="1B472575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2884C918"/>
+    <w:tmpl w:val="F20AEC8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CB27F5"/>
+    <w:nsid w:val="1E39353A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="089C958A"/>
+    <w:tmpl w:val="CF14BC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AAF6B0E"/>
+    <w:nsid w:val="218A7546"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBDA1074"/>
+    <w:tmpl w:val="757A58F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AFE4825"/>
+    <w:nsid w:val="29B9648C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4CAABB8"/>
+    <w:tmpl w:val="02EC84EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD22C81"/>
+    <w:nsid w:val="2DEA2046"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02B63D9A"/>
+    <w:tmpl w:val="2746307E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22391C84"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30EC068A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00B0DE2C"/>
+    <w:tmpl w:val="CD4E9DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C765F1"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3329779D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9376AFE8"/>
+    <w:tmpl w:val="1792BF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F31015"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33487E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04269C16"/>
+    <w:tmpl w:val="695C6F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246A3AD8"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381A7947"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A04205C"/>
+    <w:tmpl w:val="AA6C8AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258F1558"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E4647A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E154FA26"/>
+    <w:tmpl w:val="695C6F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B547CEB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40D90AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E81C2322"/>
+    <w:tmpl w:val="8A08E682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA4388C"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="434E3B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D382CF34"/>
+    <w:tmpl w:val="541AE546"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31170944"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ACE070F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3580B610"/>
+    <w:tmpl w:val="1DEA0ABC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33AE493C"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C1500D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="063A1A5A"/>
+    <w:tmpl w:val="D8549E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36411A77"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F7C7E15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84AE73E2"/>
+    <w:tmpl w:val="D43C7FDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C8D3AAA"/>
+    <w:nsid w:val="542608FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9644B0E"/>
+    <w:tmpl w:val="44E0B648"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40513046"/>
+    <w:nsid w:val="576D2ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6284CBA"/>
+    <w:tmpl w:val="A66280F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45093727"/>
+    <w:nsid w:val="594B504B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF50C5B0"/>
+    <w:tmpl w:val="5142C6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47427B84"/>
+    <w:nsid w:val="5A081CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBD6C9D4"/>
+    <w:tmpl w:val="48569146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C1216C3"/>
+    <w:nsid w:val="5A5D7CA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84A8907C"/>
+    <w:tmpl w:val="96826220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E9B559D"/>
+    <w:nsid w:val="5A8026C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9E6EF3A"/>
+    <w:tmpl w:val="83F033C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50DE15F1"/>
+    <w:nsid w:val="5B2B43C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0084EEE"/>
+    <w:tmpl w:val="58C63FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54480CEE"/>
+    <w:nsid w:val="5C7E249D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AFA6DEE"/>
+    <w:tmpl w:val="EE62D708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DC76EC"/>
+    <w:nsid w:val="5FDD652B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBC44BF8"/>
+    <w:tmpl w:val="AC38732E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="574A0C7E"/>
+    <w:nsid w:val="62EE0C98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16C006F0"/>
+    <w:tmpl w:val="B3486310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586602F2"/>
+    <w:nsid w:val="643B6E1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F0CEBEC"/>
+    <w:tmpl w:val="3258AD86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E0F2113"/>
+    <w:nsid w:val="648751C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB04E0CA"/>
+    <w:tmpl w:val="D424E9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBB6E53"/>
+    <w:nsid w:val="6DC3137C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04684CD2"/>
+    <w:tmpl w:val="CD90938C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B6244D"/>
+    <w:nsid w:val="76F901D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="237CB4D2"/>
+    <w:tmpl w:val="82C65A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67BD1C52"/>
+    <w:nsid w:val="77AC512E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAC08EC4"/>
+    <w:tmpl w:val="8A987D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75435E69"/>
+    <w:nsid w:val="7AD647EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F96C4C1C"/>
+    <w:tmpl w:val="B3E28A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BE4E29"/>
+    <w:nsid w:val="7C093B70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73B6B128"/>
+    <w:tmpl w:val="0F1CF340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773C1539"/>
+    <w:nsid w:val="7C7C6430"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42A89482"/>
+    <w:tmpl w:val="A5FE71E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79DC31CB"/>
+    <w:nsid w:val="7D7F4771"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA541662"/>
+    <w:tmpl w:val="E4C03234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A654D38"/>
+    <w:nsid w:val="7FC506B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F88965A"/>
+    <w:tmpl w:val="4CD4E5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="33">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3264,57 +3264,57 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A00F2C"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AA2825"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4395,61 +4395,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AA2825"/>
+    <w:rsid w:val="00A00F2C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AA2825"/>
+    <w:rsid w:val="00A00F2C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4735,60 +4735,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B389A0C1-609F-4B7D-AFB3-066A74363247}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8440D59F-270F-4543-B480-56235E3641AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>360</Words>
   <Characters>2054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>