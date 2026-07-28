--- v0 (2026-06-10)
+++ v1 (2026-07-28)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="11BDAF72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4B4C714D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘一苇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6B8417F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+          <w:p w14:paraId="706EB16B" w14:textId="70E09993" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="45987C61" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+          <w:p w14:paraId="6199424A" w14:textId="73708F90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="05E875AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+          <w:p w14:paraId="4F910ACA" w14:textId="40408E8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2A3698D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0766DE22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0B921280" wp14:editId="5D41252B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1064725B" wp14:editId="7AD7BA8F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="41F7188F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00057FBB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="07A9D88C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00057FBB">
+            <w:r w:rsidRPr="006965D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘一苇律师的主要执业领域为资本市场、收购兼并、私募融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A12E888" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0E4E6481" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1296 +447,1296 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5826B979" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="6C3D495F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698C18F2" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="430EDAA4" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40521E06" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="015D263B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688088.SH，第一批科创板企业，已完成）、华润微电子（688088.SH， 第一家红筹架构发行A股企业，承销商律师，已完成）、复旦张江（已通过上市委审核，注册阶段）、三生国健（承销商律师，已反馈）、中芯国际（第一家境外上市公司发行A股企业，承销商律师，进行中）为其首次公开发行A股并科创板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A6AF6A" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="3A0C4CB9" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002027.SZ），为其借壳上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F939C8" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="5A7358F2" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新泉股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603179.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C293D4" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="10E952CA" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管及资管计划之全体受益人为其京沪高铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601816.SH）投资项目提供法律建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B98D1A1" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="01A1DFEB" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根斯坦利华鑫证券为其作为东电</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B的财务顾问就浙能电力（600023.SH）换股吸收合并东电B并首次公开发行上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADBF983" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="1E68808F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海立股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600619.SH）为其非公开发行股份、发行公司债、发行股份购买杭州富生电器100%股权、发行超短期融资券以及2020年发行可转债提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637F6EE5" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="507D1703" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海同盛投资（集团）有限公司为上港集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600018.SH）对其非公开发行股份并申请豁免要约收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBC13AE" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="5677940A" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券为宝钢股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600019.SH）发行可分离交易公司债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7286043C" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="7EBBF57C" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大生农业金融为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股及内资股供股、2016年配售H股提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B358CA" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="25836E5B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复旦张江生物医药股份有限公司为其增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股以及创业板转主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77DD0AFA" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="2477BFF5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DBS为First Sponsor Group Limited2014年在新加坡上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5208E896" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="72F502FD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Focus Media Holding Limited为其美国纳斯达克上市和2010年后续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6973CBC9" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="0F056BDD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MERRILL LYNCH以及CREDIT SUISSE为Country Style Cooking Restaurant Chain Co.， Ltd.在纽约证券交易所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009106E0" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="7A6CA9FC" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴网络有限公司为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B38D2BE" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="62A2D223" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited和UBS AG为统一企业中国控股有限公司香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68467AD3" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="299270AD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NetDragon Websoft Inc.香港联合交易所创业板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A04429C" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="4AA64E96" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs （Asia） L.L.C.， Morgan Stanley &amp; Co. International Limited 和 Morgan Stanley Dean Witter Asia Limited为世茂房地产控股有限公司香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5708CCAF" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="52B1A1D6" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C064B7" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="55CA2F23" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表妙可蓝多（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600882.SH），为其引入蒙牛作为战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6189BFD3" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="5B970308" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝钢包装（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601968.SH），为其引入金石资本作为战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0C0F85" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="0D9E9D27" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本，为其将太平鸟（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603877.SH）全部股份出售控股股东并实现退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BBB3AC0" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="45596361" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake Capital，一家美国私募基金，为其收购Unifrax（奇耐亚太）全球业务，包括后者持有的上市公司鲁阳节能（002088.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A74EDF" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="582DDF81" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海盟泽贸易之股东，为其将上海盟泽贸易之控股权出售给爱普股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603020.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79BEAAF8" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="34B68E24" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合，为其参与重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H股上市公司，601005.SH，01053.HK）司法重整并成为控股股东提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28451156" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="7FE1304F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG），为其私有化盈德气体提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C08D30" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="70B927F5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表航融新能源，为其向航天机电（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600151.SH）收购金寨太科和砚山太科光伏电力项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787F8CE6" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="7DD91A96" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表激创广告之股东，为其将激创广告之股权出售给联创互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300343.SZ）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BACE47" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="234C9372" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云溪投资，为其认购华数传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000156.SZ）非公开发行20%股份提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D75892" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="60D12EA5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本，为其战略投资科华生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002022.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54181D99" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="2CBCC553" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅，为其战略投资城投控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600649.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4423C9" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="69B2DE3B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅，为其将持有的越王珠宝股权出售给金一文化（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002721.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04345F14" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="5C80D957" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平，为其将持有的郁金香广告股权出售给新文化（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300336.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F70213B" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="52636592" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美峰数码，为其将</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51%股权出售给中青宝（300052.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A53C276" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="6690DCFD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根斯坦利华鑫，为其作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DEG - DEUTSCHE INVESTITIONS出售金正大（002470.SZ）10%股份的财务顾问提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69DE26CC" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="4222BC8C" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资和一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6BBE16" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="6CDBF729" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北高峰资本、汇勤资本、仲德资本、洪泰基金、春华资本、弘毅、方源资本、纪源资本、阿里巴巴（集团投资实体）、同程控股（集团投资实体）、联新投资、联升创投、乾盛基金、国和投资、开铂银科等数家专业投资机构的对外投资项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58172897" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="4E718254" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干企业的上市前重组、融资和日常法律服务项目提供服务，服务的客户包括：虹软科技、丽人丽妆、小乔体育、天数智芯、阅影科技、美中互健等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216A10F0" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="4479BFA4" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干上市公司的日常法律事宜提供服务：虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688088.SH）、海立股份（600619.SH）、锦江投资（600650.SH）、锦江股份（600754.SH）、佳通轮胎（600182.SH）、杭钢股份（600126.SH）、宝信软件（600845.SH）、宝钢包装（601968.SH）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104B105E" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="79DB722F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C7BA33" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="19573212" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21752AE3" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="6244356B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学安泰经济与管理学院，工商管理硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B6CE20" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="2380E100" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA91FA2" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="6AEA4EFE" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24FE5F49" w14:textId="77777777" w:rsidR="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="08E0177F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2E07B41D" w:rsidR="00A46A04" w:rsidRPr="00057FBB" w:rsidRDefault="00057FBB" w:rsidP="00057FBB">
+    <w:p w14:paraId="4F0A196B" w14:textId="4073B303" w:rsidR="00A46A04" w:rsidRPr="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刘一苇律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00057FBB">
+      <w:r w:rsidRPr="006965D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00057FBB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006965D0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1942,1309 +1942,1308 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06273590"/>
+    <w:nsid w:val="04B074A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5CCB5D2"/>
+    <w:tmpl w:val="BB58BAD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A7169E"/>
+    <w:nsid w:val="06B50B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5E4AB8"/>
+    <w:tmpl w:val="B42A21BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F1399E"/>
+    <w:nsid w:val="08FA0405"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39E0D2DA"/>
+    <w:tmpl w:val="66C40D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095414EA"/>
+    <w:nsid w:val="0BEB6D81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C661CFA"/>
+    <w:tmpl w:val="4FF83BD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8C4B75"/>
+    <w:nsid w:val="10314D6C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C386E9A"/>
+    <w:tmpl w:val="AD2C1A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9758F6"/>
+    <w:nsid w:val="11C1583B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="708C4EE8"/>
+    <w:tmpl w:val="1C94D9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F3215DD"/>
+    <w:nsid w:val="13991B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B8CEEA0"/>
+    <w:tmpl w:val="634CFA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="160C005C"/>
+    <w:nsid w:val="16796047"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C240C16E"/>
+    <w:tmpl w:val="DE54E28C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B0F52E4"/>
+    <w:nsid w:val="24A4711D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D3C2670"/>
+    <w:tmpl w:val="F88CC44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5A7D3A"/>
+    <w:nsid w:val="265545CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8D0A6B6"/>
+    <w:tmpl w:val="92B473F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB26BF3"/>
+    <w:nsid w:val="28951928"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD2A2F8"/>
+    <w:tmpl w:val="F8243778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E851E19"/>
+    <w:nsid w:val="2A0F47A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE444038"/>
+    <w:tmpl w:val="D20EF09A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2A2D93"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="300F5CE7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3B06C4E"/>
+    <w:tmpl w:val="5D2E2BD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E687A8B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318D2225"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06C881A8"/>
+    <w:tmpl w:val="8B6E83A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325A69D7"/>
+    <w:nsid w:val="31E26B9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C8EBE8A"/>
+    <w:tmpl w:val="8E4A27DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="331C66DE"/>
+    <w:nsid w:val="32D00809"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E84046E"/>
+    <w:tmpl w:val="2C6C9376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35912FD4"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CBB03EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FEA7872"/>
+    <w:tmpl w:val="F90834FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37087DB2"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E8A644D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3D25868"/>
+    <w:tmpl w:val="3A9A8412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38EC78D3"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="443909A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F12831CA"/>
+    <w:tmpl w:val="263419E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39B75E31"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="448C03AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9356BE20"/>
+    <w:tmpl w:val="F078B3D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D7305C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49A33E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4100E7A0"/>
+    <w:tmpl w:val="289098BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400E2D0D"/>
+    <w:nsid w:val="4A875F30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="715655EE"/>
+    <w:tmpl w:val="B72CCAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="417D2BDF"/>
+    <w:nsid w:val="4B151A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="709EE862"/>
+    <w:tmpl w:val="0290BC20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="425E4AED"/>
+    <w:nsid w:val="4B3D1C1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C859DA"/>
+    <w:tmpl w:val="D2BCF852"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47722E97"/>
+    <w:nsid w:val="592B1476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AB497C0"/>
+    <w:tmpl w:val="4D4CCF68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47BF2EBC"/>
+    <w:nsid w:val="5A650B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="789C6556"/>
+    <w:tmpl w:val="3D2C43EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0C3F4A"/>
+    <w:nsid w:val="67961F96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82429252"/>
+    <w:tmpl w:val="CDA49218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFD06FF"/>
+    <w:nsid w:val="67DB7B1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="823CC2F6"/>
+    <w:tmpl w:val="97DEB4F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="505100F7"/>
+    <w:nsid w:val="6B7C3F55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E5CAF86"/>
+    <w:tmpl w:val="4F2A7D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="570B09FE"/>
+    <w:nsid w:val="6D300B44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33E65FEC"/>
+    <w:tmpl w:val="AC76DBB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A73329B"/>
+    <w:nsid w:val="6DD00252"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21E8460A"/>
+    <w:tmpl w:val="737A80BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D815ED3"/>
+    <w:nsid w:val="6E5F7C13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F774B958"/>
+    <w:tmpl w:val="B394BD1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61194A97"/>
+    <w:nsid w:val="708F614B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C20A368"/>
+    <w:tmpl w:val="0FA8E242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B6426EE"/>
+    <w:nsid w:val="70F7032D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F9023F4"/>
+    <w:tmpl w:val="9DA651A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE046F2"/>
+    <w:nsid w:val="74A36816"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE726A00"/>
+    <w:tmpl w:val="717E5C54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAA4D4C"/>
+    <w:nsid w:val="74AF1CF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="933E4F96"/>
+    <w:tmpl w:val="F4B0BFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EB60211"/>
+    <w:nsid w:val="74E3692D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A558CA48"/>
+    <w:tmpl w:val="BD4ED3DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7948084D"/>
+    <w:nsid w:val="760D1730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F12831CA"/>
+    <w:tmpl w:val="A5E852EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A416DF7"/>
+    <w:nsid w:val="7C0D5449"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AB21620"/>
+    <w:tmpl w:val="42701628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA453CD"/>
+    <w:nsid w:val="7DD100AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7767C14"/>
+    <w:tmpl w:val="147C1F2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E097B02"/>
+    <w:nsid w:val="7E1B18FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59A21F3A"/>
+    <w:tmpl w:val="634CFA7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-[...41 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="20">
-[...32 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="32">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00057FBB"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
@@ -3262,50 +3261,51 @@
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
+    <w:rsid w:val="006965D0"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
@@ -4436,61 +4436,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00057FBB"/>
+    <w:rsid w:val="006965D0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00057FBB"/>
+    <w:rsid w:val="006965D0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4776,51 +4776,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F07122CB-BEA3-40A7-8F1F-8D45267D27A8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0A679D0-FF7B-4522-8CB8-A2B310B1CE18}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>356</Words>
   <Characters>2032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>