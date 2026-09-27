--- v1 (2026-07-28)
+++ v2 (2026-09-27)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4B4C714D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5F65F64F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="00090694">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘一苇</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="70E09993" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+          <w:p w14:paraId="706EB16B" w14:textId="5483DA33" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="00090694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73708F90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+          <w:p w14:paraId="6199424A" w14:textId="6156C8F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="00090694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 13817979394 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="40408E8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+          <w:p w14:paraId="4F910ACA" w14:textId="5967AD66" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="00090694">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yliu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0766DE22" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="01E40E7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1064725B" wp14:editId="7AD7BA8F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="250BFD6B" wp14:editId="7322366E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="07A9D88C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006965D0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="797418D0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00090694" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006965D0">
+            <w:r w:rsidRPr="00090694">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘一苇律师的主要执业领域为资本市场、收购兼并、私募融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4E6481" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="44B2689C" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1296 +447,1296 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3D495F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="7B47C66C" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="430EDAA4" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="67979083" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015D263B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="20D75CBE" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688088.SH，第一批科创板企业，已完成）、华润微电子（688088.SH， 第一家红筹架构发行A股企业，承销商律师，已完成）、复旦张江（已通过上市委审核，注册阶段）、三生国健（承销商律师，已反馈）、中芯国际（第一家境外上市公司发行A股企业，承销商律师，进行中）为其首次公开发行A股并科创板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0C4CB9" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="418546A7" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表分众传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002027.SZ），为其借壳上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7358F2" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="0A2DEADC" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新泉股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603179.SH），为其首次公开发行A股并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E952CA" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="3CAA129E" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表平安资管及资管计划之全体受益人为其京沪高铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601816.SH）投资项目提供法律建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A1DFEB" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="6E78743B" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根斯坦利华鑫证券为其作为东电</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B的财务顾问就浙能电力（600023.SH）换股吸收合并东电B并首次公开发行上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E68808F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="7B665026" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海立股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600619.SH）为其非公开发行股份、发行公司债、发行股份购买杭州富生电器100%股权、发行超短期融资券以及2020年发行可转债提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507D1703" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="195F5B1D" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海同盛投资（集团）有限公司为上港集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600018.SH）对其非公开发行股份并申请豁免要约收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5677940A" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="5D05F042" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信证券为宝钢股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600019.SH）发行可分离交易公司债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBBF57C" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="0AAFF6CD" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大生农业金融为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015年H股及内资股供股、2016年配售H股提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25836E5B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="59A0F0E8" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海复旦张江生物医药股份有限公司为其增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>H股以及创业板转主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2477BFF5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="1914A7B9" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DBS为First Sponsor Group Limited2014年在新加坡上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F502FD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="597F17C5" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Focus Media Holding Limited为其美国纳斯达克上市和2010年后续融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F056BDD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="0C1BD733" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MERRILL LYNCH以及CREDIT SUISSE为Country Style Cooking Restaurant Chain Co.， Ltd.在纽约证券交易所上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6CA9FC" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="73BC2394" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴网络有限公司为其在香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A2D223" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="05BCBA37" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Asia Limited和UBS AG为统一企业中国控股有限公司香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299270AD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="2DFD9728" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表承销商为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NetDragon Websoft Inc.香港联合交易所创业板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA64E96" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="366CC338" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Goldman Sachs （Asia） L.L.C.， Morgan Stanley &amp; Co. International Limited 和 Morgan Stanley Dean Witter Asia Limited为世茂房地产控股有限公司香港联合交易所主板上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B1A1D6" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="46CFDC08" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购兼并</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CA2F23" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="351E074E" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表妙可蓝多（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600882.SH），为其引入蒙牛作为战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B970308" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="45373349" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝钢包装（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601968.SH），为其引入金石资本作为战略投资者提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D9E9D27" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="1C67EA01" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本，为其将太平鸟（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603877.SH）全部股份出售控股股东并实现退出提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45596361" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="2A4E00BB" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake Capital，一家美国私募基金，为其收购Unifrax（奇耐亚太）全球业务，包括后者持有的上市公司鲁阳节能（002088.SZ）控股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582DDF81" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="33EE0791" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海盟泽贸易之股东，为其将上海盟泽贸易之控股权出售给爱普股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603020.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34B68E24" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="2E25869E" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合，为其参与重庆钢铁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H股上市公司，601005.SH，01053.HK）司法重整并成为控股股东提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE1304F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="28930BA5" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太盟资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG），为其私有化盈德气体提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B927F5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="576730D1" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表航融新能源，为其向航天机电（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600151.SH）收购金寨太科和砚山太科光伏电力项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD91A96" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="23B0A393" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表激创广告之股东，为其将激创广告之股权出售给联创互联（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300343.SZ）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234C9372" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="7DBD4966" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云溪投资，为其认购华数传媒（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000156.SZ）非公开发行20%股份提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D12EA5" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="366B4834" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本，为其战略投资科华生物（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002022.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBCC553" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="5CB790F9" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅，为其战略投资城投控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600649.SH）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B2DE3B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="6FA9841A" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表弘毅，为其将持有的越王珠宝股权出售给金一文化（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002721.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C80D957" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="3CE33F3F" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平，为其将持有的郁金香广告股权出售给新文化（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300336.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52636592" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="52A8438B" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美峰数码，为其将</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>51%股权出售给中青宝（300052.SZ）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6690DCFD" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="6DA08BC4" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根斯坦利华鑫，为其作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DEG - DEUTSCHE INVESTITIONS出售金正大（002470.SZ）10%股份的财务顾问提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4222BC8C" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="6348DF6D" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募融资和一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDBF729" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="156A52CE" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北高峰资本、汇勤资本、仲德资本、洪泰基金、春华资本、弘毅、方源资本、纪源资本、阿里巴巴（集团投资实体）、同程控股（集团投资实体）、联新投资、联升创投、乾盛基金、国和投资、开铂银科等数家专业投资机构的对外投资项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E718254" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="7CFA7D4C" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干企业的上市前重组、融资和日常法律服务项目提供服务，服务的客户包括：虹软科技、丽人丽妆、小乔体育、天数智芯、阅影科技、美中互健等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4479BFA4" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="6DCD5476" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干上市公司的日常法律事宜提供服务：虹软科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688088.SH）、海立股份（600619.SH）、锦江投资（600650.SH）、锦江股份（600754.SH）、佳通轮胎（600182.SH）、杭钢股份（600126.SH）、宝信软件（600845.SH）、宝钢包装（601968.SH）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DB722F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="114EF399" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19573212" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="63043462" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6244356B" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="561DAA43" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学安泰经济与管理学院，工商管理硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2380E100" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="34BF9571" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEA4EFE" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="552488F5" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08E0177F" w14:textId="77777777" w:rsidR="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="569C45FF" w14:textId="77777777" w:rsidR="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4073B303" w:rsidR="00A46A04" w:rsidRPr="006965D0" w:rsidRDefault="006965D0" w:rsidP="006965D0">
+    <w:p w14:paraId="4F0A196B" w14:textId="6ED112E8" w:rsidR="00A46A04" w:rsidRPr="00090694" w:rsidRDefault="00090694" w:rsidP="00090694">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刘一苇律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006965D0">
+      <w:r w:rsidRPr="00090694">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006965D0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00090694" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1942,302 +1942,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04B074A3"/>
+    <w:nsid w:val="00697D72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB58BAD4"/>
+    <w:tmpl w:val="B93A6046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B50B05"/>
+    <w:nsid w:val="00AC023F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B42A21BA"/>
+    <w:tmpl w:val="8634F5C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FA0405"/>
+    <w:nsid w:val="075871B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66C40D06"/>
+    <w:tmpl w:val="A9E8CD80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BEB6D81"/>
+    <w:nsid w:val="080D0CAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FF83BD6"/>
+    <w:tmpl w:val="8A66F3B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10314D6C"/>
+    <w:nsid w:val="08B65CBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD2C1A0A"/>
+    <w:tmpl w:val="DBC6C1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11C1583B"/>
+    <w:nsid w:val="0A3D670B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C94D9C8"/>
+    <w:tmpl w:val="4956E624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13991B0C"/>
+    <w:nsid w:val="0A7C5845"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="634CFA7C"/>
+    <w:tmpl w:val="A5982358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16796047"/>
+    <w:nsid w:val="0E870328"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE54E28C"/>
+    <w:tmpl w:val="2FF2CAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24A4711D"/>
+    <w:nsid w:val="12284DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F88CC44C"/>
+    <w:tmpl w:val="10620220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265545CE"/>
+    <w:nsid w:val="1D8F2003"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92B473F4"/>
+    <w:tmpl w:val="931E5DAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28951928"/>
+    <w:nsid w:val="210E4432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8243778"/>
+    <w:tmpl w:val="633A16E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A0F47A6"/>
+    <w:nsid w:val="240B03E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D20EF09A"/>
+    <w:tmpl w:val="5E929CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26915164"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E26B2EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26B05DC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7104044"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8E3EEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BCEFAF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CB71E58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69CC38C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D88666C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB9CBA36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2306,135 +2411,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="300F5CE7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA932F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D2E2BD8"/>
+    <w:tmpl w:val="52CCDC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="318D2225"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315416F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B6E83A2"/>
+    <w:tmpl w:val="B5EEF2D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E26B9E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31572053"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E4A27DE"/>
+    <w:tmpl w:val="DC40FE74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D00809"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32E66D5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C6C9376"/>
+    <w:tmpl w:val="99B4100C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE51BFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFAA29BC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2506,747 +2632,622 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBB03EA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CDF7E07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F90834FA"/>
+    <w:tmpl w:val="06D45F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E8A644D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DBF19BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A9A8412"/>
+    <w:tmpl w:val="3990AC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="443909A6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="473C7F81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="263419E6"/>
+    <w:tmpl w:val="2CEA9672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448C03AC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48912E6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F078B3D8"/>
+    <w:tmpl w:val="C11E51D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49A33E3D"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D8B0942"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="289098BE"/>
+    <w:tmpl w:val="9E222CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A875F30"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50DB1EC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B72CCAF0"/>
+    <w:tmpl w:val="DBDC3D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B151A5D"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52282008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0290BC20"/>
+    <w:tmpl w:val="CF9E57AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3D1C1D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54255023"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2BCF852"/>
+    <w:tmpl w:val="939A016A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592B1476"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57AC3BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D4CCF68"/>
+    <w:tmpl w:val="216EE044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A650B6E"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58CA7876"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D2C43EA"/>
+    <w:tmpl w:val="F976D922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67961F96"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CEF7E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA49218"/>
+    <w:tmpl w:val="26F87C96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DB7B1E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7930BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97DEB4F6"/>
+    <w:tmpl w:val="53BE3484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B7C3F55"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65901477"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F2A7D7E"/>
+    <w:tmpl w:val="C4C8E4D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D300B44"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="694C4D5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC76DBB6"/>
+    <w:tmpl w:val="DCEE3360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD00252"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A772ED8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="737A80BA"/>
+    <w:tmpl w:val="170A3966"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E5F7C13"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="787615B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B394BD1C"/>
+    <w:tmpl w:val="CB9CBA36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708F614B"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79156692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FA8E242"/>
+    <w:tmpl w:val="E70679EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70F7032D"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79AD22F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA651A4"/>
+    <w:tmpl w:val="3F2E4060"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A36816"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9D342C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="717E5C54"/>
+    <w:tmpl w:val="4FBC362E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="16">
-[...59 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="37">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
+    <w:rsid w:val="00090694"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -3261,51 +3262,50 @@
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
-    <w:rsid w:val="006965D0"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
@@ -4436,61 +4436,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006965D0"/>
+    <w:rsid w:val="00090694"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006965D0"/>
+    <w:rsid w:val="00090694"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4776,51 +4776,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0A679D0-FF7B-4522-8CB8-A2B310B1CE18}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA1AEEC7-CC48-49D9-A1E5-6EA789A830F1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>356</Words>
   <Characters>2032</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2384</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>