--- v0 (2026-05-20)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0D7E1DD7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+          <w:p w14:paraId="2C4F11E8" w14:textId="058CA514" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001A0B09">
+            <w:r w:rsidRPr="00617350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李亦然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3A4B7F5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+          <w:p w14:paraId="706EB16B" w14:textId="7FA59726" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001A0B09">
+            <w:r w:rsidRPr="00617350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7D62372D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+          <w:p w14:paraId="6199424A" w14:textId="0EA4976D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001A0B09">
+            <w:r w:rsidRPr="00617350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1080 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3BEBA71E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+          <w:p w14:paraId="4F910ACA" w14:textId="5B51E592" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001A0B09">
+            <w:r w:rsidRPr="00617350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yiran.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="78E65B5C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3A94CC1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="384BE13E" wp14:editId="317C0786">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7966DA75" wp14:editId="71FFA83F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5A7707C8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001A0B09" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FE0FBFC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001A0B09">
+            <w:r w:rsidRPr="00617350">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李亦然律师的主要业务领域为商事诉讼与仲裁（包括金融争议、公司争议等）及跨境破产重组。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A45FF89" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5B9E68B1" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,650 +438,650 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D988A5" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="7EF28DC6" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58890EE4" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="66A8A4A6" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E1AF604" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="0E73036A" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行成功处理在中国国际经济贸易仲裁委员会的多起场外金融衍生产品争议仲裁案件及相关诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5BCFC9" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="32ADEEB3" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家投资管理公司成功处理其针对集合资产管理计划发行人就资管产品兑付及管理人责任在上海国际经济贸易仲裁委员会的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2728A677" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="167F981D" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司处理上市公司和新三板公司证券市场虚假陈述行为而引发的民事赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522502BD" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="4066A6BB" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行成功处理一起银行客户提起的结构性投资产品纠纷，涉及金融机构适当性义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A2ADF2F" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="1BD25FF7" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家大型外资银行成功处理多起大额复杂金融合同纠纷，涉及现金管理资金池、保理、贸易融资等多种信贷类型</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56E449EB" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="013595F0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家头部证券公司成功处理多起股份质押回购交易下债务人违约后的诉讼程序及公证文书的强制执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332FA6E3" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="5DF63061" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D7DA5B" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="1C77E9F0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名日本建材公司处理因其间接收购的中国卫浴公司的财务造假引发的巨额跨境纠纷，涉及在中国法院对中国公司的创始人提起的侵权诉讼，以及协助在多个法域提起的其他相关诉讼和仲裁程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463CE3CF" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="33083941" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某大型企业股东处理其在最高院进行的股权转让合同纠纷上诉案，并成功推翻一审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73933AA9" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="60748D12" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家基金公司处理其与所投资公司原股东之间金额超过五亿元的回购及保证争议，相对方以全额支付方式和解结案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764E5F14" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="7C57A6CA" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家重要的国内基金公司处理与一家科技企业涉及百亿元的收购纠纷，涉及中国内地与中国香港多个法律程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A700186" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="3E1B2BA2" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家私募基金处理其针对某中国上市公司提起的由跨境股权投资争议引发的合伙份额转让诉讼，涉及标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>52亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116F4666" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="2BBCE625" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家西班牙公司处理其与中方合资伙伴之间的有关合资合同违约和终止的合资企业纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D276C1" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="4CC30412" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F3629B" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="75A27062" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家意大利公司在中国设立的全资子公司通过与当地政府协商成功进行债务重组，该案件入选江苏省法院破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CA5842" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="6CDE6691" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家法国公司成功处理其在南通太平洋海洋工程有限公司破产重整案件中的待履行合同事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8ED7CA" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="429C1630" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家外国公司就境外破产程序在中国的承认与执行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB9710D" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="2272409E" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名外国公司就与其合作的某中国科技企业潜在破产程序提供法律意见，涉及待履行合同解除权、破产程序与境外仲裁程序协调等法律问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A57602B" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="1A5CE3D0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家外资银行作为债权人就辉山乳业集团债务重组及合并破产重整程序提供法律服务，涉及商业银行债转股、破产抵销权等法律问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D80713B" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="50F0F006" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本公司作为最大的债权人以及间接股东参与在境内的一起合并破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B697BE0" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="4E2CF0C8" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国公司就中国破产法相关问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="524AF6DD" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="2BF972ED" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCA7B68" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="38656ADA" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>剑桥大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113969F5" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="734AA4BC" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B597FE9" w14:textId="77777777" w:rsidR="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="0101F550" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="538CD8F2" w:rsidR="00A46A04" w:rsidRPr="001A0B09" w:rsidRDefault="001A0B09" w:rsidP="001A0B09">
+    <w:p w14:paraId="4F0A196B" w14:textId="432CAF4A" w:rsidR="00A46A04" w:rsidRPr="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001A0B09">
+      <w:r w:rsidRPr="00617350">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001A0B09" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00617350" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1287,835 +1287,835 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C865AF"/>
+    <w:nsid w:val="0220317E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA7470EC"/>
+    <w:tmpl w:val="F8AEE62E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03D3743A"/>
+    <w:nsid w:val="065D4BD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD40D08"/>
+    <w:tmpl w:val="C2DC2436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04A96D9D"/>
+    <w:nsid w:val="0988661E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3590456C"/>
+    <w:tmpl w:val="81003FDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF25AB6"/>
+    <w:nsid w:val="09AE7B77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="998AB878"/>
+    <w:tmpl w:val="D3BA20F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F870E1"/>
+    <w:nsid w:val="0D40082C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC40182"/>
+    <w:tmpl w:val="E092E5DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179D29AE"/>
+    <w:nsid w:val="11192676"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDAE3A2E"/>
+    <w:tmpl w:val="EE246356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A776CF5"/>
+    <w:nsid w:val="141173E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30C66220"/>
+    <w:tmpl w:val="C2BAD1A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A822A2C"/>
+    <w:nsid w:val="186464E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="593A9DFE"/>
+    <w:tmpl w:val="D53E305E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AC24208"/>
+    <w:nsid w:val="1EB40E3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD641AAE"/>
+    <w:tmpl w:val="43FA404C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D353F50"/>
+    <w:nsid w:val="25D46C61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EEFA855E"/>
+    <w:tmpl w:val="74BA98EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28254F1C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42737E0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD40D08"/>
+    <w:tmpl w:val="C9F2DAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="31CE69A0"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48C72F33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8A018E2"/>
+    <w:tmpl w:val="0AACE2C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="355963DB"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B4B3489"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E3AB42A"/>
+    <w:tmpl w:val="489A9D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358C7BF3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FB75F6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51BC2C1E"/>
+    <w:tmpl w:val="C3260734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401A5599"/>
+    <w:nsid w:val="59B96701"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F3815A4"/>
+    <w:tmpl w:val="F0E8A59A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DA04C8"/>
+    <w:nsid w:val="5AAD5E7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06C4DE06"/>
+    <w:tmpl w:val="EAEC12DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="568571E6"/>
+    <w:nsid w:val="5B8D00CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6840290"/>
+    <w:tmpl w:val="D9762E4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE847C9"/>
+    <w:nsid w:val="5DF41413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3932877E"/>
+    <w:tmpl w:val="3FB8F640"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E292285"/>
+    <w:nsid w:val="5E17584D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE94F2BE"/>
+    <w:tmpl w:val="689A3C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62440674"/>
+    <w:nsid w:val="646C44F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1A05AF0"/>
+    <w:tmpl w:val="C04E0FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66853F49"/>
+    <w:nsid w:val="6E7C4855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1087A58"/>
+    <w:tmpl w:val="13D08282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76335915"/>
+    <w:nsid w:val="755D4ED9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B95CB0A4"/>
+    <w:tmpl w:val="7A6E6AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EEF5A0C"/>
+    <w:nsid w:val="7C437ABA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DD6ADCE"/>
+    <w:tmpl w:val="489A9D66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="8">
-[...38 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="22">
-[...2 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="24">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2128,93 +2128,93 @@
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
-    <w:rsid w:val="001A0B09"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="00617350"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3349,61 +3349,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001A0B09"/>
+    <w:rsid w:val="00617350"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001A0B09"/>
+    <w:rsid w:val="00617350"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3689,51 +3689,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE3EFCDB-59FD-4B27-AE4A-005B5061B97F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C725B94-22EC-4B28-8A21-D658DDED4ECD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>169</Words>
   <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>