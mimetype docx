--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="058CA514" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
+          <w:p w14:paraId="2C4F11E8" w14:textId="33422C2C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="00933A96">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00617350">
+            <w:r w:rsidRPr="00933A96">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李亦然</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7FA59726" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
+          <w:p w14:paraId="706EB16B" w14:textId="0CA5558D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="00933A96">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00617350">
+            <w:r w:rsidRPr="00933A96">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0EA4976D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
+          <w:p w14:paraId="6199424A" w14:textId="3DCFB33A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="00933A96">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00617350">
+            <w:r w:rsidRPr="00933A96">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1080 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5B51E592" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="00617350">
+          <w:p w14:paraId="4F910ACA" w14:textId="641B89F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="00933A96">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00617350">
+            <w:r w:rsidRPr="00933A96">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yiran.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A94CC1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2626E7A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7966DA75" wp14:editId="71FFA83F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D91FFCF" wp14:editId="0D8773C2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6FE0FBFC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00617350" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0F88B707" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00933A96" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00617350">
+            <w:r w:rsidRPr="00933A96">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李亦然律师的主要业务领域为商事诉讼与仲裁（包括金融争议、公司争议等）及跨境破产重组。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9E68B1" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="17A73C38" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,650 +438,650 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EF28DC6" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="14E31DBD" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A8A4A6" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="5072B73E" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E73036A" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="598B73F2" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行成功处理在中国国际经济贸易仲裁委员会的多起场外金融衍生产品争议仲裁案件及相关诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ADEEB3" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="0FBB2181" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家投资管理公司成功处理其针对集合资产管理计划发行人就资管产品兑付及管理人责任在上海国际经济贸易仲裁委员会的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167F981D" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="3C0483F9" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司处理上市公司和新三板公司证券市场虚假陈述行为而引发的民事赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4066A6BB" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="7A19A457" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资银行成功处理一起银行客户提起的结构性投资产品纠纷，涉及金融机构适当性义务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD25FF7" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="3B8C550D" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家大型外资银行成功处理多起大额复杂金融合同纠纷，涉及现金管理资金池、保理、贸易融资等多种信贷类型</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013595F0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="7F98C7D1" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家头部证券公司成功处理多起股份质押回购交易下债务人违约后的诉讼程序及公证文书的强制执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DF63061" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="65CA265E" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C77E9F0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="1817E0AB" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名日本建材公司处理因其间接收购的中国卫浴公司的财务造假引发的巨额跨境纠纷，涉及在中国法院对中国公司的创始人提起的侵权诉讼，以及协助在多个法域提起的其他相关诉讼和仲裁程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33083941" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="37B61DB5" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某大型企业股东处理其在最高院进行的股权转让合同纠纷上诉案，并成功推翻一审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60748D12" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="2D8636A1" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家基金公司处理其与所投资公司原股东之间金额超过五亿元的回购及保证争议，相对方以全额支付方式和解结案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C57A6CA" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="7758E47B" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家重要的国内基金公司处理与一家科技企业涉及百亿元的收购纠纷，涉及中国内地与中国香港多个法律程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1B2BA2" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="2710DFCD" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家私募基金处理其针对某中国上市公司提起的由跨境股权投资争议引发的合伙份额转让诉讼，涉及标的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>52亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BBCE625" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="6B3B8C94" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家西班牙公司处理其与中方合资伙伴之间的有关合资合同违约和终止的合资企业纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC30412" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="4CF74136" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境破产重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A27062" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="023C728A" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家意大利公司在中国设立的全资子公司通过与当地政府协商成功进行债务重组，该案件入选江苏省法院破产审判典型案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDE6691" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="2B71F82F" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家法国公司成功处理其在南通太平洋海洋工程有限公司破产重整案件中的待履行合同事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429C1630" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="3DACF5F3" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家外国公司就境外破产程序在中国的承认与执行提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2272409E" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="722CCD24" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名外国公司就与其合作的某中国科技企业潜在破产程序提供法律意见，涉及待履行合同解除权、破产程序与境外仲裁程序协调等法律问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5CE3D0" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="626F8F02" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家外资银行作为债权人就辉山乳业集团债务重组及合并破产重整程序提供法律服务，涉及商业银行债转股、破产抵销权等法律问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0F006" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="3E3EFA50" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本公司作为最大的债权人以及间接股东参与在境内的一起合并破产重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2CF0C8" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="25B41397" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家外国公司就中国破产法相关问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF972ED" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="5065D913" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38656ADA" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="778BBC95" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>剑桥大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734AA4BC" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="28C8D3DC" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>清华大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0101F550" w14:textId="77777777" w:rsidR="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="6088FDC4" w14:textId="77777777" w:rsidR="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="432CAF4A" w:rsidR="00A46A04" w:rsidRPr="00617350" w:rsidRDefault="00617350" w:rsidP="00617350">
+    <w:p w14:paraId="4F0A196B" w14:textId="027C2DBC" w:rsidR="00A46A04" w:rsidRPr="00933A96" w:rsidRDefault="00933A96" w:rsidP="00933A96">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00617350">
+      <w:r w:rsidRPr="00933A96">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00617350" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00933A96" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1287,835 +1287,835 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0220317E"/>
+    <w:nsid w:val="06E113F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8AEE62E"/>
+    <w:tmpl w:val="EE8AEB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065D4BD9"/>
+    <w:nsid w:val="132E6D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2DC2436"/>
+    <w:tmpl w:val="56403F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0988661E"/>
+    <w:nsid w:val="1A0E4BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81003FDA"/>
+    <w:tmpl w:val="D34460AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09AE7B77"/>
+    <w:nsid w:val="1DE76D7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3BA20F4"/>
+    <w:tmpl w:val="E1E47D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D40082C"/>
+    <w:nsid w:val="1EF41DBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E092E5DC"/>
+    <w:tmpl w:val="7D2C9028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11192676"/>
+    <w:nsid w:val="20220335"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE246356"/>
+    <w:tmpl w:val="181404D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141173E1"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31FB1B18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2BAD1A4"/>
+    <w:tmpl w:val="FBC8BF32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="186464E7"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37B023CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D53E305E"/>
+    <w:tmpl w:val="B0BA626C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EB40E3E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F5C7470"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43FA404C"/>
+    <w:tmpl w:val="01488574"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D46C61"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45407C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74BA98EA"/>
+    <w:tmpl w:val="6588AFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42737E0C"/>
+    <w:nsid w:val="494F2442"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9F2DAAC"/>
+    <w:tmpl w:val="7A02109E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C72F33"/>
+    <w:nsid w:val="4F3C6C93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AACE2C2"/>
+    <w:tmpl w:val="A6582090"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4B3489"/>
+    <w:nsid w:val="4FE14396"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="489A9D66"/>
+    <w:tmpl w:val="EF0AEE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FB75F6B"/>
+    <w:nsid w:val="677303C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3260734"/>
+    <w:tmpl w:val="B2C0FAE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59B96701"/>
+    <w:nsid w:val="69286C78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0E8A59A"/>
+    <w:tmpl w:val="E49826D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAD5E7F"/>
+    <w:nsid w:val="700F302D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAEC12DA"/>
+    <w:tmpl w:val="08DC1C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8D00CE"/>
+    <w:nsid w:val="71575AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9762E4A"/>
+    <w:tmpl w:val="AAB0CBA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF41413"/>
+    <w:nsid w:val="71D665E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FB8F640"/>
+    <w:tmpl w:val="825452EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E17584D"/>
+    <w:nsid w:val="72C375B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="689A3C7E"/>
+    <w:tmpl w:val="E1E47D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646C44F5"/>
+    <w:nsid w:val="7476312E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C04E0FBA"/>
+    <w:tmpl w:val="090A0CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E7C4855"/>
+    <w:nsid w:val="74CF6E91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13D08282"/>
+    <w:tmpl w:val="208E56AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="755D4ED9"/>
+    <w:nsid w:val="76962563"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A6E6AE4"/>
+    <w:tmpl w:val="3EFCBFC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C437ABA"/>
+    <w:nsid w:val="77F7073C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="489A9D66"/>
+    <w:tmpl w:val="AE162BDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
-[...41 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="17">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2170,88 +2170,88 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="00617350"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
+    <w:rsid w:val="00933A96"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
@@ -3349,61 +3349,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00617350"/>
+    <w:rsid w:val="00933A96"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00617350"/>
+    <w:rsid w:val="00933A96"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3689,51 +3689,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C725B94-22EC-4B28-8A21-D658DDED4ECD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA1584BA-3E9B-4C06-923B-1CD06FA1BAF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>169</Words>
   <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1131</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>