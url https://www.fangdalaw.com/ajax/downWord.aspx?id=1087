--- v0 (2026-04-29)
+++ v1 (2026-06-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="29578056" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="222086DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F310A1">
+            <w:r w:rsidRPr="007F0518">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李思佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1CE324E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+          <w:p w14:paraId="706EB16B" w14:textId="54E2D6AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F310A1">
+            <w:r w:rsidRPr="007F0518">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="510AAA13" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+          <w:p w14:paraId="6199424A" w14:textId="1D52977F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F310A1">
+            <w:r w:rsidRPr="007F0518">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5651</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="212B68AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+          <w:p w14:paraId="4F910ACA" w14:textId="048AA527" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F310A1">
+            <w:r w:rsidRPr="007F0518">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sijia.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7CD682AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31C89C01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C5F9D7B" wp14:editId="501CA72F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7815A575" wp14:editId="2D8D7575">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="195BA385" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F310A1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="55EE7D9E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F310A1">
+            <w:r w:rsidRPr="007F0518">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李思佳律师的主要业务领域为争议解决，包括国际仲裁、公司控制权争议等大型复杂民商事诉讼仲裁案件以及合规调查执法等监管争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C08F5D0" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="74F965F5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1093 +438,1093 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBC8542" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="1DE46A47" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4079C796" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="3F691749" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及境外诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BC4EAA" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="478A1376" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家纳斯达克上市的中概股科技公司应对因其吸收合并某离岸公司而产生的争议，案件正在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）审理，仲裁程序为英文，争议金额超过3000万美金，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4F3CCA" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="30D01241" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家领先美元基金在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）针对其投资的VIE架构的集团公司及其创始人提起仲裁程序并在内地法院申请财产保全，争议金额超过4000万美元，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A364BC9" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="2B250DD0" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家投资机构处理在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）就基金份额转让及赎回相关的争议，仲裁地为香港、适用法律为香港法，案件争议金额超过7亿港币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336E0BF4" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="76D93729" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家人民币基金在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）针对一家医药红筹企业及其控股股东的回购争议提起仲裁程序并在内地法院申请财产保全，争议金额超过2亿人民币，仲裁地为香港，适用法律为美国纽约州法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5E152E" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="077B262A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在国内处于领先地位的移动传媒公司处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC与其股东之间的一系列仲裁程序，该案涉及VIE结构、中国相关部门的审批等中国法和香港法问题，争议金额超过人民币13亿元；该系列案件涉及的程序问题较为复杂，HKIAC管理的紧急仲裁程序、仲裁庭正式组成之后对紧急仲裁决定的撤销及修改程序、HKIAC根据UNCITRAL仲裁规则管理的仲裁程序等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27555B37" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="04662A7F" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某领先双币基金针对其被投企业回购纠纷引发的开曼诉讼及公司清盘程序提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252AE090" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="2BB8BC02" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某投资基金就其某被投企业上市后拒绝为投资人转换流通股而引发的开曼诉讼提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FB433E" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="7683BE0E" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某知名美元基金针对被投企业及创始人就可转债纠纷在香港国际仲裁中心提起仲裁，并成功办理境内财产保全及有关执行程序，并代表客户处理创始人在北京仲裁委员会提起的平行仲裁，最终为客户取得有利的和解安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52400356" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="661A95DB" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家韩国石油和工业气体公司就其与一家美资能源采购商之间一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁并代表客户向上海一中院提起仲裁协议效力之诉，该案涉及复杂的程序和实体争议，包括境外仲裁机构在中国内地管理仲裁程序的有效性、照付不议条款的解读，最终代表客户获得全胜仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB5B077" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="295A0FF5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家欧洲的智能家居生产企业处理其与一家香港公司之间的合资争议，争议所涉的标的超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万欧元。我们代表客户在国际商会仲裁院（ICC）提起的仲裁程序大获全胜，仲裁庭最终支持了包括法律费用在内的全部仲裁请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="296F0E98" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="0F4B09BB" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国内复杂诉讼仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B1A52A" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="0A6E6440" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家美元基金进行一系列争夺一家位于上海的高端私立医院的控制权有关的法律程序，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，成功协助客户通过行政复议程序完成法定代表人变更，并正在代表客户处理香港仲裁裁决在内地的认可与执行程序、公司决议效力纠纷、借款纠纷、针对公司前任董监高的派生诉讼等一系列民事诉讼以及相关刑事程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB47361" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="5ABFB4C4" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家世界领先的高科技公司进行一系列争夺公司控制权有关的行政复议、行政诉讼以及包括股东资格确认之诉、公司决议效力纠纷在内的一系列民事诉讼，并且就客户需要在开曼法院的诉讼程序中开示的文件进行国家秘密、个人信息筛查并提供相关的中国法律意见。最终协助客户以极度优势地位和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A08C424" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="2979837D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某西班牙农业巨头及其境内子公司处理正在由昆明市中院涉及植物新品种权侵权、产品质量责任纠纷的诉讼案件，该案为国内目前受到植物新品种权保护的种苗质量纠纷第一案，涉及到极为复杂的法律和技术问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF40987" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="594AA9A4" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家国资投资基金针对其被投企业集团公司及创始人在北京一中院提起回购权诉讼并获得胜诉判决，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D71C6A1" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="04FCFB5A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某省政府与一家位于美国的通信行业巨头公司之间一系列纠纷为省政府提出法律意见及建议的诉讼策略，相关争议包括技术许可争议、服务合同争议以及合资合同争议，并涉及合资公司的清算和无形资产的分配，争议总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05C66662" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="64175D7A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名能量饮料公司就其与合资股东之间的公司控制权纠纷提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D719B2C" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="74A42BFA" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家基金管理人应对债权人在中国国际经济贸易仲裁委员会提起的仲裁程序并协调同步进行的某开曼清盘程序、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI诉讼程序、香港和内地的多个诉讼程序，争议涉及该私募基金控制的中概股上市公司的控制权纠纷、私募基金管理人的忠实勤勉义务、合同效力等复杂问题，争议金额超过50亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050F70A4" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="1604A100" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某人民币基金在贸仲针对其被投企业及创始人提起回购仲裁并在北京市第一中级人民法院完成全部财产首轮查封，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿，最终取得全胜仲裁裁决并且目前正在裁决执行过程中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59264562" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="0DF4DEA5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名房地产企业在中国国际经济贸易仲裁委员会基于一份合作开发房地产合同提起仲裁并成功申请财产保全，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3BC8E7" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="45816A31" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家酒店管理公司处理一系列中国国际经济贸易仲裁委员会和香港仲裁中心进行的关于高端酒店及公寓项目开发及管理合同项下的争议。所涉物业在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年被《时代周刊》评为世界十大建筑。最终代表客户获得了对客户极为有利的和解结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540E4654" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="4CFE5997" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家在纳斯达克上市的经营长租公寓的公司在贸仲就其与一家中国公司之间的股权收购争议进行仲裁，该股权收购涉及十多家子公司的核心资产转让，争议金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27EA4803" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="54A852E7" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A54FD" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="38E7F388" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大会计师事务所应对财政部发起的审计质量相关检查、调查及行政处罚后的听证等程序以及跨法域审计责任问题的法律分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144D0051" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="2032DFDE" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国企业处理一系列涉及员工业绩舞弊等不当行为的内部调查并为客户提供后续处理建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F4F420" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="1A850D3D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于法国的外资企业应对国内市监局发起的价格违法执法行动，成功协助客户大幅降低处罚金额。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6940BDCF" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="3E9E5B2C" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理其被投企业因涉嫌刑事犯罪而受到调查起诉相关的争议并为投资人董事提供相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0629FB63" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="0B7F6F82" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所对其某业务板块的员工涉嫌串通招投标相关行为的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE23FAB" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="0445184C" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所在美国证券交易委员会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(United States Securities and Exchange Commission)行政程序的过程中提供关于中国法项下国家秘密保护的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8D085C" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="6A98F2D8" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电子通信企业进行违反《海外反腐败法》的中国区内部调查，并为其提供中国反腐败和国家秘密保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E20444" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="552CC423" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F01D94" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="65C6AB5F" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC63C40" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="2FF9088A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8D101C" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="46A18466" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58355D34" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="64CB7107" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250A99AD" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="73692477" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36D9FEC6" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="43A3B78D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27946E57" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="79300859" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AAC266" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="155421CF" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259B78C0" w14:textId="77777777" w:rsidR="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="5C536E31" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7CE474C4" w:rsidR="00A46A04" w:rsidRPr="00F310A1" w:rsidRDefault="00F310A1" w:rsidP="00F310A1">
+    <w:p w14:paraId="4F0A196B" w14:textId="1805956D" w:rsidR="00A46A04" w:rsidRPr="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李思佳于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F310A1">
+      <w:r w:rsidRPr="007F0518">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F310A1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007F0518" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1730,407 +1730,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02CA1D45"/>
+    <w:nsid w:val="06A62BEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51CEDE66"/>
+    <w:tmpl w:val="0FF8E026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="036020C3"/>
+    <w:nsid w:val="077955FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE5E684E"/>
+    <w:tmpl w:val="9E5CCB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04487F0E"/>
+    <w:nsid w:val="07D93ED6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E6A10EE"/>
+    <w:tmpl w:val="E5BAA31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082F1913"/>
+    <w:nsid w:val="07FA3444"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5296C4A2"/>
+    <w:tmpl w:val="7EBEB868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC7514F"/>
+    <w:nsid w:val="09162F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6BE1146"/>
+    <w:tmpl w:val="C9D82212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EB84AA0"/>
+    <w:nsid w:val="0AEF3293"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BB6DC1E"/>
+    <w:tmpl w:val="CAEC3E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1297573D"/>
+    <w:nsid w:val="0B520127"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAD40A58"/>
+    <w:tmpl w:val="59F2ED8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="190472CB"/>
+    <w:nsid w:val="0D801DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E098C1E6"/>
+    <w:tmpl w:val="A628E97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A16004E"/>
+    <w:nsid w:val="181771A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAB03536"/>
+    <w:tmpl w:val="5282D7EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1C3539"/>
+    <w:nsid w:val="19201CE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC5EC8AE"/>
+    <w:tmpl w:val="46F0F616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD74ADB"/>
+    <w:nsid w:val="1A2F3624"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99E456CC"/>
+    <w:tmpl w:val="3A7060AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED874F9"/>
+    <w:nsid w:val="1B3C7C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="805A9E94"/>
+    <w:tmpl w:val="A5900ADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200E77BD"/>
+    <w:nsid w:val="20674191"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="839EC75E"/>
+    <w:tmpl w:val="DE0AE8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="239E2CD3"/>
+    <w:nsid w:val="21DC343C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B2C1BC2"/>
+    <w:tmpl w:val="130CFA54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C30835"/>
+    <w:nsid w:val="287E1B31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D32F9E8"/>
+    <w:tmpl w:val="76481E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28003C37"/>
+    <w:nsid w:val="29E02A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="031A555A"/>
+    <w:tmpl w:val="E0BC127E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C4288E"/>
+    <w:nsid w:val="2A135887"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="943405BA"/>
+    <w:tmpl w:val="0DF6DCDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E7A4B4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D468D1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2199,117 +2220,96 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32EC5665"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A72EB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D865990"/>
+    <w:tmpl w:val="39B4240A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E365A9"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36976ACF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB429C1E"/>
+    <w:tmpl w:val="B94651BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380E3B78"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2C4885"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1207356"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="0EB0BE9A"/>
+    <w:tmpl w:val="5282D7EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2400,477 +2400,477 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F4B57B2"/>
+    <w:nsid w:val="5C8D5788"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDDE657A"/>
+    <w:tmpl w:val="4D9A6D60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="483A0EF0"/>
+    <w:nsid w:val="60F97800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B428DED6"/>
+    <w:tmpl w:val="1374B646"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C547824"/>
+    <w:nsid w:val="618E6332"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0388CC52"/>
+    <w:tmpl w:val="2E40BAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E346B5E"/>
+    <w:nsid w:val="61F305F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE8019E4"/>
+    <w:tmpl w:val="1D20A4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57E06EB0"/>
+    <w:nsid w:val="640011CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC5A3CF2"/>
+    <w:tmpl w:val="98EC22C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592F3932"/>
+    <w:nsid w:val="72852F17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6BE1146"/>
+    <w:tmpl w:val="6672BBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B771F43"/>
+    <w:nsid w:val="73030B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D35E776E"/>
+    <w:tmpl w:val="83085AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CD645C"/>
+    <w:nsid w:val="78371740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D65AC5EA"/>
+    <w:tmpl w:val="62FE0AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C3779D"/>
+    <w:nsid w:val="78A243AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F401DEC"/>
+    <w:tmpl w:val="94C82EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9C29DE"/>
+    <w:nsid w:val="79CA0E4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AD8FEB0"/>
+    <w:tmpl w:val="9DC410E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="743E3D59"/>
+    <w:nsid w:val="7AC65C02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06FE8EE6"/>
+    <w:tmpl w:val="5F7C87E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74EA769B"/>
+    <w:nsid w:val="7C8F5C9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CB854C2"/>
+    <w:tmpl w:val="671AD530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C30F54"/>
+    <w:nsid w:val="7EC658E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0420138"/>
+    <w:tmpl w:val="9C3C4758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78DD16A4"/>
+    <w:nsid w:val="7ECF2C28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46F0E8B0"/>
+    <w:tmpl w:val="76041740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D71378B"/>
+    <w:nsid w:val="7F72144B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B26C7B4E"/>
+    <w:tmpl w:val="941C6584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
-[...32 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="29">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2944,50 +2944,51 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="007F0518"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3009,51 +3010,50 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F310A1"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4104,61 +4104,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F310A1"/>
+    <w:rsid w:val="007F0518"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F310A1"/>
+    <w:rsid w:val="007F0518"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4444,51 +4444,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BB975F9-03F9-4118-8B4B-D4BD74185562}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5473F33-D605-4B5C-9765-0D80FC37CF1E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>416</Words>
   <Characters>2375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>