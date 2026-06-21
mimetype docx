--- v1 (2026-06-21)
+++ v2 (2026-06-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="222086DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+          <w:p w14:paraId="2C4F11E8" w14:textId="03A3C667" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007F0518">
+            <w:r w:rsidRPr="006130CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李思佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="54E2D6AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+          <w:p w14:paraId="706EB16B" w14:textId="3CFF10F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007F0518">
+            <w:r w:rsidRPr="006130CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1D52977F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+          <w:p w14:paraId="6199424A" w14:textId="203AD2BC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007F0518">
+            <w:r w:rsidRPr="006130CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5651</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="048AA527" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+          <w:p w14:paraId="4F910ACA" w14:textId="0BB34B92" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007F0518">
+            <w:r w:rsidRPr="006130CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sijia.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="31C89C01" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0EF307EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7815A575" wp14:editId="2D8D7575">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C837EC4" wp14:editId="27A284EB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="55EE7D9E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007F0518" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7866C846" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007F0518">
+            <w:r w:rsidRPr="006130CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李思佳律师的主要业务领域为争议解决，包括国际仲裁、公司控制权争议等大型复杂民商事诉讼仲裁案件以及合规调查执法等监管争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F965F5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="306D04D7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1093 +438,1093 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE46A47" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="38EE8163" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F691749" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="24A10923" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及境外诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478A1376" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="1796B3E5" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家纳斯达克上市的中概股科技公司应对因其吸收合并某离岸公司而产生的争议，案件正在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）审理，仲裁程序为英文，争议金额超过3000万美金，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D01241" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="18E206F3" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家领先美元基金在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）针对其投资的VIE架构的集团公司及其创始人提起仲裁程序并在内地法院申请财产保全，争议金额超过4000万美元，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B250DD0" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="7E10A965" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家投资机构处理在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）就基金份额转让及赎回相关的争议，仲裁地为香港、适用法律为香港法，案件争议金额超过7亿港币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D93729" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="69933704" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家人民币基金在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）针对一家医药红筹企业及其控股股东的回购争议提起仲裁程序并在内地法院申请财产保全，争议金额超过2亿人民币，仲裁地为香港，适用法律为美国纽约州法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077B262A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="3E07B2DF" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在国内处于领先地位的移动传媒公司处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC与其股东之间的一系列仲裁程序，该案涉及VIE结构、中国相关部门的审批等中国法和香港法问题，争议金额超过人民币13亿元；该系列案件涉及的程序问题较为复杂，HKIAC管理的紧急仲裁程序、仲裁庭正式组成之后对紧急仲裁决定的撤销及修改程序、HKIAC根据UNCITRAL仲裁规则管理的仲裁程序等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04662A7F" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="0A310DF9" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某领先双币基金针对其被投企业回购纠纷引发的开曼诉讼及公司清盘程序提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB8BC02" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="5BF84048" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某投资基金就其某被投企业上市后拒绝为投资人转换流通股而引发的开曼诉讼提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7683BE0E" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="10CED86B" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某知名美元基金针对被投企业及创始人就可转债纠纷在香港国际仲裁中心提起仲裁，并成功办理境内财产保全及有关执行程序，并代表客户处理创始人在北京仲裁委员会提起的平行仲裁，最终为客户取得有利的和解安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="661A95DB" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="1F1700F0" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家韩国石油和工业气体公司就其与一家美资能源采购商之间一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁并代表客户向上海一中院提起仲裁协议效力之诉，该案涉及复杂的程序和实体争议，包括境外仲裁机构在中国内地管理仲裁程序的有效性、照付不议条款的解读，最终代表客户获得全胜仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="295A0FF5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="5D6DBBA7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家欧洲的智能家居生产企业处理其与一家香港公司之间的合资争议，争议所涉的标的超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万欧元。我们代表客户在国际商会仲裁院（ICC）提起的仲裁程序大获全胜，仲裁庭最终支持了包括法律费用在内的全部仲裁请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4B09BB" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="16E45472" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国内复杂诉讼仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6E6440" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="04510E58" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家美元基金进行一系列争夺一家位于上海的高端私立医院的控制权有关的法律程序，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，成功协助客户通过行政复议程序完成法定代表人变更，并正在代表客户处理香港仲裁裁决在内地的认可与执行程序、公司决议效力纠纷、借款纠纷、针对公司前任董监高的派生诉讼等一系列民事诉讼以及相关刑事程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABFB4C4" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="77EBB69D" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家世界领先的高科技公司进行一系列争夺公司控制权有关的行政复议、行政诉讼以及包括股东资格确认之诉、公司决议效力纠纷在内的一系列民事诉讼，并且就客户需要在开曼法院的诉讼程序中开示的文件进行国家秘密、个人信息筛查并提供相关的中国法律意见。最终协助客户以极度优势地位和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2979837D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="1314EF49" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某西班牙农业巨头及其境内子公司处理正在由昆明市中院涉及植物新品种权侵权、产品质量责任纠纷的诉讼案件，该案为国内目前受到植物新品种权保护的种苗质量纠纷第一案，涉及到极为复杂的法律和技术问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594AA9A4" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="5AF32C66" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家国资投资基金针对其被投企业集团公司及创始人在北京一中院提起回购权诉讼并获得胜诉判决，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04FCFB5A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="5AE13FF8" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某省政府与一家位于美国的通信行业巨头公司之间一系列纠纷为省政府提出法律意见及建议的诉讼策略，相关争议包括技术许可争议、服务合同争议以及合资合同争议，并涉及合资公司的清算和无形资产的分配，争议总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64175D7A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="635E4DED" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名能量饮料公司就其与合资股东之间的公司控制权纠纷提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A42BFA" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="2D8EB719" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家基金管理人应对债权人在中国国际经济贸易仲裁委员会提起的仲裁程序并协调同步进行的某开曼清盘程序、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI诉讼程序、香港和内地的多个诉讼程序，争议涉及该私募基金控制的中概股上市公司的控制权纠纷、私募基金管理人的忠实勤勉义务、合同效力等复杂问题，争议金额超过50亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1604A100" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="2E232810" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某人民币基金在贸仲针对其被投企业及创始人提起回购仲裁并在北京市第一中级人民法院完成全部财产首轮查封，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿，最终取得全胜仲裁裁决并且目前正在裁决执行过程中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF4DEA5" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="43D06C83" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名房地产企业在中国国际经济贸易仲裁委员会基于一份合作开发房地产合同提起仲裁并成功申请财产保全，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45816A31" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="7137567C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家酒店管理公司处理一系列中国国际经济贸易仲裁委员会和香港仲裁中心进行的关于高端酒店及公寓项目开发及管理合同项下的争议。所涉物业在</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年被《时代周刊》评为世界十大建筑。最终代表客户获得了对客户极为有利的和解结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFE5997" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="36732F05" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家在纳斯达克上市的经营长租公寓的公司在贸仲就其与一家中国公司之间的股权收购争议进行仲裁，该股权收购涉及十多家子公司的核心资产转让，争议金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A852E7" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="7A19A97D" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E7F388" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="32D36514" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大会计师事务所应对财政部发起的审计质量相关检查、调查及行政处罚后的听证等程序以及跨法域审计责任问题的法律分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2032DFDE" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="56831077" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国企业处理一系列涉及员工业绩舞弊等不当行为的内部调查并为客户提供后续处理建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A850D3D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="37D83FB2" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于法国的外资企业应对国内市监局发起的价格违法执法行动，成功协助客户大幅降低处罚金额。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9E5B2C" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="488C2D52" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理其被投企业因涉嫌刑事犯罪而受到调查起诉相关的争议并为投资人董事提供相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7F6F82" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="560D6750" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所对其某业务板块的员工涉嫌串通招投标相关行为的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0445184C" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="234D7C7A" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所在美国证券交易委员会</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(United States Securities and Exchange Commission)行政程序的过程中提供关于中国法项下国家秘密保护的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A98F2D8" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="65DBD7A7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电子通信企业进行违反《海外反腐败法》的中国区内部调查，并为其提供中国反腐败和国家秘密保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552CC423" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="15CC4EF7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C6AB5F" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="756C13EA" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF9088A" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="406A3B7B" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A18466" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="186B5D9C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB7107" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="466AF72C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73692477" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="0EC5C5B4" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A3B78D" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="636074C0" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79300859" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="20014FEA" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="155421CF" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="775FEEFB" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C536E31" w14:textId="77777777" w:rsidR="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="5F7FBED1" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1805956D" w:rsidR="00A46A04" w:rsidRPr="007F0518" w:rsidRDefault="007F0518" w:rsidP="007F0518">
+    <w:p w14:paraId="4F0A196B" w14:textId="154C7C53" w:rsidR="00A46A04" w:rsidRPr="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李思佳于</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F0518">
+      <w:r w:rsidRPr="006130CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007F0518" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006130CB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1730,1147 +1730,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A62BEE"/>
+    <w:nsid w:val="03F8020B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FF8E026"/>
+    <w:tmpl w:val="218C4D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077955FA"/>
+    <w:nsid w:val="07A16A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E5CCB40"/>
+    <w:tmpl w:val="4DDC54CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D93ED6"/>
+    <w:nsid w:val="11216461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5BAA31E"/>
+    <w:tmpl w:val="E51AA3D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07FA3444"/>
+    <w:nsid w:val="145E1A92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EBEB868"/>
+    <w:tmpl w:val="065EBD2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09162F64"/>
+    <w:nsid w:val="15F63298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9D82212"/>
+    <w:tmpl w:val="7AFCB118"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEF3293"/>
+    <w:nsid w:val="1C092C7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAEC3E36"/>
+    <w:tmpl w:val="30CA2686"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B520127"/>
+    <w:nsid w:val="1C0D65D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59F2ED8E"/>
+    <w:tmpl w:val="24C856A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D801DBD"/>
+    <w:nsid w:val="2B82538D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A628E97E"/>
+    <w:tmpl w:val="A8D45894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181771A8"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="327B6039"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5282D7EE"/>
+    <w:tmpl w:val="BA889B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19201CE4"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34363194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46F0F616"/>
+    <w:tmpl w:val="0616C85E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2F3624"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37335F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A7060AA"/>
+    <w:tmpl w:val="1ED2CC50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3C7C11"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38A434DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5900ADA"/>
+    <w:tmpl w:val="BBE83504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20674191"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40233A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE0AE8EC"/>
+    <w:tmpl w:val="5216855A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DC343C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C74A5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="130CFA54"/>
+    <w:tmpl w:val="424CEBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287E1B31"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="415E7E16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76481E9E"/>
+    <w:tmpl w:val="D34A3B9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E02A43"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="441E748F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0BC127E"/>
+    <w:tmpl w:val="EC040E94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A135887"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478C15D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DF6DCDA"/>
+    <w:tmpl w:val="15E40BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E7A4B4A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E859C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D468D1E"/>
+    <w:tmpl w:val="87DC977A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="34A72EB7"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="481519A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39B4240A"/>
+    <w:tmpl w:val="38DA4EF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36976ACF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48760853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B94651BA"/>
+    <w:tmpl w:val="3A5E8942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B2C4885"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="494E05AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5282D7EE"/>
+    <w:tmpl w:val="B380B484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8D5788"/>
+    <w:nsid w:val="4B6F1444"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D9A6D60"/>
+    <w:tmpl w:val="68666FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F97800"/>
+    <w:nsid w:val="5F3E25A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1374B646"/>
+    <w:tmpl w:val="0C70A56A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618E6332"/>
+    <w:nsid w:val="6270237B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E40BAF0"/>
+    <w:tmpl w:val="6BCCFB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61F305F1"/>
+    <w:nsid w:val="65320815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D20A4A2"/>
+    <w:tmpl w:val="C388D654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640011CE"/>
+    <w:nsid w:val="65955F4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98EC22C2"/>
+    <w:tmpl w:val="ADAA03B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72852F17"/>
+    <w:nsid w:val="699E3165"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6672BBFA"/>
+    <w:tmpl w:val="B4A487F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73030B3F"/>
+    <w:nsid w:val="6A23138B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83085AF2"/>
+    <w:tmpl w:val="29FE4E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78371740"/>
+    <w:nsid w:val="70FC471C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62FE0AF6"/>
+    <w:tmpl w:val="69FEC9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A243AB"/>
+    <w:nsid w:val="744D7C73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94C82EF6"/>
+    <w:tmpl w:val="2E7A5B2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79CA0E4C"/>
+    <w:nsid w:val="769B62EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DC410E2"/>
+    <w:tmpl w:val="1854CA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AC65C02"/>
+    <w:nsid w:val="76D928FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F7C87E6"/>
+    <w:tmpl w:val="A6EAF05E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8F5C9E"/>
+    <w:nsid w:val="7A9451E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="671AD530"/>
+    <w:tmpl w:val="6492CE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EC658E7"/>
+    <w:nsid w:val="7BD33140"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C3C4758"/>
+    <w:tmpl w:val="6492CE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECF2C28"/>
+    <w:nsid w:val="7E6B2880"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76041740"/>
+    <w:tmpl w:val="90B877D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F72144B"/>
+    <w:nsid w:val="7ECB7EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="941C6584"/>
+    <w:tmpl w:val="1D9E97D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="23">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="25">
-[...5 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="28">
-[...8 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="32">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2925,70 +2925,70 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="006130CB"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="007F0518"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -4104,61 +4104,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F0518"/>
+    <w:rsid w:val="006130CB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F0518"/>
+    <w:rsid w:val="006130CB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4444,51 +4444,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E5473F33-D605-4B5C-9765-0D80FC37CF1E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41609E77-F2C5-44BC-BC58-65597E6349DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>416</Words>
   <Characters>2375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>