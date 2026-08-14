--- v2 (2026-06-21)
+++ v3 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="03A3C667" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="40C9AB0B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006130CB">
+            <w:r w:rsidRPr="006D18CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李思佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3CFF10F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+          <w:p w14:paraId="706EB16B" w14:textId="13B3AC1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006130CB">
+            <w:r w:rsidRPr="006D18CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="203AD2BC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+          <w:p w14:paraId="6199424A" w14:textId="6EDE1285" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006130CB">
+            <w:r w:rsidRPr="006D18CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5651</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="0BB34B92" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+          <w:p w14:paraId="4F910ACA" w14:textId="5879778B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006130CB">
+            <w:r w:rsidRPr="006D18CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sijia.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0EF307EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3A003F58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C837EC4" wp14:editId="27A284EB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="368AE6E4" wp14:editId="0E076EE8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7866C846" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006130CB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="46EBF9D2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006130CB">
+            <w:r w:rsidRPr="006D18CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李思佳律师的主要业务领域为争议解决，包括国际仲裁、公司控制权争议等大型复杂民商事诉讼仲裁案件以及合规调查执法等监管争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306D04D7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1A5F6EAB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1093 +438,1093 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38EE8163" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="108B3169" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A10923" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="5A21B3B5" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及境外诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1796B3E5" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="3BF6921A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家纳斯达克上市的中概股科技公司应对因其吸收合并某离岸公司而产生的争议，案件正在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）审理，仲裁程序为英文，争议金额超过3000万美金，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18E206F3" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="190BE46C" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家领先美元基金在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）针对其投资的VIE架构的集团公司及其创始人提起仲裁程序并在内地法院申请财产保全，争议金额超过4000万美元，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E10A965" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="3D7E2BBB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家投资机构处理在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）就基金份额转让及赎回相关的争议，仲裁地为香港、适用法律为香港法，案件争议金额超过7亿港币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69933704" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="51528A08" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家人民币基金在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）针对一家医药红筹企业及其控股股东的回购争议提起仲裁程序并在内地法院申请财产保全，争议金额超过2亿人民币，仲裁地为香港，适用法律为美国纽约州法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E07B2DF" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="2A909376" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在国内处于领先地位的移动传媒公司处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC与其股东之间的一系列仲裁程序，该案涉及VIE结构、中国相关部门的审批等中国法和香港法问题，争议金额超过人民币13亿元；该系列案件涉及的程序问题较为复杂，HKIAC管理的紧急仲裁程序、仲裁庭正式组成之后对紧急仲裁决定的撤销及修改程序、HKIAC根据UNCITRAL仲裁规则管理的仲裁程序等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A310DF9" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="32D98B18" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某领先双币基金针对其被投企业回购纠纷引发的开曼诉讼及公司清盘程序提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF84048" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0A865247" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某投资基金就其某被投企业上市后拒绝为投资人转换流通股而引发的开曼诉讼提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10CED86B" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0E5DB304" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某知名美元基金针对被投企业及创始人就可转债纠纷在香港国际仲裁中心提起仲裁，并成功办理境内财产保全及有关执行程序，并代表客户处理创始人在北京仲裁委员会提起的平行仲裁，最终为客户取得有利的和解安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F1700F0" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0841C814" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家韩国石油和工业气体公司就其与一家美资能源采购商之间一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁并代表客户向上海一中院提起仲裁协议效力之诉，该案涉及复杂的程序和实体争议，包括境外仲裁机构在中国内地管理仲裁程序的有效性、照付不议条款的解读，最终代表客户获得全胜仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6DBBA7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="5AB15CAA" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家欧洲的智能家居生产企业处理其与一家香港公司之间的合资争议，争议所涉的标的超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万欧元。我们代表客户在国际商会仲裁院（ICC）提起的仲裁程序大获全胜，仲裁庭最终支持了包括法律费用在内的全部仲裁请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E45472" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="7D7945DF" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国内复杂诉讼仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04510E58" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="6B1F349B" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家美元基金进行一系列争夺一家位于上海的高端私立医院的控制权有关的法律程序，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，成功协助客户通过行政复议程序完成法定代表人变更，并正在代表客户处理香港仲裁裁决在内地的认可与执行程序、公司决议效力纠纷、借款纠纷、针对公司前任董监高的派生诉讼等一系列民事诉讼以及相关刑事程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EBB69D" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="3337ADB6" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家世界领先的高科技公司进行一系列争夺公司控制权有关的行政复议、行政诉讼以及包括股东资格确认之诉、公司决议效力纠纷在内的一系列民事诉讼，并且就客户需要在开曼法院的诉讼程序中开示的文件进行国家秘密、个人信息筛查并提供相关的中国法律意见。最终协助客户以极度优势地位和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1314EF49" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="4199C71E" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某西班牙农业巨头及其境内子公司处理正在由昆明市中院涉及植物新品种权侵权、产品质量责任纠纷的诉讼案件，该案为国内目前受到植物新品种权保护的种苗质量纠纷第一案，涉及到极为复杂的法律和技术问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF32C66" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="27946745" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家国资投资基金针对其被投企业集团公司及创始人在北京一中院提起回购权诉讼并获得胜诉判决，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE13FF8" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="66BEF6F1" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某省政府与一家位于美国的通信行业巨头公司之间一系列纠纷为省政府提出法律意见及建议的诉讼策略，相关争议包括技术许可争议、服务合同争议以及合资合同争议，并涉及合资公司的清算和无形资产的分配，争议总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635E4DED" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="6CB51DD8" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名能量饮料公司就其与合资股东之间的公司控制权纠纷提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8EB719" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="190E3734" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家基金管理人应对债权人在中国国际经济贸易仲裁委员会提起的仲裁程序并协调同步进行的某开曼清盘程序、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI诉讼程序、香港和内地的多个诉讼程序，争议涉及该私募基金控制的中概股上市公司的控制权纠纷、私募基金管理人的忠实勤勉义务、合同效力等复杂问题，争议金额超过50亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E232810" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="4F36302D" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某人民币基金在贸仲针对其被投企业及创始人提起回购仲裁并在北京市第一中级人民法院完成全部财产首轮查封，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿，最终取得全胜仲裁裁决并且目前正在裁决执行过程中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D06C83" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="39505E45" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名房地产企业在中国国际经济贸易仲裁委员会基于一份合作开发房地产合同提起仲裁并成功申请财产保全，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7137567C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="359E3801" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家酒店管理公司处理一系列中国国际经济贸易仲裁委员会和香港仲裁中心进行的关于高端酒店及公寓项目开发及管理合同项下的争议。所涉物业在</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年被《时代周刊》评为世界十大建筑。最终代表客户获得了对客户极为有利的和解结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36732F05" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="33990C71" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家在纳斯达克上市的经营长租公寓的公司在贸仲就其与一家中国公司之间的股权收购争议进行仲裁，该股权收购涉及十多家子公司的核心资产转让，争议金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A19A97D" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="1260E959" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D36514" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="6F349653" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大会计师事务所应对财政部发起的审计质量相关检查、调查及行政处罚后的听证等程序以及跨法域审计责任问题的法律分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56831077" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0E4C49AC" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国企业处理一系列涉及员工业绩舞弊等不当行为的内部调查并为客户提供后续处理建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D83FB2" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="4F87E99A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于法国的外资企业应对国内市监局发起的价格违法执法行动，成功协助客户大幅降低处罚金额。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="488C2D52" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="536927F0" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理其被投企业因涉嫌刑事犯罪而受到调查起诉相关的争议并为投资人董事提供相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="560D6750" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="2A2DC7BB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所对其某业务板块的员工涉嫌串通招投标相关行为的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234D7C7A" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0FDF987E" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所在美国证券交易委员会</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(United States Securities and Exchange Commission)行政程序的过程中提供关于中国法项下国家秘密保护的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65DBD7A7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="588EF77C" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电子通信企业进行违反《海外反腐败法》的中国区内部调查，并为其提供中国反腐败和国家秘密保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CC4EF7" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="1EC212B5" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756C13EA" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="6945C5C9" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406A3B7B" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="590909FC" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186B5D9C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="0F621EDB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466AF72C" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="10BDF4E8" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC5C5B4" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="4723A60A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636074C0" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="09679320" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20014FEA" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="3A475F16" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775FEEFB" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="033E0DF2" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7FBED1" w14:textId="77777777" w:rsidR="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="055295D1" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="154C7C53" w:rsidR="00A46A04" w:rsidRPr="006130CB" w:rsidRDefault="006130CB" w:rsidP="006130CB">
+    <w:p w14:paraId="4F0A196B" w14:textId="559B98F9" w:rsidR="00A46A04" w:rsidRPr="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李思佳于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006130CB">
+      <w:r w:rsidRPr="006D18CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006130CB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006D18CD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1730,218 +1730,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03F8020B"/>
+    <w:nsid w:val="01B06182"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="218C4D94"/>
+    <w:tmpl w:val="EB5A75AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A16A02"/>
+    <w:nsid w:val="047D644F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DDC54CE"/>
+    <w:tmpl w:val="4AF63AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11216461"/>
+    <w:nsid w:val="05314DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E51AA3D4"/>
+    <w:tmpl w:val="34226388"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145E1A92"/>
+    <w:nsid w:val="0A1C0550"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="065EBD2C"/>
+    <w:tmpl w:val="8CD2D9F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F63298"/>
+    <w:nsid w:val="0BAF7927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AFCB118"/>
+    <w:tmpl w:val="B3A42C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C092C7F"/>
+    <w:nsid w:val="10571E30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30CA2686"/>
+    <w:tmpl w:val="E8A45B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C0D65D6"/>
+    <w:nsid w:val="1658616B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="24C856A8"/>
+    <w:tmpl w:val="413AA03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B82538D"/>
+    <w:nsid w:val="18AB09EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8D45894"/>
+    <w:tmpl w:val="52608CA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ACC2E75"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2274178C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F203B34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F1892B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AA36D85"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EE6D1C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DE56AE8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="340AB668"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2010,135 +2094,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327B6039"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F290571"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA889B1A"/>
+    <w:tmpl w:val="97005DE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34363194"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30492460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0616C85E"/>
+    <w:tmpl w:val="E7206BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37335F99"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31380179"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1ED2CC50"/>
+    <w:tmpl w:val="65CA6F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A434DC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="376E2E94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBE83504"/>
+    <w:tmpl w:val="FCB65EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396213CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A8EE0FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2210,667 +2315,562 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40233A9E"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6556AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5216855A"/>
+    <w:tmpl w:val="871A668E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C74A5C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D157E5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="424CEBA6"/>
+    <w:tmpl w:val="DD58215A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="415E7E16"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465D1895"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D34A3B9A"/>
+    <w:tmpl w:val="0324FD38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="441E748F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B93FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC040E94"/>
+    <w:tmpl w:val="4998DD94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478C15D7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48830365"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15E40BD4"/>
+    <w:tmpl w:val="9454EDBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47E859C9"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C692DAE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87DC977A"/>
+    <w:tmpl w:val="1FFEBB48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481519A3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EA84348"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38DA4EF8"/>
+    <w:tmpl w:val="4F1A01C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48760853"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EEA2CBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A5E8942"/>
+    <w:tmpl w:val="9D1A9CE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494E05AB"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52C04531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B380B484"/>
+    <w:tmpl w:val="7DD496A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6F1444"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54200F85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68666FCE"/>
+    <w:tmpl w:val="9A8EE0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F3E25A8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="556019B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C70A56A"/>
+    <w:tmpl w:val="B1EC49B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6270237B"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57727B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BCCFB82"/>
+    <w:tmpl w:val="86AE3180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65320815"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6080690B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C388D654"/>
+    <w:tmpl w:val="2AFA0352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65955F4E"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677F4C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADAA03B6"/>
+    <w:tmpl w:val="B2725AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699E3165"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7111730E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4A487F6"/>
+    <w:tmpl w:val="896EE20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A23138B"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71772553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29FE4E06"/>
+    <w:tmpl w:val="53AEB040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70FC471C"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="750D54AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69FEC9DE"/>
+    <w:tmpl w:val="A2CAB37C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="744D7C73"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="795216EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E7A5B2C"/>
+    <w:tmpl w:val="9ECCA032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="769B62EE"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A4C002D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1854CA66"/>
+    <w:tmpl w:val="180ABEA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2925,58 +2925,58 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="006130CB"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
+    <w:rsid w:val="006D18CD"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
@@ -4104,61 +4104,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006130CB"/>
+    <w:rsid w:val="006D18CD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006130CB"/>
+    <w:rsid w:val="006D18CD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4444,51 +4444,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41609E77-F2C5-44BC-BC58-65597E6349DF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AC84FD9-E2A5-4DB0-9C2A-717DC8C43B95}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>416</Words>
   <Characters>2375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>