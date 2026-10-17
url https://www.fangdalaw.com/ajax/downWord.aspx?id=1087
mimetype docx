--- v3 (2026-08-14)
+++ v4 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="40C9AB0B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="60FC5EE5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006D18CD">
+            <w:r w:rsidRPr="008E1CF9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李思佳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="13B3AC1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+          <w:p w14:paraId="706EB16B" w14:textId="4CD155FA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006D18CD">
+            <w:r w:rsidRPr="008E1CF9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6EDE1285" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+          <w:p w14:paraId="6199424A" w14:textId="15DC290C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006D18CD">
+            <w:r w:rsidRPr="008E1CF9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5651</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5879778B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+          <w:p w14:paraId="4F910ACA" w14:textId="3A1F60F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006D18CD">
+            <w:r w:rsidRPr="008E1CF9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sijia.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A003F58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7873193C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="368AE6E4" wp14:editId="0E076EE8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="729BFC38" wp14:editId="104B4006">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="46EBF9D2" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006D18CD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="60D6BE23" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008E1CF9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006D18CD">
+            <w:r w:rsidRPr="008E1CF9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李思佳律师的主要业务领域为争议解决，包括国际仲裁、公司控制权争议等大型复杂民商事诉讼仲裁案件以及合规调查执法等监管争议。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5F6EAB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0B7866D9" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1093 +438,1093 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108B3169" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="7BEF163D" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A21B3B5" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="18C1A750" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际仲裁及境外诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF6921A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="31260F16" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家纳斯达克上市的中概股科技公司应对因其吸收合并某离岸公司而产生的争议，案件正在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）审理，仲裁程序为英文，争议金额超过3000万美金，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190BE46C" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="25F738BC" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家领先美元基金在国际商会仲裁院（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICC）针对其投资的VIE架构的集团公司及其创始人提起仲裁程序并在内地法院申请财产保全，争议金额超过4000万美元，适用法律为香港法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7E2BBB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="7208F658" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家投资机构处理在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）就基金份额转让及赎回相关的争议，仲裁地为香港、适用法律为香港法，案件争议金额超过7亿港币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51528A08" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3CB62CE5" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家人民币基金在香港国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC）针对一家医药红筹企业及其控股股东的回购争议提起仲裁程序并在内地法院申请财产保全，争议金额超过2亿人民币，仲裁地为香港，适用法律为美国纽约州法。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A909376" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3108FCC4" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在国内处于领先地位的移动传媒公司处理其在</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>HKIAC与其股东之间的一系列仲裁程序，该案涉及VIE结构、中国相关部门的审批等中国法和香港法问题，争议金额超过人民币13亿元；该系列案件涉及的程序问题较为复杂，HKIAC管理的紧急仲裁程序、仲裁庭正式组成之后对紧急仲裁决定的撤销及修改程序、HKIAC根据UNCITRAL仲裁规则管理的仲裁程序等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D98B18" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="5330AA45" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某领先双币基金针对其被投企业回购纠纷引发的开曼诉讼及公司清盘程序提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A865247" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="4549B556" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某投资基金就其某被投企业上市后拒绝为投资人转换流通股而引发的开曼诉讼提供法律建议，最终协助客户实现和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5DB304" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="356C0BD3" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某知名美元基金针对被投企业及创始人就可转债纠纷在香港国际仲裁中心提起仲裁，并成功办理境内财产保全及有关执行程序，并代表客户处理创始人在北京仲裁委员会提起的平行仲裁，最终为客户取得有利的和解安排。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0841C814" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="70038DF3" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家韩国石油和工业气体公司就其与一家美资能源采购商之间一份长期供气合同在新加坡国际仲裁中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SIAC）仲裁并代表客户向上海一中院提起仲裁协议效力之诉，该案涉及复杂的程序和实体争议，包括境外仲裁机构在中国内地管理仲裁程序的有效性、照付不议条款的解读，最终代表客户获得全胜仲裁裁决。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB15CAA" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="116D777F" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家欧洲的智能家居生产企业处理其与一家香港公司之间的合资争议，争议所涉的标的超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2000万欧元。我们代表客户在国际商会仲裁院（ICC）提起的仲裁程序大获全胜，仲裁庭最终支持了包括法律费用在内的全部仲裁请求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7945DF" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="645E3FE7" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国内复杂诉讼仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1F349B" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3B4B31EA" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家美元基金进行一系列争夺一家位于上海的高端私立医院的控制权有关的法律程序，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元，成功协助客户通过行政复议程序完成法定代表人变更，并正在代表客户处理香港仲裁裁决在内地的认可与执行程序、公司决议效力纠纷、借款纠纷、针对公司前任董监高的派生诉讼等一系列民事诉讼以及相关刑事程序。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3337ADB6" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="2EAB4D0E" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家世界领先的高科技公司进行一系列争夺公司控制权有关的行政复议、行政诉讼以及包括股东资格确认之诉、公司决议效力纠纷在内的一系列民事诉讼，并且就客户需要在开曼法院的诉讼程序中开示的文件进行国家秘密、个人信息筛查并提供相关的中国法律意见。最终协助客户以极度优势地位和解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4199C71E" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="7E493BC3" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表某西班牙农业巨头及其境内子公司处理正在由昆明市中院涉及植物新品种权侵权、产品质量责任纠纷的诉讼案件，该案为国内目前受到植物新品种权保护的种苗质量纠纷第一案，涉及到极为复杂的法律和技术问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27946745" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="48F72748" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家国资投资基金针对其被投企业集团公司及创始人在北京一中院提起回购权诉讼并获得胜诉判决，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BEF6F1" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3F3A2EDE" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就某省政府与一家位于美国的通信行业巨头公司之间一系列纠纷为省政府提出法律意见及建议的诉讼策略，相关争议包括技术许可争议、服务合同争议以及合资合同争议，并涉及合资公司的清算和无形资产的分配，争议总金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB51DD8" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="374C6DAA" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名能量饮料公司就其与合资股东之间的公司控制权纠纷提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190E3734" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="18858C60" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家基金管理人应对债权人在中国国际经济贸易仲裁委员会提起的仲裁程序并协调同步进行的某开曼清盘程序、</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI诉讼程序、香港和内地的多个诉讼程序，争议涉及该私募基金控制的中概股上市公司的控制权纠纷、私募基金管理人的忠实勤勉义务、合同效力等复杂问题，争议金额超过50亿人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F36302D" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="1D703806" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某人民币基金在贸仲针对其被投企业及创始人提起回购仲裁并在北京市第一中级人民法院完成全部财产首轮查封，争议金额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿，最终取得全胜仲裁裁决并且目前正在裁决执行过程中。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39505E45" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3D0B7590" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名房地产企业在中国国际经济贸易仲裁委员会基于一份合作开发房地产合同提起仲裁并成功申请财产保全，争议金额超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359E3801" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="654766ED" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家酒店管理公司处理一系列中国国际经济贸易仲裁委员会和香港仲裁中心进行的关于高端酒店及公寓项目开发及管理合同项下的争议。所涉物业在</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年被《时代周刊》评为世界十大建筑。最终代表客户获得了对客户极为有利的和解结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33990C71" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="5E7BDD65" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家在纳斯达克上市的经营长租公寓的公司在贸仲就其与一家中国公司之间的股权收购争议进行仲裁，该股权收购涉及十多家子公司的核心资产转让，争议金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1260E959" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3D11996D" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F349653" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="0F09AD9C" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某四大会计师事务所应对财政部发起的审计质量相关检查、调查及行政处罚后的听证等程序以及跨法域审计责任问题的法律分析。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4C49AC" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="71765927" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名跨国企业处理一系列涉及员工业绩舞弊等不当行为的内部调查并为客户提供后续处理建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F87E99A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="0D1366C1" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某总部位于法国的外资企业应对国内市监局发起的价格违法执法行动，成功协助客户大幅降低处罚金额。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536927F0" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="324F1A2D" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某知名投资基金处理其被投企业因涉嫌刑事犯罪而受到调查起诉相关的争议并为投资人董事提供相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2DC7BB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="4746E947" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所对其某业务板块的员工涉嫌串通招投标相关行为的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDF987E" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3165483C" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家“四大”国际会计师事务所在美国证券交易委员会</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(United States Securities and Exchange Commission)行政程序的过程中提供关于中国法项下国家秘密保护的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588EF77C" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="5F14B703" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电子通信企业进行违反《海外反腐败法》的中国区内部调查，并为其提供中国反腐败和国家秘密保护相关的法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EC212B5" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3E0B6C6B" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6945C5C9" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="347898C7" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学，法学硕士（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>James Kent学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590909FC" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="16573B86" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F621EDB" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="29339C53" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BDF4E8" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="5CC06E31" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4723A60A" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3C155321" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09679320" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="10ADE6C6" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A475F16" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="4DFA2ACF" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033E0DF2" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="611B26B6" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055295D1" w14:textId="77777777" w:rsidR="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="3850E051" w14:textId="77777777" w:rsidR="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="559B98F9" w:rsidR="00A46A04" w:rsidRPr="006D18CD" w:rsidRDefault="006D18CD" w:rsidP="006D18CD">
+    <w:p w14:paraId="4F0A196B" w14:textId="36620253" w:rsidR="00A46A04" w:rsidRPr="008E1CF9" w:rsidRDefault="008E1CF9" w:rsidP="008E1CF9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李思佳于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006D18CD">
+      <w:r w:rsidRPr="008E1CF9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006D18CD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008E1CF9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1730,302 +1730,428 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01B06182"/>
+    <w:nsid w:val="029C39D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB5A75AA"/>
+    <w:tmpl w:val="D47AC900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047D644F"/>
+    <w:nsid w:val="056409BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AF63AF0"/>
+    <w:tmpl w:val="C62861CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05314DC1"/>
+    <w:nsid w:val="06866CE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34226388"/>
+    <w:tmpl w:val="E9564568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A1C0550"/>
+    <w:nsid w:val="071B3AFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CD2D9F0"/>
+    <w:tmpl w:val="F880127C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAF7927"/>
+    <w:nsid w:val="08583CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3A42C80"/>
+    <w:tmpl w:val="ACE68824"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10571E30"/>
+    <w:nsid w:val="08D21940"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8A45B42"/>
+    <w:tmpl w:val="54C43BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1658616B"/>
+    <w:nsid w:val="0A4C2963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="413AA03E"/>
+    <w:tmpl w:val="641C0EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AB09EE"/>
+    <w:nsid w:val="0F7B1790"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52608CA0"/>
+    <w:tmpl w:val="D1FE7B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ACC2E75"/>
+    <w:nsid w:val="103C77A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2274178C"/>
+    <w:tmpl w:val="E360705E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F203B34"/>
+    <w:nsid w:val="15225E9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F1892B0"/>
+    <w:tmpl w:val="47CE18DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA36D85"/>
+    <w:nsid w:val="190E6A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EE6D1C4"/>
+    <w:tmpl w:val="7F0EC83A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE56AE8"/>
+    <w:nsid w:val="19836666"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="340AB668"/>
+    <w:tmpl w:val="E2A203F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1D440135"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49804482"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FC75A39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC08F2D0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253053F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DA2D850"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26A95DEA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9C27A92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC6785B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1480CBFC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E900F13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31CCEA22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2094,783 +2220,657 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F290571"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="314F62F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97005DE6"/>
+    <w:tmpl w:val="7E5C1684"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30492460"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33C12580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7206BB6"/>
+    <w:tmpl w:val="D1FE7B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31380179"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="439C6BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65CA6F18"/>
+    <w:tmpl w:val="B5806098"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="376E2E94"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="448C7520"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB65EA8"/>
+    <w:tmpl w:val="6F242466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396213CB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478F7FEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A8EE0FC"/>
+    <w:tmpl w:val="B4966D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B6556AD"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="483C77D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="871A668E"/>
+    <w:tmpl w:val="491896D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D157E5E"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C8A0FA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD58215A"/>
+    <w:tmpl w:val="B4B661BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="465D1895"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CA77972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0324FD38"/>
+    <w:tmpl w:val="0ABA02CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47B93FFB"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54AC028F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4998DD94"/>
+    <w:tmpl w:val="43F0D620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48830365"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56084BC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9454EDBC"/>
+    <w:tmpl w:val="334E82BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C692DAE"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="577A3163"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FFEBB48"/>
+    <w:tmpl w:val="9E72068E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA84348"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D7D5044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F1A01C0"/>
+    <w:tmpl w:val="A344DFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EEA2CBB"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60BB3EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D1A9CE4"/>
+    <w:tmpl w:val="6E0E97A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52C04531"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63CE3125"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DD496A6"/>
+    <w:tmpl w:val="C1882E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54200F85"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6976300D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A8EE0FC"/>
+    <w:tmpl w:val="094019DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556019B0"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7053785E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1EC49B6"/>
+    <w:tmpl w:val="7C4001E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57727B60"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="745C4558"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86AE3180"/>
+    <w:tmpl w:val="B2DC498E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6080690B"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B2F0412"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AFA0352"/>
+    <w:tmpl w:val="71240D2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="17">
-[...2 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="22">
-[...14 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="28">
-[...23 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2932,71 +2932,71 @@
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
-    <w:rsid w:val="006D18CD"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
+    <w:rsid w:val="008E1CF9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
@@ -4104,61 +4104,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006D18CD"/>
+    <w:rsid w:val="008E1CF9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006D18CD"/>
+    <w:rsid w:val="008E1CF9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4444,51 +4444,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AC84FD9-E2A5-4DB0-9C2A-717DC8C43B95}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88973BED-3E5E-4AB3-8BF1-E35E53D985FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>416</Words>
   <Characters>2375</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2786</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>