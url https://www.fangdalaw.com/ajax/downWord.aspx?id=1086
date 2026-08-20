--- v0 (2026-06-17)
+++ v1 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3DB0D0A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5628331A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006220E0">
+            <w:r w:rsidRPr="00B04B18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张浩</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4341B60B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+          <w:p w14:paraId="706EB16B" w14:textId="5F3D3E7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006220E0">
+            <w:r w:rsidRPr="00B04B18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4AF19059" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+          <w:p w14:paraId="6199424A" w14:textId="4B933DA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006220E0">
+            <w:r w:rsidRPr="00B04B18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5917 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="303B83B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+          <w:p w14:paraId="4F910ACA" w14:textId="6AB09C8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006220E0">
+            <w:r w:rsidRPr="00B04B18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>hao.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="12BFD5FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6DC67450" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="648130F6" wp14:editId="4E886210">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7169254F" wp14:editId="67DA2A80">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="76380393" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006220E0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="14730DF1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006220E0">
+            <w:r w:rsidRPr="00B04B18">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张浩律师的主要从事的业务领域包括跨境收购、私募股权投资、外商直接投资、一般性公司事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACC0997" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2B9AF65A" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,743 +438,743 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033696D1" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="3A243ADE" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D927ED" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="7F75531F" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CEF43B2" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="46383936" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对滴滴出行的多轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAAF4F2" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="7FCBB607" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其股权投资印度经济连锁酒店</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OYO的中国业务部分提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F66FE27" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="0391BD51" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对贝壳的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D+轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0160B4A2" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="79DAC945" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对自如的</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A610FB" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="78F0B920" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋基金就其股权投资一家中国境内从事网保险经纪业务的互联网公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0391222F" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="22B5AB99" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为德太投资就其拟议股权投资一家中国境内的电商仓配服务公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4505B567" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="66504FA7" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为高露洁就其拟以收购一家中国个人口腔清洁与护理公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B7B5938" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="0753F402" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺力昂（原阿克苏诺贝尔特种化学品业务部）就其收购一家中国化工公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAC98D1" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="72979933" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国艾仕得就其拟议收购一家中国涂料产品生产公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8FA91D" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="0830B32B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为颇尔公司（丹纳赫公司的子公司）就其出售实验室水纯化系统业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F6B66F" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="13BA485D" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为加拿大保健品生产商健美生在中国拟议设立合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1706EDC8" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="701F9093" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VMware就其投资一家中国境内的企业移动计算平台解决方案提供商提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120C3829" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="1BA0ED50" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家位于美国加利福尼亚州的生物医疗科技公司就其与一家中国企业在中国设立从事</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAR-T免疫疗法业务的合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B41BE4" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="2AA4ED2C" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为巴尔博亚水务集团就其拟议收购一家美国电子制造公司提供中国相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B95998" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="644945AB" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利地产基金就其收购一家东莞仓储公司股权，并间接获得一处位于某东莞物流园区的物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457F1F42" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="1F29E26B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为普洛斯就其收购一家天津物流公司股权，并间接获得一处位于天津空港的物流物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D69D878" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="3FB38450" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设就其收购香港主要地产发展商之一信和集团持有的一家香港公司股权，并间接获得一处位于广东前海地区的物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14EC0C0D" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="27636E3D" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港地产投资机构就其收购深圳世联行集团股份有限公司某境外子公司的多数股份，并间接获得一处位于上海静安区核心区域的某甲级办公楼的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0B680B" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="71814D1B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国生物技术股份有限公司就其对一家以色列知名医美技术公司的竞标收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39A2577A" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="1647B924" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家位于中国北京的基金就其与对普莱克斯旗下物理气相沉积相关业务的竞标收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA10C91" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="4ED16B71" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DED0C1E" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="036748F7" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E27DC9" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="6BF7F115" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B44B13" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="7B89F4DD" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580116C1" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="1A4469AE" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A6F6340" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="429406DF" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0C6E42" w14:textId="77777777" w:rsidR="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="36672880" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="69A5B187" w:rsidR="00A46A04" w:rsidRPr="006220E0" w:rsidRDefault="006220E0" w:rsidP="006220E0">
+    <w:p w14:paraId="4F0A196B" w14:textId="6C45845D" w:rsidR="00A46A04" w:rsidRPr="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张浩律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006220E0">
+      <w:r w:rsidRPr="00B04B18">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所。在此之前，他曾在若干家美国律师事务所和中国律师事务所在上海和北京的办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006220E0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B04B18" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1380,281 +1380,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DB6819"/>
+    <w:nsid w:val="0789336B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="757442EC"/>
+    <w:tmpl w:val="74B01550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08EB4A08"/>
+    <w:nsid w:val="08E61E03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A69630E0"/>
+    <w:tmpl w:val="4EBE44D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A690CA1"/>
+    <w:nsid w:val="0B5C0B7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9767FF2"/>
+    <w:tmpl w:val="15AE1F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE01939"/>
+    <w:nsid w:val="0C430CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A92BB98"/>
+    <w:tmpl w:val="FCF6FF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="177E63CE"/>
+    <w:nsid w:val="0D4B2941"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8368B646"/>
+    <w:tmpl w:val="52E2FD50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18145DBF"/>
+    <w:nsid w:val="1AE86FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62606404"/>
+    <w:tmpl w:val="73FAC318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B537354"/>
+    <w:nsid w:val="1BC92218"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8940CD76"/>
+    <w:tmpl w:val="A4640CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D114F22"/>
+    <w:nsid w:val="1E1F3EAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CD42DEA"/>
+    <w:tmpl w:val="125A7746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E4A399A"/>
+    <w:nsid w:val="1F983B78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29306E84"/>
+    <w:tmpl w:val="038EAB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F054AD3"/>
+    <w:nsid w:val="229B4AB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59C08650"/>
+    <w:tmpl w:val="21F87FD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DE6BD7"/>
+    <w:nsid w:val="23595226"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35A2DD14"/>
+    <w:tmpl w:val="5442C15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="27454036"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E464587C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BC97DE6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CAE9BA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D084C0B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1DEDC36"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1723,564 +1786,501 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33A2173A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E574882"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F84C1B1A"/>
+    <w:tmpl w:val="37D67D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E07E77"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="437F188B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EA8AA20"/>
+    <w:tmpl w:val="946A2D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3B864B4D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AB2943"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3594ED6A"/>
+    <w:tmpl w:val="589820F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D762B1A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9510C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A988663C"/>
+    <w:tmpl w:val="83E68700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43A8575D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50353B9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16260076"/>
+    <w:tmpl w:val="83E68700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A9C52EF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50447595"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C55CCBEE"/>
+    <w:tmpl w:val="4ADC4C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DBD752F"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54631F21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="452E68A6"/>
+    <w:tmpl w:val="6BE0F7C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DF416E2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B4F2BEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A00AFF0"/>
+    <w:tmpl w:val="4CC4837E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71E94074"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A755BB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DE6EBEA"/>
+    <w:tmpl w:val="69E851A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726613C4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EE21684"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1624B73E"/>
+    <w:tmpl w:val="62E8E778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77246582"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73084F79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B00A07BA"/>
+    <w:tmpl w:val="C3F8B726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="779C7DA6"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73E01B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF3E770A"/>
+    <w:tmpl w:val="C17677B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="16">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2335,51 +2335,50 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="006220E0"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -2390,50 +2389,51 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00B04B18"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -3514,61 +3514,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006220E0"/>
+    <w:rsid w:val="00B04B18"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006220E0"/>
+    <w:rsid w:val="00B04B18"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3854,51 +3854,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{280D21F1-1514-4F69-97DF-3A16018CE76D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3491EA-86E1-4E59-88EE-67B462749D1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>161</Words>
   <Characters>920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>