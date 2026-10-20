--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5628331A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+          <w:p w14:paraId="2C4F11E8" w14:textId="16D02EBB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="000F508D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B04B18">
+            <w:r w:rsidRPr="000F508D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>张浩</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5F3D3E7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+          <w:p w14:paraId="706EB16B" w14:textId="4B9D8656" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="000F508D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B04B18">
+            <w:r w:rsidRPr="000F508D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4B933DA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+          <w:p w14:paraId="6199424A" w14:textId="7537793D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="000F508D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B04B18">
+            <w:r w:rsidRPr="000F508D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5917 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6AB09C8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C331DDB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="000F508D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B04B18">
+            <w:r w:rsidRPr="000F508D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>hao.zhang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6DC67450" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="56D07858" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7169254F" wp14:editId="67DA2A80">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16A5B084" wp14:editId="0291C320">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="14730DF1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B04B18" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="000D4EC7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000F508D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B04B18">
+            <w:r w:rsidRPr="000F508D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>张浩律师的主要从事的业务领域包括跨境收购、私募股权投资、外商直接投资、一般性公司事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9AF65A" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="276FB7F7" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,743 +438,743 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A243ADE" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="46C48A3D" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F75531F" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="588B53AB" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46383936" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="1A9BAC21" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对滴滴出行的多轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCBB607" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="15BBA21A" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其股权投资印度经济连锁酒店</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OYO的中国业务部分提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0391BD51" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="598CFA77" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对贝壳的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>D+轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DAC945" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="60628008" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为软银愿景基金就其对自如的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F0B920" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="7F316A05" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋基金就其股权投资一家中国境内从事网保险经纪业务的互联网公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B5AB99" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="4F59C8C6" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为德太投资就其拟议股权投资一家中国境内的电商仓配服务公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66504FA7" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="3DEFBF08" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为高露洁就其拟以收购一家中国个人口腔清洁与护理公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0753F402" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="4F0B0C46" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺力昂（原阿克苏诺贝尔特种化学品业务部）就其收购一家中国化工公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72979933" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="5A0A3AC6" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国艾仕得就其拟议收购一家中国涂料产品生产公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0830B32B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="30494448" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为颇尔公司（丹纳赫公司的子公司）就其出售实验室水纯化系统业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13BA485D" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="431B91E6" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为加拿大保健品生产商健美生在中国拟议设立合资企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701F9093" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="0B93F795" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VMware就其投资一家中国境内的企业移动计算平台解决方案提供商提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA0ED50" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="64396D6E" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家位于美国加利福尼亚州的生物医疗科技公司就其与一家中国企业在中国设立从事</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAR-T免疫疗法业务的合资公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA4ED2C" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="55B55179" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为巴尔博亚水务集团就其拟议收购一家美国电子制造公司提供中国相关法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644945AB" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="6B7177FC" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根士丹利地产基金就其收购一家东莞仓储公司股权，并间接获得一处位于某东莞物流园区的物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F29E26B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="30C997E2" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为普洛斯就其收购一家天津物流公司股权，并间接获得一处位于天津空港的物流物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB38450" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="41E5F852" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设就其收购香港主要地产发展商之一信和集团持有的一家香港公司股权，并间接获得一处位于广东前海地区的物业的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27636E3D" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="276A0D01" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港地产投资机构就其收购深圳世联行集团股份有限公司某境外子公司的多数股份，并间接获得一处位于上海静安区核心区域的某甲级办公楼的所有权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71814D1B" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="7D1A2930" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国生物技术股份有限公司就其对一家以色列知名医美技术公司的竞标收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1647B924" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="00770205" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家位于中国北京的基金就其与对普莱克斯旗下物理气相沉积相关业务的竞标收购提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED16B71" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="432B0AEA" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036748F7" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="17A187D6" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BF7F115" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="6698C828" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B89F4DD" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="66A9DFAB" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4469AE" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="0F15DEB0" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429406DF" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="3674AAFC" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36672880" w14:textId="77777777" w:rsidR="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="1E9261D6" w14:textId="77777777" w:rsidR="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6C45845D" w:rsidR="00A46A04" w:rsidRPr="00B04B18" w:rsidRDefault="00B04B18" w:rsidP="00B04B18">
+    <w:p w14:paraId="4F0A196B" w14:textId="1221C482" w:rsidR="00A46A04" w:rsidRPr="000F508D" w:rsidRDefault="000F508D" w:rsidP="000F508D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>张浩律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B04B18">
+      <w:r w:rsidRPr="000F508D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所。在此之前，他曾在若干家美国律师事务所和中国律师事务所在上海和北京的办公室工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B04B18" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000F508D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1380,457 +1380,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0789336B"/>
+    <w:nsid w:val="03A91AC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74B01550"/>
+    <w:tmpl w:val="68F84AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E61E03"/>
+    <w:nsid w:val="06B91A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EBE44D6"/>
+    <w:tmpl w:val="A02666CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5C0B7A"/>
+    <w:nsid w:val="06F764FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15AE1F52"/>
+    <w:tmpl w:val="4B72A454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C430CBC"/>
+    <w:nsid w:val="091A6075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCF6FF7A"/>
+    <w:tmpl w:val="66344F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D4B2941"/>
+    <w:nsid w:val="091E763F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52E2FD50"/>
+    <w:tmpl w:val="D6BC6764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE86FDE"/>
+    <w:nsid w:val="0AA17965"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73FAC318"/>
+    <w:tmpl w:val="5FAA81D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC92218"/>
+    <w:nsid w:val="0E8E0EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4640CAA"/>
+    <w:tmpl w:val="CE1C83DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E1F3EAB"/>
+    <w:nsid w:val="194E7FB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="125A7746"/>
+    <w:tmpl w:val="2C7623C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F983B78"/>
+    <w:nsid w:val="1A5A19F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="038EAB96"/>
+    <w:tmpl w:val="5A56324E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="229B4AB5"/>
+    <w:nsid w:val="1F4831A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21F87FD4"/>
+    <w:tmpl w:val="442CB8AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23595226"/>
+    <w:nsid w:val="26AD6CEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5442C15C"/>
+    <w:tmpl w:val="DB1EC206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27454036"/>
+    <w:nsid w:val="2AB63E1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E464587C"/>
+    <w:tmpl w:val="20466C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC97DE6"/>
+    <w:nsid w:val="2ABE704E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CAE9BA4"/>
+    <w:tmpl w:val="DD30377A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D084C0B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E613C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1DEDC36"/>
+    <w:tmpl w:val="7AEAF340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396E6C5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A692AA70"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...98 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1902,431 +1923,411 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E574882"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7E3A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D67D16"/>
+    <w:tmpl w:val="31F034DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="437F188B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D33B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="946A2D34"/>
+    <w:tmpl w:val="53347E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47AB2943"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D2B29A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="589820F2"/>
+    <w:tmpl w:val="68F84AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9510C0"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A803439"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83E68700"/>
+    <w:tmpl w:val="3F8AFD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50353B9F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="626B6073"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83E68700"/>
+    <w:tmpl w:val="D07A8636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50447595"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="627734AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ADC4C8C"/>
+    <w:tmpl w:val="687CBDD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54631F21"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64874C18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BE0F7C8"/>
+    <w:tmpl w:val="826CEF22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B4F2BEE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65AC568E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CC4837E"/>
+    <w:tmpl w:val="2B6646DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A755BB4"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CE60AA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69E851A6"/>
+    <w:tmpl w:val="939AFD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EE21684"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78DF4494"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62E8E778"/>
+    <w:tmpl w:val="7890922A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73084F79"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D335A15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3F8B726"/>
+    <w:tmpl w:val="26063534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...5 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="000F508D"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -2389,51 +2390,50 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00B04B18"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -3514,61 +3514,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B04B18"/>
+    <w:rsid w:val="000F508D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B04B18"/>
+    <w:rsid w:val="000F508D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3854,60 +3854,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E3491EA-86E1-4E59-88EE-67B462749D1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{39404CC2-0CD0-47C9-93DD-7727E8C5C958}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>161</Words>
   <Characters>920</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1079</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>