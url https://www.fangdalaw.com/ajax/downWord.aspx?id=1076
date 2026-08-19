--- v0 (2026-06-15)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3073E1FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+          <w:p w14:paraId="2C4F11E8" w14:textId="41479BD5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001D7528">
+            <w:r w:rsidRPr="002572DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>魏剑波</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="68B1AB4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+          <w:p w14:paraId="706EB16B" w14:textId="733210C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001D7528">
+            <w:r w:rsidRPr="002572DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0305CDF8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+          <w:p w14:paraId="6199424A" w14:textId="62BA3FF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001D7528">
+            <w:r w:rsidRPr="002572DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5719 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="10BB5586" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+          <w:p w14:paraId="4F910ACA" w14:textId="1E34BDE0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001D7528">
+            <w:r w:rsidRPr="002572DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jianbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0D141210" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3D41C727" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5605AEE7" wp14:editId="73D4EF56">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F81FA9D" wp14:editId="7DB7EF1A">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7DCCB285" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001D7528" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6864F75D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001D7528">
+            <w:r w:rsidRPr="002572DC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>魏剑波律师的主要执业领域包括收购与兼并、资本市场、私募股权投资、外商直接投资及一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DA5C2E" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4432E954" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1507 +438,1507 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7755B049" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="27360D25" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F03B678" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001D7528">
+    <w:p w14:paraId="06213DD8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D66861" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="77D4A0A8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196ECC17" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="502F07EF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD5C5A6" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2107977B" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="121E13D5" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2423DA91" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FA9927" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="35446B80" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为滴滴出行的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0056C10C" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="5B050CCE" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药明合联的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A876B2" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2A8F8DAF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6DB711" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="563C7F3D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为众淼控股的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8B3462" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4A9575F8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为广联科技的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1235F043" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="16B0307F" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药师帮的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076CCE7A" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="50B7A645" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为趣店的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F9F4011" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="447E2E83" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799CC98C" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="56FA01B4" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为灿谷的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F45A9C8" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="5B5ADE86" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为网上车市的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B66F501" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="30B46BED" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为秦淮数据的发行人中国法律顾问，为其发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="669A3CED" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="02A19673" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利、美国银行和中金公司等承销商的中国法律顾问，为极氪汽车首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69C444DF" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="7172B214" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia Acquisition Corp（SPAC）的中国法律顾问，为路特斯科技以De-SPAC方式在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65913DEA" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="70583CDC" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FiscalNote与Duddell Street Acquisition Corp.合并从而通过De-SPAC方式实现上市提供中国法律相关服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="107F881C" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="529C2622" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为华泰国际、花旗银行、招银国际、星展亚洲等保荐人及承销商的中国法律顾问，为宏信建发首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E3B69AF" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="146DAE55" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为德意志银行、花旗银行等承销商的中国法律顾问，为老虎证券首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083B0D54" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="6B741B32" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为花旗银行、瑞士信贷等承销商的中国法律顾问，为小米生态链企业华米科技的首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="584FB97A" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="21E12E26" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利和中金公司等承销商的中国法律顾问，为逸仙电商（完美日记）首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051866E7" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4819F749" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通等承销商的中国法律顾问，为金山软件集团发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>31亿港元于2025年到期之可换股债券提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3411493A" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4F0CD290" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为瑞士信贷、摩根士丹利和杰富瑞等承销商的中国法律顾问，为世纪互联在纳斯达克增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38FBC22B" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="31F0AACA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通、瑞银集团等承销商的中国法律顾问，为世纪互联发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B0BD08" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4AF6BEC3" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商中国法律顾问，为大健云仓的首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A610ADA" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="05E0793F" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中和农信的发行人中国法律顾问，为其申请首次公开发行及在香港联交所上市（进行中）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59B10EE9" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="266574DA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利等保荐人及承销商的中国法律顾问，为太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）2022年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B2D787E" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="34645671" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为诺威健康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novotech）的发行人中国法律顾问，为其2021年申请首次公开发行及在香港联交所上市（通过聆讯）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8963AB" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="10A68FA6" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为安居客的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5082F5" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2B2CDAF0" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为七牛云的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在纳斯达克上市（已公开递交F-1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C04EB2" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="14C75B77" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为数家中国企业或承销商的中国法律顾问，为相关中国企业境外上市等资本市场交易（尚未公开）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F0E599" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="001D7528">
+    <w:p w14:paraId="45FDB289" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>红筹重组、收购与兼并、私募股权投资、外商直接投资及一般公司事务：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FC38908" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="32BCADCF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客、简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）、灿谷、小鹏汽车、XCharge智能充电、网上车市、药明合联、趣店及其他若干中国企业（尚未公开）为其红筹重组/分拆提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76784EF7" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="7475E1C1" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资集团，为其对蚂蚁金服的</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮投资、对河南中原消费金融股份有限公司的战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD748A4" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="44AEFFF3" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴出行，为其对人人车、杭银消费金融股份有限公司及其他数个消费金融领域的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A70AB80" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="48A55608" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，为其收购柯莱特、收购云帆加速等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119213F8" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="70D3D9BF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金，为其对京东健康的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B6070" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4B8855DE" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本，为其对大搜车的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012609B1" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="3436F9D8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新浪微博，为其在电子竞技领域的数个投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17550F21" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2D2D13A9" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表快手，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA6AD1A" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="555440E2" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Momenta，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385B1603" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="29B0F082" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里创投，为其对光线传媒的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EAD7FA3" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2A9AF455" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电，为其上市前融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3564B841" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="512A788D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佛山德芮可制药有限公司在其接受海南四环医药有限公司投资的交易中提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09982B20" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2004702E" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏海思科药业集团股份有限公司，为其投资数家以色列医疗器械领域企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> MST Medical Surgery Technologies Ltd.，Sensible Medical Innovations Ltd.，Endospan Ltd.， Newpace Ltd.等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A62751" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="5C0B1A7D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表灿谷，为其收购福顺保险经纪有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC7F92F" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="5D882D62" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中和农信，为其收购永通保险代理有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49A7EA89" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="44E2B223" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大丰业银行，为其对西安商业银行进行战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1D9D2C" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="420213B4" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表内蒙君正，为其购买华泰保险股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26867989" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="38BA9A1B" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚美优品，为其对街电科技的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318CF494" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="2176AECA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凡客诚品，为其可转债相关交易提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A90D6BB" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="16CFF8D7" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表睿盛银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(VP BANK)，为其对海银财富的投资并建立战略合作提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="670C8976" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="0A55C305" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新浪、滴滴出行、秦淮数据、小鹏汽车、金山云、众淼控股、星纪魅族、融</w:t>
       </w:r>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360、灿谷、特斯科、G7汇通天下、特斯联等提供经常性法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359C3347" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="62C19365" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78729B5D" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="5C0F09BD" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学，法学硕士（民商法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687291C0" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="0A59DF95" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外交学院，法学学士（法学）、文学学士（英语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D543851" w14:textId="77777777" w:rsidR="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="0B55D0C6" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="030171E4" w:rsidR="00A46A04" w:rsidRPr="001D7528" w:rsidRDefault="001D7528" w:rsidP="001D7528">
+    <w:p w14:paraId="4F0A196B" w14:textId="7636FC71" w:rsidR="00A46A04" w:rsidRPr="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001D7528">
+      <w:r w:rsidRPr="002572DC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001D7528" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002572DC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2144,1392 +2144,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00001E1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A378B65E"/>
+    <w:nsid w:val="00DF1FD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CFCA052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01037CB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C018F830"/>
+    <w:nsid w:val="0A5813C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6CFCA052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D0C32D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84C87146"/>
+    <w:nsid w:val="0B741819"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA66E158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA05A8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="61AA4B30"/>
+    <w:nsid w:val="0C6078F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F82C938"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF034D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D93EAE64"/>
+    <w:nsid w:val="0CE96992"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77009624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12335783"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BF0F604"/>
+    <w:nsid w:val="0E0D358A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="542ECCE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14635F27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="668EBFA4"/>
+    <w:nsid w:val="0E1F6985"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CBC8EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14FA7097"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9306C45A"/>
+    <w:nsid w:val="0F710362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BD053B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="167123F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D28F5E6"/>
+    <w:nsid w:val="13C407E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3946B4B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185A5A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9098B946"/>
+    <w:nsid w:val="14BF2A28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD541C2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18FB044B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9EF0018A"/>
+    <w:nsid w:val="165A2835"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75329570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABF4989"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7AB4E562"/>
+    <w:nsid w:val="198658D6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2CA4728"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB01326"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64CEB30E"/>
+    <w:nsid w:val="1EA85C57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15A226BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="282F5161"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D02C410"/>
+    <w:nsid w:val="20DF33E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D06698C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F62C0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="509254CA"/>
+    <w:nsid w:val="276D4A1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D386D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2A3579"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95A6948E"/>
+    <w:nsid w:val="2A972F0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE8CBA28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E3D0D76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0886F24"/>
+    <w:nsid w:val="2B767EE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6456ACBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FFA4836"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7704395E"/>
+    <w:nsid w:val="30380445"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90AC9C2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309F7C6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A56A8330"/>
+    <w:nsid w:val="308C1E23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2440F398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AC1AE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2827BC4"/>
+    <w:nsid w:val="38781E2F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2692F8DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34381589"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2F45942"/>
+    <w:nsid w:val="3B9D405D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="910E6342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357C1347"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48C8AC20"/>
+    <w:nsid w:val="3C292301"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63B0B30A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365516CF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E11465CE"/>
+    <w:nsid w:val="3C955EBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F9AFAEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37B55525"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3976C61A"/>
+    <w:nsid w:val="3CB8303B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3063862"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD2103D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FB50F404"/>
+    <w:nsid w:val="3FCA64F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95BAA0A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DC56713"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="203AB522"/>
+    <w:nsid w:val="40E0059F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D38AEB7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42C70546"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E5A2C96"/>
+    <w:nsid w:val="425E4733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41280634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45091B57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F47AAD44"/>
+    <w:nsid w:val="434749E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2452BB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45994B31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="33607354"/>
+    <w:nsid w:val="44733D82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F15E41AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49533FE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6ACB2A4"/>
+    <w:nsid w:val="44A10FF2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A08C100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A8E6381"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07D857DE"/>
+    <w:nsid w:val="45F05960"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08724C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DCA0F3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3669EDA"/>
+    <w:nsid w:val="491D1608"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EEAE0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2E4FB7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A164516"/>
+    <w:nsid w:val="496D0FAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A08F442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6D4727"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1DAA4B92"/>
+    <w:nsid w:val="4B9B3C72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B9B60A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52BC2FAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2F45942"/>
+    <w:nsid w:val="4DB42681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76340E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="533673EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F392A88A"/>
+    <w:nsid w:val="4EF43664"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C396E33E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56960668"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D6C4E78"/>
+    <w:nsid w:val="4FDC763C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="133C3E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59002491"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="782E1D96"/>
+    <w:nsid w:val="59D62E3E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2D86780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7360C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B10D3A4"/>
+    <w:nsid w:val="5A8F61CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="281293BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E8966C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2087D1A"/>
+    <w:nsid w:val="5B366801"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9228B678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FB27BD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D226290"/>
+    <w:nsid w:val="5BC303C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02E44EEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6366173B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="87C07A6C"/>
+    <w:nsid w:val="5D95768F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA5C0BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63673A45"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3A246AA"/>
+    <w:nsid w:val="5F5B657B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6A86E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F45D96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8E4A576E"/>
+    <w:nsid w:val="62291352"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B748C18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66DF4966"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42B231EC"/>
+    <w:nsid w:val="63F917C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="965492D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68670151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32240224"/>
+    <w:nsid w:val="646E2831"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8312B36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A7D0B42"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AD62764"/>
+    <w:nsid w:val="6AD70B58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8744A1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B171D6C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB60DD24"/>
+    <w:nsid w:val="6CCD4A28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34DC53A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B0D79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CAFA9822"/>
+    <w:nsid w:val="6D6F1337"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DEEE6B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="777B7ACE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BBF40C30"/>
+    <w:nsid w:val="6E7D7075"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0042DAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="777D4A4F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F53C97BA"/>
+    <w:nsid w:val="70EC6490"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="360A72D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784676F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="765C3ADA"/>
+    <w:nsid w:val="75580386"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3BC8D96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AD934D2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2C20496"/>
+    <w:nsid w:val="765C6AB6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C20E09A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B9C5AE0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF36414E"/>
+    <w:nsid w:val="7C8959A3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8012A1A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB614F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED406316"/>
+    <w:nsid w:val="7CB86624"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E50DB5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9579B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E89A0A64"/>
+    <w:nsid w:val="7D435230"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E060D5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
-[...2 lines deleted...]
-  <w:num w:numId="3">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="8">
-[...74 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="54">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="34">
-[...11 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="55">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39">
-[...11 lines deleted...]
-  <w:num w:numId="43">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3545,58 +3545,58 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001D7528"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
+    <w:rsid w:val="002572DC"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
@@ -4764,61 +4764,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001D7528"/>
+    <w:rsid w:val="002572DC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001D7528"/>
+    <w:rsid w:val="002572DC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5104,51 +5104,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{13C9A353-8CD4-4D40-8ECB-29C6B02CBD7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983180D6-6F75-40E9-8AF0-CC931FA4620F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>406</Words>
   <Characters>2319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2720</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>