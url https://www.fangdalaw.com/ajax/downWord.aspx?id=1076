--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="41479BD5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+          <w:p w14:paraId="2C4F11E8" w14:textId="71B05E82" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="00B62481">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002572DC">
+            <w:r w:rsidRPr="00B62481">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>魏剑波</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="733210C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+          <w:p w14:paraId="706EB16B" w14:textId="16269B83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="00B62481">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002572DC">
+            <w:r w:rsidRPr="00B62481">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="62BA3FF6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+          <w:p w14:paraId="6199424A" w14:textId="6228B4D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="00B62481">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002572DC">
+            <w:r w:rsidRPr="00B62481">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5719 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1E34BDE0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+          <w:p w14:paraId="4F910ACA" w14:textId="4EAED4E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="00B62481">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002572DC">
+            <w:r w:rsidRPr="00B62481">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jianbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3D41C727" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0CE18A3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F81FA9D" wp14:editId="7DB7EF1A">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4380DFC9" wp14:editId="74EDF8AC">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6864F75D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002572DC" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="242992BB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B62481" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002572DC">
+            <w:r w:rsidRPr="00B62481">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>魏剑波律师的主要执业领域包括收购与兼并、资本市场、私募股权投资、外商直接投资及一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4432E954" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3D99F9D4" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1507 +438,1507 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27360D25" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="52CA232C" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06213DD8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002572DC">
+    <w:p w14:paraId="31422E4D" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外资本市场：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D4A0A8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0A8BF436" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502F07EF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0EAE6864" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为小鹏汽车的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2107977B" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="7C20DC79" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市、上市后增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS等多个项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2423DA91" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="06647E16" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为金山云的发行人中国法律顾问，为其在香港联交所双重主要上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35446B80" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="28EBBD32" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为滴滴出行的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B050CCE" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="45B5C86F" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药明合联的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A8F8DAF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="5FD227BF" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电的发行人中国法律顾问，为其首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C7F3D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="74C599FC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为众淼控股的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9575F8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="31E48021" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为广联科技的发行人中国法律顾问，为其在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B0307F" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="2D36E4A5" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为药师帮的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B7A645" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="618088F2" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为趣店的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447E2E83" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="23171C1A" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56FA01B4" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="613DDAEC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为灿谷的发行人中国法律顾问，为其首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5ADE86" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="4700DA22" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为网上车市的发行人中国法律顾问，为其首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B46BED" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="51BFF167" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为秦淮数据的发行人中国法律顾问，为其发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A19673" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="562FE537" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利、美国银行和中金公司等承销商的中国法律顾问，为极氪汽车首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7172B214" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="78802E78" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia Acquisition Corp（SPAC）的中国法律顾问，为路特斯科技以De-SPAC方式在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70583CDC" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="2CDA8437" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FiscalNote与Duddell Street Acquisition Corp.合并从而通过De-SPAC方式实现上市提供中国法律相关服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529C2622" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="12AD0980" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为华泰国际、花旗银行、招银国际、星展亚洲等保荐人及承销商的中国法律顾问，为宏信建发首次公开发行及在香港联交所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146DAE55" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="23A4ABB2" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为德意志银行、花旗银行等承销商的中国法律顾问，为老虎证券首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B741B32" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="4C1FD589" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为花旗银行、瑞士信贷等承销商的中国法律顾问，为小米生态链企业华米科技的首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E12E26" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="02CA88E7" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利和中金公司等承销商的中国法律顾问，为逸仙电商（完美日记）首次公开发行及在纽约证券交易所上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4819F749" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="2759C18F" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通等承销商的中国法律顾问，为金山软件集团发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>31亿港元于2025年到期之可换股债券提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0CD290" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="26708722" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为瑞士信贷、摩根士丹利和杰富瑞等承销商的中国法律顾问，为世纪互联在纳斯达克增发</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ADS提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F0AACA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="3E314D3E" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为摩根士丹利、摩根大通、瑞银集团等承销商的中国法律顾问，为世纪互联发行境外美元债提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF6BEC3" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="3D61FD6F" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为承销商中国法律顾问，为大健云仓的首次公开发行及在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E0793F" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="07B10CCC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为中和农信的发行人中国法律顾问，为其申请首次公开发行及在香港联交所上市（进行中）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266574DA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="5B710B37" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为高盛、摩根士丹利等保荐人及承销商的中国法律顾问，为太盟投资集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG）2022年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34645671" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="6EEC8B3E" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为诺威健康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novotech）的发行人中国法律顾问，为其2021年申请首次公开发行及在香港联交所上市（通过聆讯）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A68FA6" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="5EFE4247" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为安居客的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在香港联交所上市（已递交A1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B2CDAF0" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="097D2A75" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为七牛云的发行人中国法律顾问，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年申请首次公开发行及在纳斯达克上市（已公开递交F-1）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C75B77" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="7C468DA2" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为数家中国企业或承销商的中国法律顾问，为相关中国企业境外上市等资本市场交易（尚未公开）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FDB289" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002572DC">
+    <w:p w14:paraId="1A887C5B" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>红筹重组、收购与兼并、私募股权投资、外商直接投资及一般公司事务：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BCADCF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="2EA0D367" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安居客、简普科技（融</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360）、灿谷、小鹏汽车、XCharge智能充电、网上车市、药明合联、趣店及其他若干中国企业（尚未公开）为其红筹重组/分拆提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7475E1C1" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0BE4EBE4" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资集团，为其对蚂蚁金服的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>C轮投资、对河南中原消费金融股份有限公司的战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44AEFFF3" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="4487BACE" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表滴滴出行，为其对人人车、杭银消费金融股份有限公司及其他数个消费金融领域的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A55608" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="2E70C721" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，为其收购柯莱特、收购云帆加速等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D3D9BF" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0691FC77" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金，为其对京东健康的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8855DE" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="1C6968E4" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表春华资本，为其对大搜车的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3436F9D8" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="39A2BBA3" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新浪微博，为其在电子竞技领域的数个投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2D13A9" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="7425ECFC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表快手，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555440E2" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="4B6EBC71" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Momenta，为其私募融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0F082" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0DE1F1B7" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里创投，为其对光线传媒的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9AF455" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="529FA1BC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>XCharge智能充电，为其上市前融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="512A788D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="1A79AC33" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表佛山德芮可制药有限公司在其接受海南四环医药有限公司投资的交易中提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2004702E" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="006AD9D4" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西藏海思科药业集团股份有限公司，为其投资数家以色列医疗器械领域企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> MST Medical Surgery Technologies Ltd.，Sensible Medical Innovations Ltd.，Endospan Ltd.， Newpace Ltd.等提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0B1A7D" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="0AE4C281" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表灿谷，为其收购福顺保险经纪有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D882D62" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="796D2ADC" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中和农信，为其收购永通保险代理有限公司提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E2B223" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="63AB64F6" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大丰业银行，为其对西安商业银行进行战略投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420213B4" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="5B72B333" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表内蒙君正，为其购买华泰保险股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BA9A1B" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="05DDDDD9" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚美优品，为其对街电科技的投资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2176AECA" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="31C92575" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凡客诚品，为其可转债相关交易提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CFF8D7" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="5AC35E15" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表睿盛银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(VP BANK)，为其对海银财富的投资并建立战略合作提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A55C305" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="57BEDB4A" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新浪、滴滴出行、秦淮数据、小鹏汽车、金山云、众淼控股、星纪魅族、融</w:t>
       </w:r>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360、灿谷、特斯科、G7汇通天下、特斯联等提供经常性法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C19365" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="03532A1E" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0F09BD" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="09B3BE71" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学，法学硕士（民商法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A59DF95" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="3251DEE0" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>外交学院，法学学士（法学）、文学学士（英语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B55D0C6" w14:textId="77777777" w:rsidR="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="479D0F08" w14:textId="77777777" w:rsidR="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7636FC71" w:rsidR="00A46A04" w:rsidRPr="002572DC" w:rsidRDefault="002572DC" w:rsidP="002572DC">
+    <w:p w14:paraId="4F0A196B" w14:textId="6F5683F0" w:rsidR="00A46A04" w:rsidRPr="00B62481" w:rsidRDefault="00B62481" w:rsidP="00B62481">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002572DC">
+      <w:r w:rsidRPr="00B62481">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002572DC" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B62481" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2144,1392 +2144,1392 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DF1FD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CFCA052"/>
+    <w:nsid w:val="00CA6948"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A6024D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A5813C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6CFCA052"/>
+    <w:nsid w:val="01194265"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AED82D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B741819"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA66E158"/>
+    <w:nsid w:val="037E3A59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AECEBB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6078F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F82C938"/>
+    <w:nsid w:val="04D642E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E16ED284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE96992"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77009624"/>
+    <w:nsid w:val="071440C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA5E2018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0D358A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="542ECCE8"/>
+    <w:nsid w:val="099A130E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D29E887E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E1F6985"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CBC8EAA"/>
+    <w:nsid w:val="0D285CDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="00F62588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F710362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1BD053B6"/>
+    <w:nsid w:val="0DCF6273"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA1E8DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C407E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3946B4B4"/>
+    <w:nsid w:val="0E3F48ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63646E24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14BF2A28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD541C2A"/>
+    <w:nsid w:val="0F2E77AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="339E8B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165A2835"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="75329570"/>
+    <w:nsid w:val="112C767E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64E4E79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="198658D6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2CA4728"/>
+    <w:nsid w:val="127E180C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CA1E8DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EA85C57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15A226BC"/>
+    <w:nsid w:val="12F4472C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5D6BE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20DF33E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D06698C"/>
+    <w:nsid w:val="15A76136"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BBC7D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276D4A1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0D386D2E"/>
+    <w:nsid w:val="19045D21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="482E6714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A972F0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE8CBA28"/>
+    <w:nsid w:val="1D934F6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B35A0436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B767EE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6456ACBA"/>
+    <w:nsid w:val="220D0848"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FA03FF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30380445"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90AC9C2E"/>
+    <w:nsid w:val="2279423D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="602CF8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308C1E23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2440F398"/>
+    <w:nsid w:val="23E25876"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4814BD46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38781E2F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2692F8DA"/>
+    <w:nsid w:val="27FF1D16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D86C524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9D405D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="910E6342"/>
+    <w:nsid w:val="2A6A6C92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5E881AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C292301"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63B0B30A"/>
+    <w:nsid w:val="2E0E0EE7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C30C22E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C955EBF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5F9AFAEE"/>
+    <w:nsid w:val="2E911EA6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DEE0C1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB8303B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3063862"/>
+    <w:nsid w:val="33CA04C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B969EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FCA64F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95BAA0A4"/>
+    <w:nsid w:val="35B80158"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C8AED7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40E0059F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D38AEB7E"/>
+    <w:nsid w:val="3A202F87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B80E75A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="425E4733"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41280634"/>
+    <w:nsid w:val="3A2F521F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="572EF4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="434749E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2452BB9E"/>
+    <w:nsid w:val="3CAB2416"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85B0513E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44733D82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F15E41AA"/>
+    <w:nsid w:val="417B602B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FD009BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44A10FF2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A08C100"/>
+    <w:nsid w:val="46241F01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="383E2E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F05960"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08724C34"/>
+    <w:nsid w:val="46AF73B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D38A0B32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491D1608"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EEAE0C0"/>
+    <w:nsid w:val="4DBD08DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87CC462C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="496D0FAA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7A08F442"/>
+    <w:nsid w:val="4E002D4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB6AFCB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9B3C72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B9B60A22"/>
+    <w:nsid w:val="4FFA6048"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D760079A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DB42681"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76340E9A"/>
+    <w:nsid w:val="529C673F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40EC2024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF43664"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C396E33E"/>
+    <w:nsid w:val="531E69B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ED86C268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FDC763C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="133C3E36"/>
+    <w:nsid w:val="541D2386"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3CA560E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D62E3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2D86780"/>
+    <w:nsid w:val="549173DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1C21234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8F61CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="281293BE"/>
+    <w:nsid w:val="55AB3C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="113693DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B366801"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9228B678"/>
+    <w:nsid w:val="57163128"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88C0C878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC303C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02E44EEC"/>
+    <w:nsid w:val="588B091A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="479450CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D95768F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA5C0BE2"/>
+    <w:nsid w:val="5A2A4584"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E8C1B2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5B657B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6A86E56"/>
+    <w:nsid w:val="5A390CFD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2029C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62291352"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B748C18C"/>
+    <w:nsid w:val="5EA2256A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27B229CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63F917C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="965492D6"/>
+    <w:nsid w:val="5F754847"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4364CE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646E2831"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8312B36A"/>
+    <w:nsid w:val="64FA0866"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="928A548A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD70B58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8744A1C"/>
+    <w:nsid w:val="657E5F34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="545E2F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CCD4A28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34DC53A6"/>
+    <w:nsid w:val="65F77221"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D34AE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D6F1337"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DEEE6B8"/>
+    <w:nsid w:val="68584055"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D592D0D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E7D7075"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A0042DAC"/>
+    <w:nsid w:val="68EB540D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C3A0DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70EC6490"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="360A72D4"/>
+    <w:nsid w:val="6A190B2D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B5CD226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75580386"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C3BC8D96"/>
+    <w:nsid w:val="6C8F023A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E0FE0E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765C6AB6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C20E09A6"/>
+    <w:nsid w:val="6F1016E3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D31ED06E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8959A3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8012A1A4"/>
+    <w:nsid w:val="71EF258F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CC26FBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB86624"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E50DB5A"/>
+    <w:nsid w:val="7B8F0101"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="429CBC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D435230"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E060D5C"/>
+    <w:nsid w:val="7BAC595B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44A4C588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="3">
-[...38 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17">
-[...65 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="56">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="56"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3552,51 +3552,50 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="002572DC"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
@@ -3643,50 +3642,51 @@
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
+    <w:rsid w:val="00B62481"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
@@ -4764,61 +4764,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002572DC"/>
+    <w:rsid w:val="00B62481"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002572DC"/>
+    <w:rsid w:val="00B62481"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5104,60 +5104,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{983180D6-6F75-40E9-8AF0-CC931FA4620F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B796458-3A90-42FC-907E-B8D94880AFE5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>406</Words>
   <Characters>2319</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2720</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>