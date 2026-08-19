--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="55527208" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+          <w:p w14:paraId="2C4F11E8" w14:textId="125C682C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00901F77">
+            <w:r w:rsidRPr="00906B6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>亓培冰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="56ED7240" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+          <w:p w14:paraId="706EB16B" w14:textId="7E152D62" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00901F77">
+            <w:r w:rsidRPr="00906B6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6E44D6D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+          <w:p w14:paraId="6199424A" w14:textId="0D7AFACC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00901F77">
+            <w:r w:rsidRPr="00906B6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="61F1FA66" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+          <w:p w14:paraId="4F910ACA" w14:textId="41F410B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00901F77">
+            <w:r w:rsidRPr="00906B6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6587E355" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1B940EE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="292917D6" wp14:editId="22CA9DF5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A0B8437" wp14:editId="40C33CBE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1B1FF93E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00901F77" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4B313310" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00901F77">
+            <w:r w:rsidRPr="00906B6E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>亓培冰博士专长诉讼与仲裁，尤其是金融、房地产与建设工程、公司股权、商事合同、侵权等复杂商事争议的解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6105AB38" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="59831205" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1668 +438,1668 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0700B960" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00901F77">
+    <w:p w14:paraId="0BD01D0F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>亓培冰博士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年作为合伙人加入方达律师事务所。在此之前，他曾经在法院系统工作18年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9D94C6" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="5FDBE594" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2E9A9" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00901F77">
+    <w:p w14:paraId="34FB75A9" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F21FE3D" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="58297D8B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国联通某省分公司，在与某商业银行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37起应收账款质押纠纷中取得全部案件胜诉，涉及标的3亿多元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E265B12" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="6B495662" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南云天化集团，在昆明中院审理的与云南某投资公司的融资性贸易纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="110C5B22" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="7080EA84" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某证券公司，在与某集团公司的股票收益权回购纠纷案件取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E638059" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="50E383B3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，作为原告在与某网络科技公司的信托借款纠纷案胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D727853" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="385AF454" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国惠普，在沈阳中院及辽宁高院处理一起融资租赁纠纷取得的胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD6C546" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="1CFF2A39" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金公司，在中国国际经济贸易仲裁委员会处理与内蒙古某农业公司的一起委托贷款纠纷仲裁案胜诉，涉及标的近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C86B572" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="71363132" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理过涉及平安、人保、人寿、太平洋、阳光保险等众多保险公司的财产保险合同纠纷、人身保险合同纠纷、机动车强制保险合同纠纷、保险代理合同纠纷、保险经纪合同纠纷、保险费纠纷、保险人代位求偿权纠纷等案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C44E115" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="116B6DBD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产建设工程类案件：处理涉及中建、中铁建工、中核建集团、中国航空港建设、中关村开发建设、中国新兴建设、北京城建、江苏省建、南通三建等众多国内大型公司建设工程承发包、工程款、工程质量、工期等纠纷案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA7091E" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00901F77">
+    <w:p w14:paraId="136D5522" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3DFA24" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="2F290359" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际信托公司，处理公司决议无效及知情权诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B6FF15" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="5BF29226" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京市某国有公司的香港上市公司，在与厦门某公司的股权收购与业绩对赌纠纷中，提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9255E6" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="089DD4E8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起涉及股权回购、差额补足等案件多件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E01F34B" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="418D4A6C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的智能出行科技公司，在大连中院审理的一起股权收购的案件中胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6928B4CE" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="07CA9EBE" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，在济南中院审理的一起股权转让案件中取得胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446A11EF" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="67DDCB0D" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内公司，应对某保险公司在某仲裁机构针对其提起的差额补足合同纠纷案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101F18E9" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00901F77">
+    <w:p w14:paraId="66514134" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品责任及侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003187BD" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="1511104E" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理刘某与日本三菱汽车产品责任损害赔偿案，此案被列为最高人民法院《中国审判案例要揽》案例；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62EAA10B" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="22924441" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理荆其廉、张新荣等诉美国通用汽车公司等人身损害赔偿请示答复案，此案经最高法院审判委员会审议通过，形成了司法解释；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550CBB20" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="4C8F6A07" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理因汽车自燃、气囊缺陷、汽车制动故障等引起的消费者诉国内知名汽车公司的产品责任案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76DCAEE8" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="0FC288AD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与处理消费者诉三星公司涉嫌手机频段虚假宣传惩罚性赔偿的群体性诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5A587C" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="58F99915" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理张学友与傲哥服饰公司肖像权纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E50AE6" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="4FB8F0C7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理国内某知名律师事务所之间名誉权纠纷一审案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008A5BA7" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="50DC7487" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理霍元甲的后代诉北京电影制片厂、杨步亭、李连杰等名誉权纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB8F3D" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="55901E50" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C6FD21" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="2F0FF4F3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F952C53" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="3B2EB14B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学研究生院，民商法硕士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48040BC0" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="556418C6" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，民商法博士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB3D35C" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="0E9204A5" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129937A1" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="48B1D3EB" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EBA2DA5" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="639BA361" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150585AE" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="6AFD8AB7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB60AD2" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="7E27D280" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04B796AC" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="0BA6956C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BD486C" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="7D7DAD2E" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B5C941" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="0AFDED73" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程价款优先受偿权与保证的关系问题研究》、《建设工程优先权对已办理房屋产权过户登记的房屋是否享有追及力》、《建设工程优先权对于工程转让价款是否适用物上代位的问题研究》（合著），发表于《建设工程优先受偿权》，2017年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAF1807" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="4805C2F8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程合同证据指引》，参编，2018年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2949396A" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="37A51EAB" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国不法行为法研究</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以公平责任与补充责任为中心》（北京大学与日本早稻田大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中日侵权法比较</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">课题，撰写部分篇章），文元春编著，日本成文堂出版社2019年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437FE573" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="3E8D08A2" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《一起典型的涉他合同案例研究》，《法律适用》2000年第4期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61579299" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="298F1096" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《信赖保护原则在民法体系中的作用》，《理论前沿》2005年第9期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2064A19D" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="620FD0F8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《审理涉及农村土地案件的若干理论与实践问题》，《北京审判》2005年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652E64F4" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="0B191ADD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《不当得利纠纷的举证责任研究》，《审判前沿》2007年第2集 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F27FB4E" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="17BFF714" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《非给付型不当得利证明责任辨析》，《法学杂志》2010年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD303B3" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="13C9009D" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品缺陷的证明责任辨析》，《人民司法案例》2008年第16期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9306C6" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="22A7499F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《以民间历史人物为原型的文艺创作自由与名誉法益之保护》，《人民司法案例》2008年第6期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E886228" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="2C977A13" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《新闻报道使用匿名消息源是否构成侵权的认定》，合著，《人民司法案例》2016年10月第29期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69350CFF" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="2A6F3293" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《物业管理纠纷在审判实践中的问题及对策--以物业管理条例适用为重点》，发表于《中国物业管理》2010年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11CDDF7F" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="324DE1A6" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品责任前沿问题审判实务》（第一作者，合著），中国法制出版社2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FA4AAD" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="1B92E92B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《北京市法院疑难民事案件精析》（一、二、三册），法律出版社，2003、2007年，编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C1175" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="031434C7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市哲学社会科学课题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>社会信用的司法保护</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《社会信任的现状及其对策</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以民事司法的视角》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CD40FBD" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="5BEF3576" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF13385" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="56A4DA8C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市法院首届</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审判业务专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>称号；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>十百千人才</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CD815A" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="7786718C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市律师协会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大疑难业务研究专家组专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6355994D" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="07A3F97B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2990D051" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="1E71753A" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2FF623" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="079F7090" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京仲裁委/北京国际仲裁中心，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D85C7FB" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="37932C85" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院/深圳仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B18942F" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="5B9680FF" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">天津仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66020437" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="37A90CCF" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4470FBD3" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="76309B4F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">石家庄仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A912E0" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="766A85B3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">马鞍山仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7EBC33" w14:textId="77777777" w:rsidR="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="33359B74" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京大学、对外经贸大学、中国政法大学、中国师范大学、中国社科院大学硕士生导师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="614361AC" w:rsidR="00A46A04" w:rsidRPr="00901F77" w:rsidRDefault="00901F77" w:rsidP="00901F77">
+    <w:p w14:paraId="4F0A196B" w14:textId="5D114C67" w:rsidR="00A46A04" w:rsidRPr="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00901F77">
+      <w:r w:rsidRPr="00906B6E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京航空航天大学建设工程法律与金融研究中心研究员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00901F77" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00906B6E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1320 +2305,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00BE2712"/>
+    <w:nsid w:val="04636660"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="061EFFD2"/>
+    <w:tmpl w:val="CC02F1EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03312E05"/>
+    <w:nsid w:val="047E752A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93FEF1B4"/>
+    <w:tmpl w:val="04F453BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0889229D"/>
+    <w:nsid w:val="05733810"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37808684"/>
+    <w:tmpl w:val="D8060BE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D900364"/>
+    <w:nsid w:val="05EC6A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC98C59A"/>
+    <w:tmpl w:val="515466E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF91783"/>
+    <w:nsid w:val="07A1697B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44C8232A"/>
+    <w:tmpl w:val="BE3C7A6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F107FE1"/>
+    <w:nsid w:val="08F5609B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="767E2326"/>
+    <w:tmpl w:val="C442AD50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12A02C53"/>
+    <w:nsid w:val="0B2B1305"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E20C6152"/>
+    <w:tmpl w:val="9B0E06CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E746DD"/>
+    <w:nsid w:val="0BF4425C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69820F46"/>
+    <w:tmpl w:val="DD2687E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C524FE"/>
+    <w:nsid w:val="0C205F3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138AFCD2"/>
+    <w:tmpl w:val="324E4F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18C278E9"/>
+    <w:nsid w:val="0C930815"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CB863FC"/>
+    <w:tmpl w:val="5DA61FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EFE21A8"/>
+    <w:nsid w:val="0FA60419"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ABE61B6"/>
+    <w:tmpl w:val="F7566444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F331F21"/>
+    <w:nsid w:val="12DD69EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFCC4476"/>
+    <w:tmpl w:val="0686BCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FCE6C30"/>
+    <w:nsid w:val="14C6361D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DCA961A"/>
+    <w:tmpl w:val="7C52F81E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21D649F9"/>
+    <w:nsid w:val="156B5564"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA9E8FA6"/>
+    <w:tmpl w:val="036468A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281A23F8"/>
+    <w:nsid w:val="18CB63F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1710465E"/>
+    <w:tmpl w:val="0BF293C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A86F1A"/>
+    <w:nsid w:val="1C633027"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E20C6152"/>
+    <w:tmpl w:val="7E226E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28CA0BFD"/>
+    <w:nsid w:val="1CC84E46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58D6A0EA"/>
+    <w:tmpl w:val="FD3C7C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29596987"/>
+    <w:nsid w:val="1E571C7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C91AA36E"/>
+    <w:tmpl w:val="470E769C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3728B3"/>
+    <w:nsid w:val="20173E0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C88414EC"/>
+    <w:tmpl w:val="2E700DEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309B57AA"/>
+    <w:nsid w:val="226D76CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D546058"/>
+    <w:tmpl w:val="D3723222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31955192"/>
+    <w:nsid w:val="28C53D7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A02888BC"/>
+    <w:tmpl w:val="D11CD38C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="349F0405"/>
+    <w:nsid w:val="2A251A86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80D84A08"/>
+    <w:tmpl w:val="68E48E74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C34E10"/>
+    <w:nsid w:val="2F2F573F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D15A238E"/>
+    <w:tmpl w:val="635E635E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A743B0D"/>
+    <w:nsid w:val="31FB25D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBEE8A50"/>
+    <w:tmpl w:val="DE54FF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAC0A08"/>
+    <w:nsid w:val="32CC799F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F432EC6A"/>
+    <w:tmpl w:val="F7566444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B167DFC"/>
+    <w:nsid w:val="362C7CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E2042B6"/>
+    <w:tmpl w:val="39C0CB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C856F59"/>
+    <w:nsid w:val="38E2730A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06EC0504"/>
+    <w:tmpl w:val="DCFE8D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="438E55E3"/>
+    <w:nsid w:val="3A62726D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B756D542"/>
+    <w:tmpl w:val="2D3E32A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46893D38"/>
+    <w:nsid w:val="3AD95A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35B01642"/>
+    <w:tmpl w:val="51D82514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="489E2798"/>
+    <w:nsid w:val="3C6F3278"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B24ED3E"/>
+    <w:tmpl w:val="F4AADDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B05476E"/>
+    <w:nsid w:val="3D24532A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FB64BDC"/>
+    <w:tmpl w:val="848C54C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B36155B"/>
+    <w:nsid w:val="40390957"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42AAC51A"/>
+    <w:tmpl w:val="B41C2C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FC87F52"/>
+    <w:nsid w:val="479556E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E9030B4"/>
+    <w:tmpl w:val="D4BA5DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FFF2386"/>
+    <w:nsid w:val="47D6194C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="297E1FDA"/>
+    <w:tmpl w:val="7CE61B08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53790073"/>
+    <w:nsid w:val="4D2D6F0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9D6F558"/>
+    <w:tmpl w:val="80EE96FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5443603D"/>
+    <w:nsid w:val="4D8771C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2430A946"/>
+    <w:tmpl w:val="84645334"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="578147BB"/>
+    <w:nsid w:val="4E765A44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEE4D2D0"/>
+    <w:tmpl w:val="23D2760E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586017B6"/>
+    <w:nsid w:val="52316465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28BE4744"/>
+    <w:tmpl w:val="9030EF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD23C52"/>
+    <w:nsid w:val="55E33B46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="748E0C10"/>
+    <w:tmpl w:val="537AFE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A16942"/>
+    <w:nsid w:val="58836D87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B06E10D0"/>
+    <w:tmpl w:val="5AFAAEF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69D27C12"/>
+    <w:nsid w:val="5B121624"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E3A19CA"/>
+    <w:tmpl w:val="AE14BC9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A1B4F24"/>
+    <w:nsid w:val="5F2D1C1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D7A7F6E"/>
+    <w:tmpl w:val="D980A08C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2952D9"/>
+    <w:nsid w:val="601B44FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="115442BC"/>
+    <w:tmpl w:val="FCF84010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F6015BB"/>
+    <w:nsid w:val="60EC75E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1302770A"/>
+    <w:tmpl w:val="F234744C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70387140"/>
+    <w:nsid w:val="618F6488"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8E47D84"/>
+    <w:tmpl w:val="E96A1978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74B22256"/>
+    <w:nsid w:val="642B1D68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76EBD7A"/>
+    <w:tmpl w:val="4AC25C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76085D30"/>
+    <w:nsid w:val="66BC78A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18E2F52A"/>
+    <w:tmpl w:val="AD16A842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7701338C"/>
+    <w:nsid w:val="6D42401D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10B0B0E8"/>
+    <w:tmpl w:val="85AEEC16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78791D22"/>
+    <w:nsid w:val="70AD7CF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F32EC514"/>
+    <w:tmpl w:val="85022AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E00BA1"/>
+    <w:nsid w:val="72E92AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="924AAF02"/>
+    <w:tmpl w:val="39DE4CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B43011B"/>
+    <w:nsid w:val="740F2DC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65807954"/>
+    <w:tmpl w:val="52469C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE35DD1"/>
+    <w:nsid w:val="789A7B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1F449D2"/>
+    <w:tmpl w:val="B5F89460"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5A3979"/>
+    <w:nsid w:val="78A4795D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41FCE09A"/>
+    <w:tmpl w:val="39D28AEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="5">
-[...41 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="21">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="23">
-[...41 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="52">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="38">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3706,52 +3706,52 @@
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
-    <w:rsid w:val="00901F77"/>
     <w:rsid w:val="009038C0"/>
+    <w:rsid w:val="00906B6E"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
@@ -4853,61 +4853,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00901F77"/>
+    <w:rsid w:val="00906B6E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00901F77"/>
+    <w:rsid w:val="00906B6E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5193,51 +5193,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F13C7764-408B-4B5B-9C8D-FD9FB86EB51C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8619A07-FADF-46F2-8AE1-CCECCB694365}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>328</Words>
   <Characters>1872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>