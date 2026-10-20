--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="125C682C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="35F5E5D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00906B6E">
+            <w:r w:rsidRPr="00C56F36">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>亓培冰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7E152D62" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+          <w:p w14:paraId="706EB16B" w14:textId="357F93A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00906B6E">
+            <w:r w:rsidRPr="00C56F36">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>博士合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0D7AFACC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+          <w:p w14:paraId="6199424A" w14:textId="7A4FE44C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00906B6E">
+            <w:r w:rsidRPr="00C56F36">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5601 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="41F410B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+          <w:p w14:paraId="4F910ACA" w14:textId="65F64320" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00906B6E">
+            <w:r w:rsidRPr="00C56F36">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>peibing.qi@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1B940EE1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3E96F510" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A0B8437" wp14:editId="40C33CBE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="404438B6" wp14:editId="1B30782F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4B313310" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00906B6E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="337A04DB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C56F36" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00906B6E">
+            <w:r w:rsidRPr="00C56F36">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>亓培冰博士专长诉讼与仲裁，尤其是金融、房地产与建设工程、公司股权、商事合同、侵权等复杂商事争议的解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59831205" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0C1C2EE3" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1668 +438,1668 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD01D0F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00906B6E">
+    <w:p w14:paraId="01B35DF0" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>亓培冰博士</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年作为合伙人加入方达律师事务所。在此之前，他曾经在法院系统工作18年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDBE594" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="2D9C56EF" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FB75A9" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00906B6E">
+    <w:p w14:paraId="4914756C" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58297D8B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="7844B1B8" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国联通某省分公司，在与某商业银行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37起应收账款质押纠纷中取得全部案件胜诉，涉及标的3亿多元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B495662" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="5D72BEED" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南云天化集团，在昆明中院审理的与云南某投资公司的融资性贸易纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7080EA84" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="51264600" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某证券公司，在与某集团公司的股票收益权回购纠纷案件取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>20亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E383B3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0DEDFD81" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，作为原告在与某网络科技公司的信托借款纠纷案胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.6亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385AF454" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="176AC5BB" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国惠普，在沈阳中院及辽宁高院处理一起融资租赁纠纷取得的胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CFF2A39" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="775504FF" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某基金公司，在中国国际经济贸易仲裁委员会处理与内蒙古某农业公司的一起委托贷款纠纷仲裁案胜诉，涉及标的近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71363132" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="43B90DDC" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理过涉及平安、人保、人寿、太平洋、阳光保险等众多保险公司的财产保险合同纠纷、人身保险合同纠纷、机动车强制保险合同纠纷、保险代理合同纠纷、保险经纪合同纠纷、保险费纠纷、保险人代位求偿权纠纷等案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116B6DBD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="55D25B60" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产建设工程类案件：处理涉及中建、中铁建工、中核建集团、中国航空港建设、中关村开发建设、中国新兴建设、北京城建、江苏省建、南通三建等众多国内大型公司建设工程承发包、工程款、工程质量、工期等纠纷案件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136D5522" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00906B6E">
+    <w:p w14:paraId="16AF15E1" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权类案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F290359" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="3BB819FC" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国际信托公司，处理公司决议无效及知情权诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BF29226" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="35853152" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京市某国有公司的香港上市公司，在与厦门某公司的股权收购与业绩对赌纠纷中，提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089DD4E8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="3C6E6279" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理多起涉及股权回购、差额补足等案件多件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="418D4A6C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="3862B8AC" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内领先的智能出行科技公司，在大连中院审理的一起股权收购的案件中胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CA9EBE" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0F773ADC" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，在济南中院审理的一起股权转让案件中取得胜诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DDCB0D" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="363277C7" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家境内公司，应对某保险公司在某仲裁机构针对其提起的差额补足合同纠纷案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66514134" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00906B6E">
+    <w:p w14:paraId="290BBB6B" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产品责任及侵权案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1511104E" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="6E6E4B24" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理刘某与日本三菱汽车产品责任损害赔偿案，此案被列为最高人民法院《中国审判案例要揽》案例；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22924441" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="5D081EEA" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理荆其廉、张新荣等诉美国通用汽车公司等人身损害赔偿请示答复案，此案经最高法院审判委员会审议通过，形成了司法解释；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8F6A07" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="54F26194" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理因汽车自燃、气囊缺陷、汽车制动故障等引起的消费者诉国内知名汽车公司的产品责任案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC288AD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0671E70D" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与处理消费者诉三星公司涉嫌手机频段虚假宣传惩罚性赔偿的群体性诉讼案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F99915" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="41E6F4B9" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理张学友与傲哥服饰公司肖像权纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB8F0C7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="058C6FAE" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理国内某知名律师事务所之间名誉权纠纷一审案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DC7487" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4D852FFA" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>处理霍元甲的后代诉北京电影制片厂、杨步亭、李连杰等名誉权纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55901E50" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0AAB1765" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0FF4F3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1697424F" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1996</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2EB14B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="39929345" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学研究生院，民商法硕士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556418C6" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="3517FDAB" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，民商法博士学位，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E9204A5" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="673250BB" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B1D3EB" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="5A872054" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639BA361" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4AF00EAB" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFD8AB7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="003F66A4" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E27D280" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="6A765143" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA6956C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="6BCFE8AB" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7DAD2E" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="48A8BB38" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFDED73" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="01C696F4" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程价款优先受偿权与保证的关系问题研究》、《建设工程优先权对已办理房屋产权过户登记的房屋是否享有追及力》、《建设工程优先权对于工程转让价款是否适用物上代位的问题研究》（合著），发表于《建设工程优先受偿权》，2017年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4805C2F8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1A4DBE80" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《建设工程合同证据指引》，参编，2018年法律出版社出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A51EAB" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1591B6F8" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国不法行为法研究</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以公平责任与补充责任为中心》（北京大学与日本早稻田大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中日侵权法比较</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">课题，撰写部分篇章），文元春编著，日本成文堂出版社2019年6月出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8D08A2" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="711D9060" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《一起典型的涉他合同案例研究》，《法律适用》2000年第4期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298F1096" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4F2DEDAE" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《信赖保护原则在民法体系中的作用》，《理论前沿》2005年第9期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="620FD0F8" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="2E9380B6" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《审理涉及农村土地案件的若干理论与实践问题》，《北京审判》2005年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B191ADD" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="05270864" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《不当得利纠纷的举证责任研究》，《审判前沿》2007年第2集 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BFF714" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="6B067D3A" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《非给付型不当得利证明责任辨析》，《法学杂志》2010年5月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C9009D" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="603A8DBF" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品缺陷的证明责任辨析》，《人民司法案例》2008年第16期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22A7499F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4075BAC7" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《以民间历史人物为原型的文艺创作自由与名誉法益之保护》，《人民司法案例》2008年第6期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C977A13" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="33C7AA5A" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《新闻报道使用匿名消息源是否构成侵权的认定》，合著，《人民司法案例》2016年10月第29期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6F3293" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="44354F07" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《物业管理纠纷在审判实践中的问题及对策--以物业管理条例适用为重点》，发表于《中国物业管理》2010年3月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324DE1A6" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="2F94B573" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《产品责任前沿问题审判实务》（第一作者，合著），中国法制出版社2014年出版 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B92E92B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1136E201" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《北京市法院疑难民事案件精析》（一、二、三册），法律出版社，2003、2007年，编辑 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031434C7" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="10C5B6C5" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市哲学社会科学课题</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>社会信用的司法保护</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《社会信任的现状及其对策</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以民事司法的视角》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEF3576" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="11FE505A" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A4DA8C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0573E468" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市法院首届</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>审判业务专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>称号；</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>十百千人才</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7786718C" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="34CC5FFA" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京市律师协会</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重大疑难业务研究专家组专家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A3F97B" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4CDE2DDD" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E71753A" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="2B205E66" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国国际经济贸易仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079F7090" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1ED48E11" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京仲裁委/北京国际仲裁中心，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37932C85" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="6E1B2C6A" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院/深圳仲裁委员会，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9680FF" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4C5B8855" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">天津仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A90CCF" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="0E978D32" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76309B4F" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="3962A01B" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">石家庄仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766A85B3" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="2DD1A719" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">马鞍山仲裁委，仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33359B74" w14:textId="77777777" w:rsidR="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="1668D1EA" w14:textId="77777777" w:rsidR="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京大学、对外经贸大学、中国政法大学、中国师范大学、中国社科院大学硕士生导师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5D114C67" w:rsidR="00A46A04" w:rsidRPr="00906B6E" w:rsidRDefault="00906B6E" w:rsidP="00906B6E">
+    <w:p w14:paraId="4F0A196B" w14:textId="7E8EF82B" w:rsidR="00A46A04" w:rsidRPr="00C56F36" w:rsidRDefault="00C56F36" w:rsidP="00C56F36">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00906B6E">
+      <w:r w:rsidRPr="00C56F36">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京航空航天大学建设工程法律与金融研究中心研究员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00906B6E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C56F36" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2305,1320 +2305,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04636660"/>
+    <w:nsid w:val="00253478"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC02F1EC"/>
+    <w:tmpl w:val="E6D40FD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="047E752A"/>
+    <w:nsid w:val="00B2542F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04F453BC"/>
+    <w:tmpl w:val="59B2859E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05733810"/>
+    <w:nsid w:val="00C0024B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8060BE0"/>
+    <w:tmpl w:val="CD5A83A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05EC6A5B"/>
+    <w:nsid w:val="030F7C10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="515466E4"/>
+    <w:tmpl w:val="7DDA8288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A1697B"/>
+    <w:nsid w:val="05C80B2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE3C7A6C"/>
+    <w:tmpl w:val="CB20207C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F5609B"/>
+    <w:nsid w:val="05E54320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C442AD50"/>
+    <w:tmpl w:val="5EEACD7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2B1305"/>
+    <w:nsid w:val="07207A8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B0E06CC"/>
+    <w:tmpl w:val="FB9AF13A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF4425C"/>
+    <w:nsid w:val="0B34798B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD2687E0"/>
+    <w:tmpl w:val="6404432E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C205F3B"/>
+    <w:nsid w:val="0D6E628F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="324E4F0A"/>
+    <w:tmpl w:val="D5E0A34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C930815"/>
+    <w:nsid w:val="0F125B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DA61FD8"/>
+    <w:tmpl w:val="BD3A1236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA60419"/>
+    <w:nsid w:val="158122F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7566444"/>
+    <w:tmpl w:val="2F9A9BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DD69EE"/>
+    <w:nsid w:val="190801BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0686BCD0"/>
+    <w:tmpl w:val="D3840DB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C6361D"/>
+    <w:nsid w:val="1B9F4C6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C52F81E"/>
+    <w:tmpl w:val="1018DD74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="156B5564"/>
+    <w:nsid w:val="1C076333"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="036468A6"/>
+    <w:tmpl w:val="655AAB92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CB63F3"/>
+    <w:nsid w:val="212B1C4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BF293C6"/>
+    <w:tmpl w:val="0CEE6564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C633027"/>
+    <w:nsid w:val="23692262"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E226E82"/>
+    <w:tmpl w:val="31F85B28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC84E46"/>
+    <w:nsid w:val="283369B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD3C7C56"/>
+    <w:tmpl w:val="1A3A6BC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E571C7E"/>
+    <w:nsid w:val="287954A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="470E769C"/>
+    <w:tmpl w:val="2B000AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20173E0A"/>
+    <w:nsid w:val="28C954B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E700DEE"/>
+    <w:tmpl w:val="5F1AFA44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="226D76CB"/>
+    <w:nsid w:val="29113474"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3723222"/>
+    <w:tmpl w:val="F02C754A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C53D7E"/>
+    <w:nsid w:val="33987962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D11CD38C"/>
+    <w:tmpl w:val="8EA60A84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A251A86"/>
+    <w:nsid w:val="33EB0606"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68E48E74"/>
+    <w:tmpl w:val="973C4486"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2F573F"/>
+    <w:nsid w:val="33EC26D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="635E635E"/>
+    <w:tmpl w:val="3760DF78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31FB25D7"/>
+    <w:nsid w:val="353900BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE54FF10"/>
+    <w:tmpl w:val="B2C8209E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CC799F"/>
+    <w:nsid w:val="35BD4B01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7566444"/>
+    <w:tmpl w:val="02E2DFBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362C7CFE"/>
+    <w:nsid w:val="39077FEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39C0CB26"/>
+    <w:tmpl w:val="B63CBBE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E2730A"/>
+    <w:nsid w:val="3B9A32E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCFE8D9C"/>
+    <w:tmpl w:val="78E675BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A62726D"/>
+    <w:nsid w:val="41B04426"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D3E32A0"/>
+    <w:tmpl w:val="BAF4C1D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AD95A7D"/>
+    <w:nsid w:val="423F2DD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51D82514"/>
+    <w:tmpl w:val="9BA48FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C6F3278"/>
+    <w:nsid w:val="425C7BFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4AADDC0"/>
+    <w:tmpl w:val="3E468B02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D24532A"/>
+    <w:nsid w:val="437930D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="848C54C2"/>
+    <w:tmpl w:val="3F60C4BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40390957"/>
+    <w:nsid w:val="46ED38A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B41C2C86"/>
+    <w:tmpl w:val="AF6E88F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479556E2"/>
+    <w:nsid w:val="4A863E68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4BA5DC2"/>
+    <w:tmpl w:val="3D5AF9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D6194C"/>
+    <w:nsid w:val="4B373672"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CE61B08"/>
+    <w:tmpl w:val="11903678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2D6F0E"/>
+    <w:nsid w:val="4B7043F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80EE96FC"/>
+    <w:tmpl w:val="7D665576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8771C1"/>
+    <w:nsid w:val="4CBF79F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84645334"/>
+    <w:tmpl w:val="E640DD26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E765A44"/>
+    <w:nsid w:val="4DE51243"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23D2760E"/>
+    <w:tmpl w:val="3A8C7666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52316465"/>
+    <w:nsid w:val="53006D76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9030EF2C"/>
+    <w:tmpl w:val="A3D46D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55E33B46"/>
+    <w:nsid w:val="564720AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="537AFE2E"/>
+    <w:tmpl w:val="2D86BE2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58836D87"/>
+    <w:nsid w:val="57995A45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AFAAEF6"/>
+    <w:tmpl w:val="FAC04496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B121624"/>
+    <w:nsid w:val="584219A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE14BC9C"/>
+    <w:tmpl w:val="1460F5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F2D1C1F"/>
+    <w:nsid w:val="58E2222E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D980A08C"/>
+    <w:tmpl w:val="C28850DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601B44FC"/>
+    <w:nsid w:val="5CD52567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCF84010"/>
+    <w:tmpl w:val="40BCE3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60EC75E3"/>
+    <w:nsid w:val="5D4F704B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F234744C"/>
+    <w:tmpl w:val="461896C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618F6488"/>
+    <w:nsid w:val="5EDB46BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E96A1978"/>
+    <w:tmpl w:val="9BA48FF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642B1D68"/>
+    <w:nsid w:val="60F90C44"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4AC25C2C"/>
+    <w:tmpl w:val="838E51F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66BC78A7"/>
+    <w:nsid w:val="65A364B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD16A842"/>
+    <w:tmpl w:val="313AED2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D42401D"/>
+    <w:nsid w:val="679A43B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85AEEC16"/>
+    <w:tmpl w:val="3C88A19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70AD7CF3"/>
+    <w:nsid w:val="6CA669D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85022AA2"/>
+    <w:tmpl w:val="20547760"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72E92AA3"/>
+    <w:nsid w:val="702801EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39DE4CB4"/>
+    <w:tmpl w:val="70C800DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740F2DC5"/>
+    <w:nsid w:val="705668BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52469C06"/>
+    <w:tmpl w:val="52BEA080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789A7B66"/>
+    <w:nsid w:val="752322D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5F89460"/>
+    <w:tmpl w:val="6010AFE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A4795D"/>
+    <w:nsid w:val="7CAB7AFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39D28AEE"/>
+    <w:tmpl w:val="0E82D552"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="15">
-[...65 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="38">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="52"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3707,82 +3707,82 @@
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
-    <w:rsid w:val="00906B6E"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C56F36"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4853,61 +4853,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00906B6E"/>
+    <w:rsid w:val="00C56F36"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00906B6E"/>
+    <w:rsid w:val="00C56F36"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5193,60 +5193,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8619A07-FADF-46F2-8AE1-CCECCB694365}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D9C2FE71-3D9E-46EE-8706-F733232616EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>328</Words>
   <Characters>1872</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2196</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>