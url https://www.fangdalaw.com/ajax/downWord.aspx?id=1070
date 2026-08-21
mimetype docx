--- v0 (2026-06-21)
+++ v1 (2026-08-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="17209822" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+          <w:p w14:paraId="2C4F11E8" w14:textId="60F6FC03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008A1165">
+            <w:r w:rsidRPr="000717CF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈瑱</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="587918BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+          <w:p w14:paraId="706EB16B" w14:textId="7E2EF579" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008A1165">
+            <w:r w:rsidRPr="000717CF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="38B6A99B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+          <w:p w14:paraId="6199424A" w14:textId="6A8C22DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008A1165">
+            <w:r w:rsidRPr="000717CF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5634 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="529579D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+          <w:p w14:paraId="4F910ACA" w14:textId="1D222E29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008A1165">
+            <w:r w:rsidRPr="000717CF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zhen.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="79BF1B2A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="394B74E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3382130B" wp14:editId="174F2E7B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED069B5" wp14:editId="0664772B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4B6F5750" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008A1165" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4351A560" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008A1165">
+            <w:r w:rsidRPr="000717CF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈律师的主要执业领域包括投资基金、私募股权和投资管理。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4A1AA7" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="413F9C44" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,904 +438,904 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F4D624" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="3CFDF245" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7830F612" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="75257C3B" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66CEA422" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="12323F39" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR在海南设立其首个境内私募基金管理人并取得QDLP资质，设立其首支QDLP基金；代表KKR在上海设立其首个人民币基金管理人并设立其第一支人民币基金和QFLP基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAF4001" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="032BF192" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley）在杭州设立其第一、二和三期旗舰人民币基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C3BC15" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="7F75B89C" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本设立博裕一期、二、三和四期人民币基金，并代表其为下游投资设立一系列联合投资基金、项目基金和替代投资工具。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C8EEA9" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="58CB2C4F" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金直投子公司设立其第一支人民币基金；代表中金资本设立其第二期和第三期旗舰私募股权基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B27A65D" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="09133B37" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴投资参与全球物流巨头普洛斯私有化交易，该交易为迄今亚洲最大的私募股权并购交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7A5064" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="0FA8B8A7" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟设立首支物流</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/仓储基金，该基金系中国市场首支人民币核心基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3F4B05" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="1B851A73" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中广核设立其旗下第三支人民币私募股权基金，并协助其取得深圳</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP试点资质。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32258345" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="04721DB7" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表橡树资本在上海和北京设立其</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QDLP基金，底层投资资产为海外困境机会、信贷资产和境外私募房地产投资信托。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D5BE9D" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="1C0F9225" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股设立其旗下第二支和第三支人民币夹层基金，该基金吸引多家知名保险机构的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EB3526" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="05EFF5E6" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉领资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hamilton Lane）在上海设立其首个境内 S交易平台，并取得QFLP试点资格，该平台专注于人民币基金和境内资产的S交易机会。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2195A505" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="2F61C6D1" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表愉悦资本设立一支人民币创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F1FFB5" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="554B9356" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御基金设立其第二支创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F9EDCF" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="7B082EAA" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表李开复博士在北京设立其天使投资及技术孵化器——创新工场一期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47F20D12" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="282BD511" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598DA622" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="588DE630" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多支国家和地方政府引导基金，包括国家制造业转型升级基金、中国文化产业投资基金、河南汇融创投等，投资于多只市场化私募股权基金、创投基金和其他另类资产基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F9BCF97" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="75A9095A" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新华人寿投资普维第八期旗舰基金的投资，普维投资是一家全球知名的私募股权投资公司，专注于媒体、通信、教育和信息服务行业的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44725FFC" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="088CC979" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿成功取得保监会（现为银保监会）审批完成其对中信产业投资基金管理有限公司旗下第二支人民币基金北京中信投资中心（有限合伙）的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04249ED8" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="37C8B7AC" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR接受中再保险对KKR北美基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203A69A4" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="788DCDBE" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）接受中再保险对Carlyle亚洲基金第四期的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34269AFD" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="0D5A37EC" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿投资于黑石全球房地产基金第八期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6305D8AD" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="451E5DB0" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金石房地产与平安人寿共同设立一支专项基金，该专项基金投资于几支欧洲基础设施基金。代表硅谷银行所管理的基金对启明、达晨、戈壁、红杉、北极光等创投管理人发起设立的一系列人民币基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8261A9" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="3BBEEE47" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本国际协力银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JBIC）、瑞穗实业银行（Mizuho Bank）对国家进出口银行、青云创投等发起设立的一支采用公司制外商投资创业投资企业形式的基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5371A9" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="0D57C4EF" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35387641" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="2EE15637" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年美国西北大学（Northwestern University）法学院，法律博士（J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A374EC2" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="6A360A94" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年清华大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338B8584" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="515C70D0" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56DC4D46" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="48A338EF" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F8B7EC" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="148034E4" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35095558" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="0B8B343B" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（非执业中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A609E3C" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="58E473B8" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627DAA7C" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="0D70CFF4" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年加入方达北京办公室。在加入方达之前，陈律师在一家华尔街律师事务所纽约办公室执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71342961" w14:textId="77777777" w:rsidR="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="4770AB06" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师在《</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024钱伯斯（大中华区）排名》（Chambers 2024 Greater China Region Guide）、The Legal 500亚太区及在《国际金融法律评论1000强》（IFLR1000）等</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>排名中均获高度认可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="79244F58" w:rsidR="00A46A04" w:rsidRPr="008A1165" w:rsidRDefault="008A1165" w:rsidP="008A1165">
+    <w:p w14:paraId="4F0A196B" w14:textId="485DE46A" w:rsidR="00A46A04" w:rsidRPr="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008A1165">
+      <w:r w:rsidRPr="000717CF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师担任中国证券投资基金业协会调解委员会成员，并长期受邀为中国证券监督管理委员会等相关政府机构和中国证券投资基金业协会、中国保险资产管理业协会等行业自律组织的法律法规和规则草案提供咨询意见。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008A1165" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000717CF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1541,1046 +1541,1047 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="017A526D"/>
+    <w:nsid w:val="0E2B37C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E05A872E"/>
+    <w:tmpl w:val="678824F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083A4290"/>
+    <w:nsid w:val="0EE62D1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02086042"/>
+    <w:tmpl w:val="6E08A5B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089F6A6D"/>
+    <w:nsid w:val="10D3320E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3BA270A"/>
+    <w:tmpl w:val="AA1EED6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D57032"/>
+    <w:nsid w:val="15311DAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0024DCF0"/>
+    <w:tmpl w:val="99D8A332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="162368B7"/>
+    <w:nsid w:val="1626600E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8620ECD8"/>
+    <w:tmpl w:val="0F7AF7D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AEF0595"/>
+    <w:nsid w:val="1AD16F65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B37C1574"/>
+    <w:tmpl w:val="A2182250"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E043237"/>
+    <w:nsid w:val="2948762C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="583C92A4"/>
+    <w:tmpl w:val="E4B4480A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21403EEA"/>
+    <w:nsid w:val="2B00629F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE9E7F9C"/>
+    <w:tmpl w:val="3B4644FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23DC6DF4"/>
+    <w:nsid w:val="2D5E35AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12E06F26"/>
+    <w:tmpl w:val="DAD6D7F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="249B7DAA"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C479E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02086042"/>
+    <w:tmpl w:val="E11689EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="278B35BC"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37E747B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="932435E4"/>
+    <w:tmpl w:val="86969EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE42472"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CED0B2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6192B82A"/>
+    <w:tmpl w:val="DA28EFF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D9C7F1E"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40287C34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18CA46D4"/>
+    <w:tmpl w:val="52B8F742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="34B94AE3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43112168"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="971CA2C0"/>
+    <w:tmpl w:val="1B2486B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A785B49"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FE70FC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE5007AA"/>
+    <w:tmpl w:val="2DA44CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D664227"/>
+    <w:nsid w:val="549358B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E65CFC9E"/>
+    <w:tmpl w:val="AA1EED6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E383C3D"/>
+    <w:nsid w:val="54BB5D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A70CF0C"/>
+    <w:tmpl w:val="F68E39DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45767F90"/>
+    <w:nsid w:val="561F3CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C42690D4"/>
+    <w:tmpl w:val="0C92B560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48104382"/>
+    <w:nsid w:val="58062EA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90A20438"/>
+    <w:tmpl w:val="5486FB90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CAB7AC0"/>
+    <w:nsid w:val="5DD04377"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45702E44"/>
+    <w:tmpl w:val="C2D877A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDF56AA"/>
+    <w:nsid w:val="5EFA746B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="685CF6D6"/>
+    <w:tmpl w:val="7B9C8970"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="586E3392"/>
+    <w:nsid w:val="62DE3D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55A2924A"/>
+    <w:tmpl w:val="8DAEECC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6154218B"/>
+    <w:nsid w:val="63E341B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5D45A44"/>
+    <w:tmpl w:val="C822697E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DA0A15"/>
+    <w:nsid w:val="645B4C6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F62A60E8"/>
+    <w:tmpl w:val="4C164E0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A51A0E"/>
+    <w:nsid w:val="64F3193E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67DCEE74"/>
+    <w:tmpl w:val="0C66F5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F101AAA"/>
+    <w:nsid w:val="6D4F4131"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE3ECDA6"/>
+    <w:tmpl w:val="3D50B2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72074203"/>
+    <w:nsid w:val="723B1028"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD863074"/>
+    <w:tmpl w:val="B1767C52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7639358D"/>
+    <w:nsid w:val="741061AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A14ACC0"/>
+    <w:tmpl w:val="389E953C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C7C6BAB"/>
+    <w:nsid w:val="7A112E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFBC204C"/>
+    <w:tmpl w:val="6B7AB910"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7EFF551F"/>
+    <w:nsid w:val="7CAC38B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB02DEEE"/>
+    <w:tmpl w:val="6F0A418C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-[...35 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="17">
-[...5 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="20">
-[...23 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="29">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
+    <w:rsid w:val="000717CF"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
@@ -2617,51 +2618,50 @@
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
-    <w:rsid w:val="008A1165"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
@@ -3771,61 +3771,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008A1165"/>
+    <w:rsid w:val="000717CF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008A1165"/>
+    <w:rsid w:val="000717CF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4111,51 +4111,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA82ECDD-C455-40DA-AB44-44A5F20888AC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDFC29CF-6FA0-476A-8B0D-0F563017F918}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>238</Words>
   <Characters>1360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>