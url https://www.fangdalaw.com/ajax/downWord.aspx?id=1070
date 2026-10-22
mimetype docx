--- v1 (2026-08-21)
+++ v2 (2026-10-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="60F6FC03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2DFB958E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000717CF">
+            <w:r w:rsidRPr="00DF64CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈瑱</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7E2EF579" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+          <w:p w14:paraId="706EB16B" w14:textId="27A53983" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000717CF">
+            <w:r w:rsidRPr="00DF64CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6A8C22DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+          <w:p w14:paraId="6199424A" w14:textId="089C10AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000717CF">
+            <w:r w:rsidRPr="00DF64CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5634 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1D222E29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+          <w:p w14:paraId="4F910ACA" w14:textId="6637F477" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000717CF">
+            <w:r w:rsidRPr="00DF64CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>zhen.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="394B74E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="19AF660D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1ED069B5" wp14:editId="0664772B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78EAC282" wp14:editId="4AC625F7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4351A560" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000717CF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0BAA679A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DF64CD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000717CF">
+            <w:r w:rsidRPr="00DF64CD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈律师的主要执业领域包括投资基金、私募股权和投资管理。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413F9C44" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="001CA43F" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,904 +438,904 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CFDF245" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="3F397E56" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75257C3B" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="5EBD50A1" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发起人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12323F39" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="6DF0B18F" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR在海南设立其首个境内私募基金管理人并取得QDLP资质，设立其首支QDLP基金；代表KKR在上海设立其首个人民币基金管理人并设立其第一支人民币基金和QFLP基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032BF192" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="223F6EA2" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表摩根士丹利（</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley）在杭州设立其第一、二和三期旗舰人民币基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F75B89C" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="7D8340C8" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本设立博裕一期、二、三和四期人民币基金，并代表其为下游投资设立一系列联合投资基金、项目基金和替代投资工具。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CB2C4F" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="11AB443E" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金直投子公司设立其第一支人民币基金；代表中金资本设立其第二期和第三期旗舰私募股权基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09133B37" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="303407F2" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表厚朴投资参与全球物流巨头普洛斯私有化交易，该交易为迄今亚洲最大的私募股权并购交易。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FA8B8A7" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="21879B2D" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟设立首支物流</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/仓储基金，该基金系中国市场首支人民币核心基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B851A73" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="69097803" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中广核设立其旗下第三支人民币私募股权基金，并协助其取得深圳</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP试点资质。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04721DB7" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="3F9142A0" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表橡树资本在上海和北京设立其</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QDLP基金，底层投资资产为海外困境机会、信贷资产和境外私募房地产投资信托。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0F9225" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="5A6B4C68" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股设立其旗下第二支和第三支人民币夹层基金，该基金吸引多家知名保险机构的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EFF5E6" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="3E8C6F94" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉领资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hamilton Lane）在上海设立其首个境内 S交易平台，并取得QFLP试点资格，该平台专注于人民币基金和境内资产的S交易机会。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F61C6D1" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="061E22BD" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表愉悦资本设立一支人民币创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554B9356" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="7A528DB9" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御基金设立其第二支创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B082EAA" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="7668AE6D" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表李开复博士在北京设立其天使投资及技术孵化器——创新工场一期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282BD511" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="1FB15370" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588DE630" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="0012C425" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多支国家和地方政府引导基金，包括国家制造业转型升级基金、中国文化产业投资基金、河南汇融创投等，投资于多只市场化私募股权基金、创投基金和其他另类资产基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A9095A" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="0964E9F1" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新华人寿投资普维第八期旗舰基金的投资，普维投资是一家全球知名的私募股权投资公司，专注于媒体、通信、教育和信息服务行业的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088CC979" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="21FB2255" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿成功取得保监会（现为银保监会）审批完成其对中信产业投资基金管理有限公司旗下第二支人民币基金北京中信投资中心（有限合伙）的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C8B7AC" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="3F291985" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KKR接受中再保险对KKR北美基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788DCDBE" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="56825F18" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯雷（</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Carlyle）接受中再保险对Carlyle亚洲基金第四期的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D5A37EC" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="76D6293B" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿投资于黑石全球房地产基金第八期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451E5DB0" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="672391B9" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金石房地产与平安人寿共同设立一支专项基金，该专项基金投资于几支欧洲基础设施基金。代表硅谷银行所管理的基金对启明、达晨、戈壁、红杉、北极光等创投管理人发起设立的一系列人民币基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBEEE47" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="7F11ED76" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本国际协力银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JBIC）、瑞穗实业银行（Mizuho Bank）对国家进出口银行、青云创投等发起设立的一支采用公司制外商投资创业投资企业形式的基金的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D57C4EF" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="13FCCFFA" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE15637" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="39824D4A" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007年美国西北大学（Northwestern University）法学院，法律博士（J.D.）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A360A94" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="3879370D" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年清华大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515C70D0" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="23E8E417" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年北京大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A338EF" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="43EE4D45" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="148034E4" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="358E32BF" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8B343B" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="4047B825" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（非执业中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E473B8" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="5B479E19" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D70CFF4" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="1D751100" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009年加入方达北京办公室。在加入方达之前，陈律师在一家华尔街律师事务所纽约办公室执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4770AB06" w14:textId="77777777" w:rsidR="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="5107BFE3" w14:textId="77777777" w:rsidR="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师在《</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024钱伯斯（大中华区）排名》（Chambers 2024 Greater China Region Guide）、The Legal 500亚太区及在《国际金融法律评论1000强》（IFLR1000）等</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>排名中均获高度认可。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="485DE46A" w:rsidR="00A46A04" w:rsidRPr="000717CF" w:rsidRDefault="000717CF" w:rsidP="000717CF">
+    <w:p w14:paraId="4F0A196B" w14:textId="31594101" w:rsidR="00A46A04" w:rsidRPr="00DF64CD" w:rsidRDefault="00DF64CD" w:rsidP="00DF64CD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000717CF">
+      <w:r w:rsidRPr="00DF64CD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师担任中国证券投资基金业协会调解委员会成员，并长期受邀为中国证券监督管理委员会等相关政府机构和中国证券投资基金业协会、中国保险资产管理业协会等行业自律组织的法律法规和规则草案提供咨询意见。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000717CF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DF64CD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1541,221 +1541,221 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2B37C1"/>
+    <w:nsid w:val="018916B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="678824F2"/>
+    <w:tmpl w:val="1A42DD48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE62D1E"/>
+    <w:nsid w:val="03A90A6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E08A5B2"/>
+    <w:tmpl w:val="E3827E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D3320E"/>
+    <w:nsid w:val="03F4543F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA1EED6E"/>
+    <w:tmpl w:val="903E006E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15311DAB"/>
+    <w:nsid w:val="07D05A0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99D8A332"/>
+    <w:tmpl w:val="2B7C96DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1626600E"/>
+    <w:nsid w:val="09FC26ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F7AF7D4"/>
+    <w:tmpl w:val="941EC6A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AD16F65"/>
+    <w:nsid w:val="1F4B2580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2182250"/>
+    <w:tmpl w:val="4B86E67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2948762C"/>
+    <w:nsid w:val="21336846"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B4480A"/>
+    <w:tmpl w:val="FEE2AC70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B00629F"/>
+    <w:nsid w:val="281573A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B4644FC"/>
+    <w:tmpl w:val="23E6AC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D5E35AC"/>
+    <w:nsid w:val="2A4B2A82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAD6D7F0"/>
+    <w:tmpl w:val="77B4C786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1843,92 +1843,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C479E0"/>
+    <w:nsid w:val="31791D76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E11689EC"/>
+    <w:tmpl w:val="AAB2165A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E747B4"/>
+    <w:nsid w:val="33226538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86969EB4"/>
+    <w:tmpl w:val="7AAA59DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F446BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBC8F80C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37962BA9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08E22996"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2000,588 +2042,545 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED0B2E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF145E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA28EFF2"/>
+    <w:tmpl w:val="881E4664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40287C34"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47EB3D19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52B8F742"/>
+    <w:tmpl w:val="9CF83DF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43112168"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B2D4A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B2486B2"/>
+    <w:tmpl w:val="5F4A2FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE70FC6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50657A5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DA44CC6"/>
+    <w:tmpl w:val="647C7A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549358B7"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F6A2113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA1EED6E"/>
+    <w:tmpl w:val="8A6A9926"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54BB5D0A"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="601132E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F68E39DA"/>
+    <w:tmpl w:val="A24E3890"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="561F3CBA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60C238F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C92B560"/>
+    <w:tmpl w:val="71A42248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58062EA7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63C66B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5486FB90"/>
+    <w:tmpl w:val="3A1A8734"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD04377"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA96B16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2D877A8"/>
+    <w:tmpl w:val="31A4A726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EFA746B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3042BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B9C8970"/>
+    <w:tmpl w:val="821CDAC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DE3D49"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB5453E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DAEECC2"/>
+    <w:tmpl w:val="590488C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E341B6"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="707510B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C822697E"/>
+    <w:tmpl w:val="87E00408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645B4C6A"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71EE013E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C164E0E"/>
+    <w:tmpl w:val="ED14C0EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F3193E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F72CCC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C66F5FC"/>
+    <w:tmpl w:val="E5C2F0FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D4F4131"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="737F3320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D50B2A8"/>
+    <w:tmpl w:val="2E9C6EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="723B1028"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="760859B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1767C52"/>
+    <w:tmpl w:val="903E006E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="741061AB"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FD73554"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="389E953C"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="6F0A418C"/>
+    <w:tmpl w:val="F412FD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-[...41 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="19">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
-    <w:rsid w:val="000717CF"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
@@ -2670,50 +2669,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00DF64CD"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3771,61 +3771,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000717CF"/>
+    <w:rsid w:val="00DF64CD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000717CF"/>
+    <w:rsid w:val="00DF64CD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4111,60 +4111,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDFC29CF-6FA0-476A-8B0D-0F563017F918}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{521269E6-82CF-440C-804A-F9033D937C94}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>238</Words>
   <Characters>1360</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1595</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>