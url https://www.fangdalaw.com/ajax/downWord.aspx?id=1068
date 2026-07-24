--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4E97FBB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+          <w:p w14:paraId="2C4F11E8" w14:textId="77F3A2CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F94A29">
+            <w:r w:rsidRPr="002E12B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林马克</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="37A09637" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+          <w:p w14:paraId="706EB16B" w14:textId="58B95349" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F94A29">
+            <w:r w:rsidRPr="002E12B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="26AF83B0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+          <w:p w14:paraId="6199424A" w14:textId="58BCF601" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F94A29">
+            <w:r w:rsidRPr="002E12B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="365BCA42" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+          <w:p w14:paraId="4F910ACA" w14:textId="64366013" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F94A29">
+            <w:r w:rsidRPr="002E12B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A2985FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2C2587B0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="560660E0" wp14:editId="45648BCB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36D32B60" wp14:editId="013EFB53">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A6B1F37" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F94A29" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="15109F55" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F94A29">
+            <w:r w:rsidRPr="002E12B6">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER是方达香港办公室的合伙人。他的执业领域主要是并购和私募股权交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541C23F8" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6A1BA01D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1549 +438,1549 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78878D99" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="70DDF3D4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark在亚洲执业二十余年，专长于并购和私募股权交易，特别专注于科技、金融服务、能源、医疗、生命科学和基础设施等领域。他在广泛的交易领域拥有丰富的经验，包括私募股权投资组合和退出、杠杆收购、要约收购、私有化、合资企业和战略联盟，以及私募股权基金的成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D2D8F2" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="5FFDB78B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MARK曾是Davis Polk的合伙人，随后成为香港Orrick的合伙人。在他的职业生涯中，MARK代表一系列广泛的跨境交易客户处理大型复杂的并购和私募股权交易：包括为中国领先的企业客户，如中国工商银行、中海油、Kuok集团、华润和盛大，中信资本等私募股权公司，以及摩根士丹利、花旗集团和瑞士信贷等全球性金融机构提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AD41636" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="0ACB889B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark拥有在纽约和香港的执业资格。他在弗吉尼亚大学获得本科和法学学位，曾是埃科尔斯学者、《弗吉尼亚法律评论》的编辑，以及科伊夫勋章学术荣誉协会的成员。在他的职业生涯中，MARK一直被著名的法律刊物如《钱伯斯亚洲》（Chambers Asia）公认为领先的实践者：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5128F204" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="2E743D94" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“高度的正直感，富有创造力，易于合作，并能提供真正可行的建议，给客户留下深刻印象。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED4FD33" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="4CCBC117" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一位受访者评论道：“是我见过的最优秀的律师，尤其因他代表专注于亚洲的私募股权基金投资中国市场的经验而广受好评。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03527FB8" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="5DC29164" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…能极为有效地与其他律所和负责人进行面对面的谈判，并为交易的困难方面找到非常有创意的解决方案。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FB5843" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="1DC026D9" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“受到市场人士的高度尊重，在管理交易时，务实并亲力亲为’。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1658962F" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="26C045E2" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“在华尔街和亚洲找到很好的平衡，对客户友好且非常高效。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F021379" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F94A29">
+    <w:p w14:paraId="23FB03E0" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“……一位非常注重细节和专注的律师……因其在跨国并购方面的经验而备受推崇。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E68C76" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="37350824" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071D8FFA" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
-[...9 lines deleted...]
-    <w:p w14:paraId="13F6737F" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="1E0B717C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="027A7969" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0C582E" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="6BD92221" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.9亿美元对在纳斯达克上市的AsiaInfo-Linkage的私有化收购交易，AsiaInfo-Linkage是中国电信业领先的软件和IT服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1E2B46" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="437C47F4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37亿美元对在纳斯达克上市的分众传媒的私有化收购交易，分众传媒是中国最大的互动数字媒体网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CDD326" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="37B08A9C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盘实资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.5亿美元对在纳斯达克上市的Harbin Electric, Inc.的私有化收购的交易，Harbin Electric, Inc.是一家领先的电机开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A0481" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="536B339C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盛大互动娱乐经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>23亿美元的私有化收购交易，盛大互动娱乐是一家在纳斯达克上市的中国互动媒体公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626561C3" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="1FD01F13" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax经办其对中国领先的零售人工智能和大数据服务平台Lenztech的收购交易，Trax是人工智能和计算机视觉领域的独角兽公司，并由华平和博裕资本投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22986D5A" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="18938150" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表电讯盈科经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元对在纳斯达克上市的SUNDAY Communications的业务和资产的收购交易，SUNDAY Communications是香港领先的2G和3G无线通讯和数据服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8EBF8E" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="1C25A6F3" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司经办其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元收购Unocal的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FDE109" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="45301920" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元的价格向高盛、安联和美国运通出售10%的股份的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D82698" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="459AFB75" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润集团经办其多项投资交易，包括在半导体和医疗行业在内的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FCB6E53" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="2EC90C18" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日月光半导体（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASE），全球最大的独立半导体封装测试公司，经办其以7.8亿美元对在纳斯达克上市的新加坡子公司ASE Test的私有化收购交易，以及以1.27亿美元收购NXP Semiconductor持有的Suzhou ASEN Semiconductor的40%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793E490" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="69CDDC74" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元对在香港交易所上市的中国物流资产的战略投资交易，中国物流资产是中国最大的物流公司之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1744D653" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="6DC31EC6" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表骏麒资本经办其对首农集团设立的中国乳品合资企业的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52E878A5" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="36728519" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital和Cenova Capital经办其以8,300万美元对一家香港高级医疗保健平台Virtus Medical Holdings的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65D52E1F" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="539D7A7A" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为纽交所上市的中华水电公司的特别委员会，经办关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NewQuest Capital Partners对其进行的私有化收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCC8E22" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="000AA3EE" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy经办其以5,000万美元对在纳斯达克上市的Altair Nantechnologies的多数股权的收购交易，Altair Nantechnologies是一家先进纳米钛酸锂电池和能量存储系统的开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3A9FCE" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="3AEAE2FC" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB，Wallenberg family foundations的管理人，经办其对Boston-Power，一家领先的下一代锂离子电池系统制造商的投资交易，包括Boston-Power在中国的绿地制造和研发的合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2975F246" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="043D6626" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare，一家总部位于香港的医疗保健技术公司，经办其与在纳斯达克上市的Soleno Theraptics成立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1351C310" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="53D6F383" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办云月投资从意大利企业家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alessandro Bastagli和私人投资公司Cassia Investments处收购奢侈品牌上海滩的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77FB37E0" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="60013EF9" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞信经办其对中国领先的私募股权投资公司崇德基金投资有限公司的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3C6BD5" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="3474657F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛经办其对由弘毅资本管理的一系列私募基金的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EBCB5B" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="73668336" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners经办其在中国和印度进行的多项私募股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517DF632" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="7B38B73D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike经办其对Umbro在中国的分销业务的收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F58C965" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="4E75910F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里集团经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9.5亿美元将QGX煤矿出售给蒙古矿业的出售交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ACE3FF" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5E52A8B4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF，印度最大的商业房地产开发商，经办其以3亿美元的价格出售豪华酒店集团Amanresorts的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D3153C" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5FD0BF55" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蒙古矿业经办其与中国最大的煤炭生产公司神华集团设立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB32CCC" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="31C353F8" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint在第363期破产程序中将其中国开发中心出售给普华永道</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD4222B" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="35E61432" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren经办其重新收购在中国大陆、香港、澳门和台湾的企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E371CF1" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="32C97B70" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲律宾长途电话公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PLDT）经办其向CVC Capital Partners出售其业务处理外包业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73457735" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5D1A4DA4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe（John Hardy珠宝和奢侈品品牌的所有者）和其控股股东，经办与私募股权投资公司3i的MBO交易和将公司出售给L Catterton的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCB1497" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="6162F890" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青空银行经办其与新生银行进行拟议合并的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1B0388" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="3D6EF25B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办花旗集团将日兴资产管理出售给</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Trust的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D25B3B8" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="77E67C09" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation经办其与富士通建立研发合资企业、开发下一代 ATM机的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CED680D" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="2BC28866" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec经办MBO交易和向JAFCO出售其日本业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F667D0" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="01CF7532" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto经办其以3.81亿美元将其在香港、马来西亚、菲律宾、新加坡、台湾和泰国等地的一系列合资企业中的权益出售给联合利华的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD8038F" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="748D73E6" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities，原日本第三大券商，就其与花旗集团的日兴所罗门美邦证券和投资银行合资公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638C650A" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="2E575F60" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners经办其以3亿美元投资印度第二大电信塔管理公司TowView的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB92C92" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5BB77F2F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印度政府经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元出售Oil and Natural Gas Corporation 20%的股份的出售交易，这在当时是印度历史上最大的私有化交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A45B79" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="0EC1DC38" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership和Telecom Venture Group经办其向印度领先的移动通信运营商BPL Mobile投资1亿美元的股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10058A5F" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="6DEE1E2A" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tata Group经办其对纽交所上市的VSNL的控股权益的收购交易，VSNL是印度国际长途电信服务的主要提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3391268B" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="30BCDBDF" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley和JP Morgan Morgan经办其在印度的投资银行合资企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4F03A9" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="58FF80D1" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley、Citigroup、Barclays Capital、Lazard、Houlihan Lokey、China Renaissance等投资银行，担任各类跨境并购交易买方和卖方的财务顾问   *上述交易包括在加入方达之前所完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209D9339" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5EC756C0" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FDD51C" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="229BE133" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学博士（法学优等生协会），</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE10CF7" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="5968E569" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学学士（埃科尔斯学者，罗德曼学者），</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1986</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3528CCF9" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="4C7BBD6D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3F6D15" w14:textId="77777777" w:rsidR="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="408DF048" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="32487660" w:rsidR="00A46A04" w:rsidRPr="00F94A29" w:rsidRDefault="00F94A29" w:rsidP="00F94A29">
+    <w:p w14:paraId="4F0A196B" w14:textId="2047C90F" w:rsidR="00A46A04" w:rsidRPr="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F94A29">
+      <w:r w:rsidRPr="002E12B6">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F94A29" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002E12B6" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2186,1411 +2186,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0369050A"/>
+    <w:nsid w:val="02D550FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="53AEC772"/>
+    <w:tmpl w:val="D2046872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04031B3A"/>
+    <w:nsid w:val="06547688"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B848810"/>
+    <w:tmpl w:val="AB486EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07601BAF"/>
+    <w:nsid w:val="067D2411"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2AAC6E0"/>
+    <w:tmpl w:val="9544D976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="076F7081"/>
+    <w:nsid w:val="0703243E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFC63E1E"/>
+    <w:tmpl w:val="2E4C96BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF61E26"/>
+    <w:nsid w:val="07660E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4B0F6CE"/>
+    <w:tmpl w:val="E31A1C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D87183E"/>
+    <w:nsid w:val="0B5858DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B46AAFC"/>
+    <w:tmpl w:val="A282F994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC90C1A"/>
+    <w:nsid w:val="0BA60B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5625B2"/>
+    <w:tmpl w:val="FBBC0A3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2F4C57"/>
+    <w:nsid w:val="0C2777DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF0A64BC"/>
+    <w:tmpl w:val="740456C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1283599F"/>
+    <w:nsid w:val="10860A2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="687027EE"/>
+    <w:tmpl w:val="51242678"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15405B67"/>
+    <w:nsid w:val="16556877"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0F4336E"/>
+    <w:tmpl w:val="658E6000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19201784"/>
+    <w:nsid w:val="179C72EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32AC7E7E"/>
+    <w:tmpl w:val="4CBACD76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DEF1FB6"/>
+    <w:nsid w:val="1AE15CE4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF823106"/>
+    <w:tmpl w:val="DFD8DCD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207E4CCD"/>
+    <w:nsid w:val="1AE75036"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50146C8C"/>
+    <w:tmpl w:val="D230FF40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28027F69"/>
+    <w:nsid w:val="1B386F0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D00B12C"/>
+    <w:tmpl w:val="B712B5DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28ED3CE2"/>
+    <w:nsid w:val="267C1973"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67488C80"/>
+    <w:tmpl w:val="74A8ABFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28EE71C2"/>
+    <w:nsid w:val="26B52C80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41E2078C"/>
+    <w:tmpl w:val="A8C2A180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A04143F"/>
+    <w:nsid w:val="27C3286A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="779E6746"/>
+    <w:tmpl w:val="216A4130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6D5026"/>
+    <w:nsid w:val="2C557101"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE50C8A8"/>
+    <w:tmpl w:val="1876AA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B09265A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="305976EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="946C99AE"/>
+    <w:tmpl w:val="8292BA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B09286E"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312B0872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA9EB48C"/>
+    <w:tmpl w:val="97840FCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3B7190"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="346E0ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29389D1E"/>
+    <w:tmpl w:val="90B4E4F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DE84951"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3770746E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="247E3980"/>
+    <w:tmpl w:val="BF84B858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="365C342B"/>
+    <w:nsid w:val="39454014"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBF6243E"/>
+    <w:tmpl w:val="3AF8A32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="366D2892"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48AC352D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511E5E98"/>
+    <w:tmpl w:val="9D5EC65A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37F272EA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B042553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BC601F4"/>
+    <w:tmpl w:val="F9F0EFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39623723"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CEC3FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5EE3AA2"/>
+    <w:tmpl w:val="DAC08C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA16E56"/>
+    <w:nsid w:val="4F0C452A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30187E14"/>
+    <w:tmpl w:val="2A30D940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="428521CF"/>
+    <w:nsid w:val="4FBF2930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA08B7E0"/>
+    <w:tmpl w:val="C20E3304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="464D2A2B"/>
+    <w:nsid w:val="52CC2476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4A883DE"/>
+    <w:tmpl w:val="0000692A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F52246"/>
+    <w:nsid w:val="53221079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E844AB0"/>
+    <w:tmpl w:val="8F48275C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ACD5F42"/>
+    <w:nsid w:val="54434BFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3FEFC9E"/>
+    <w:tmpl w:val="90BC0E9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6F2DE2"/>
+    <w:nsid w:val="57FB082C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6889CAA"/>
+    <w:tmpl w:val="1A7C4E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B423224"/>
+    <w:nsid w:val="5910077F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04FA3C54"/>
+    <w:tmpl w:val="F6CC78C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8E226F"/>
+    <w:nsid w:val="5FF45FAB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4B01E36"/>
+    <w:tmpl w:val="AC4EDA6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C432EB6"/>
+    <w:nsid w:val="62DA00EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB4C34AA"/>
+    <w:tmpl w:val="F9F0EFA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7D7706"/>
+    <w:nsid w:val="6A882174"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E168024"/>
+    <w:tmpl w:val="55449D10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606C53F2"/>
+    <w:nsid w:val="6D0C271A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F83C9D0C"/>
+    <w:tmpl w:val="7938DCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6679007B"/>
+    <w:nsid w:val="70400E78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4AE5426"/>
+    <w:tmpl w:val="47DAD826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68096D96"/>
+    <w:nsid w:val="720740D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB528D44"/>
+    <w:tmpl w:val="060C67D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68221FFD"/>
+    <w:nsid w:val="72712D0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71CAD518"/>
+    <w:tmpl w:val="B6E2A814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B806286"/>
+    <w:nsid w:val="75F933C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76D40FD8"/>
+    <w:tmpl w:val="69602224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFD7762"/>
+    <w:nsid w:val="75FF18D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F44A7C98"/>
+    <w:tmpl w:val="07FEE69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF76065"/>
+    <w:nsid w:val="77F5453B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4229B2A"/>
+    <w:tmpl w:val="15F8260A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73BE0E87"/>
+    <w:nsid w:val="7AB25250"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9984C1A"/>
+    <w:tmpl w:val="7C5A1FA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76FA2611"/>
+    <w:nsid w:val="7C470A5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41E2078C"/>
+    <w:tmpl w:val="6980D0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DE4697D"/>
+    <w:nsid w:val="7C616C4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F6852AA"/>
+    <w:tmpl w:val="13AAE54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F34374C"/>
+    <w:nsid w:val="7ED46B23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBBE916A"/>
+    <w:tmpl w:val="DE96DAD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
-[...44 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...37 lines deleted...]
-    <w:abstractNumId w:val="46"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3619,50 +3619,51 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002E12B6"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3732,51 +3733,50 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
-    <w:rsid w:val="00F94A29"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4824,61 +4824,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F94A29"/>
+    <w:rsid w:val="002E12B6"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F94A29"/>
+    <w:rsid w:val="002E12B6"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5164,51 +5164,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E3FEDF1-0950-4E20-B6A5-75EF916F3BD7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D2A8937-01B8-4EF9-84C8-DD49E23D523A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>543</Words>
   <Characters>3099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>