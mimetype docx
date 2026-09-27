--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="77F3A2CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64E3DBB7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002E12B6">
+            <w:r w:rsidRPr="00EF67EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>林马克</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="58B95349" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+          <w:p w14:paraId="706EB16B" w14:textId="1470E595" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002E12B6">
+            <w:r w:rsidRPr="00EF67EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58BCF601" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+          <w:p w14:paraId="6199424A" w14:textId="4A244066" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002E12B6">
+            <w:r w:rsidRPr="00EF67EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1179 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="64366013" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+          <w:p w14:paraId="4F910ACA" w14:textId="6BC75687" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002E12B6">
+            <w:r w:rsidRPr="00EF67EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>mark.lehmkuhler@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2C2587B0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="54E7407C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36D32B60" wp14:editId="013EFB53">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46A1C8A9" wp14:editId="1386C18D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="15109F55" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002E12B6" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="594F7233" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF67EA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002E12B6">
+            <w:r w:rsidRPr="00EF67EA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>MARK LEHMKUHLER是方达香港办公室的合伙人。他的执业领域主要是并购和私募股权交易。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1BA01D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4C0913A3" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1549 +438,1549 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70DDF3D4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="6F77084C" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark在亚洲执业二十余年，专长于并购和私募股权交易，特别专注于科技、金融服务、能源、医疗、生命科学和基础设施等领域。他在广泛的交易领域拥有丰富的经验，包括私募股权投资组合和退出、杠杆收购、要约收购、私有化、合资企业和战略联盟，以及私募股权基金的成立。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFDB78B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="3688FC1D" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MARK曾是Davis Polk的合伙人，随后成为香港Orrick的合伙人。在他的职业生涯中，MARK代表一系列广泛的跨境交易客户处理大型复杂的并购和私募股权交易：包括为中国领先的企业客户，如中国工商银行、中海油、Kuok集团、华润和盛大，中信资本等私募股权公司，以及摩根士丹利、花旗集团和瑞士信贷等全球性金融机构提供服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACB889B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="0999CA51" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mark拥有在纽约和香港的执业资格。他在弗吉尼亚大学获得本科和法学学位，曾是埃科尔斯学者、《弗吉尼亚法律评论》的编辑，以及科伊夫勋章学术荣誉协会的成员。在他的职业生涯中，MARK一直被著名的法律刊物如《钱伯斯亚洲》（Chambers Asia）公认为领先的实践者：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E743D94" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="534E8667" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“高度的正直感，富有创造力，易于合作，并能提供真正可行的建议，给客户留下深刻印象。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CCBC117" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="07FC7C52" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一位受访者评论道：“是我见过的最优秀的律师，尤其因他代表专注于亚洲的私募股权基金投资中国市场的经验而广受好评。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC29164" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="109B2BCA" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“…能极为有效地与其他律所和负责人进行面对面的谈判，并为交易的困难方面找到非常有创意的解决方案。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC026D9" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="3C32977A" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“受到市场人士的高度尊重，在管理交易时，务实并亲力亲为’。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C045E2" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="1B6CD875" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“在华尔街和亚洲找到很好的平衡，对客户友好且非常高效。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23FB03E0" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002E12B6">
+    <w:p w14:paraId="72EC9CCE" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“……一位非常注重细节和专注的律师……因其在跨国并购方面的经验而备受推崇。”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37350824" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="4BEA10EC" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0B717C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
-[...9 lines deleted...]
-    <w:p w14:paraId="027A7969" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="7F94DF79" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0D7F6E" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表由百世集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BEST Inc.）创始人兼首席执行官及其首席技术官、阿里巴巴集团控股有限公司和菜鸟智能物流网络有限公司的关联公司组成的买方财团经办其对在纳斯达克上市的百世集团的私有化交易，百世集团是业界领先的智慧供应链服务商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD92221" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="1E16AA31" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8.9亿美元对在纳斯达克上市的AsiaInfo-Linkage的私有化收购交易，AsiaInfo-Linkage是中国电信业领先的软件和IT服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437C47F4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="6C82FF07" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>37亿美元对在纳斯达克上市的分众传媒的私有化收购交易，分众传媒是中国最大的互动数字媒体网络</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37B08A9C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="7469AE93" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盘实资本经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>7.5亿美元对在纳斯达克上市的Harbin Electric, Inc.的私有化收购的交易，Harbin Electric, Inc.是一家领先的电机开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536B339C" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="1FF3A7BB" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盛大互动娱乐经办其</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>23亿美元的私有化收购交易，盛大互动娱乐是一家在纳斯达克上市的中国互动媒体公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FD01F13" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="456A04C4" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trax经办其对中国领先的零售人工智能和大数据服务平台Lenztech的收购交易，Trax是人工智能和计算机视觉领域的独角兽公司，并由华平和博裕资本投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18938150" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="2E9BEB16" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表电讯盈科经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元对在纳斯达克上市的SUNDAY Communications的业务和资产的收购交易，SUNDAY Communications是香港领先的2G和3G无线通讯和数据服务提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C25A6F3" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="592477A2" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国海洋石油有限公司经办其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>185亿美元收购Unocal的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45301920" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="3B9C1AF3" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>38亿美元的价格向高盛、安联和美国运通出售10%的股份的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459AFB75" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="59F36185" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润集团经办其多项投资交易，包括在半导体和医疗行业在内的多项投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC90C18" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="25C98713" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日月光半导体（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASE），全球最大的独立半导体封装测试公司，经办其以7.8亿美元对在纳斯达克上市的新加坡子公司ASE Test的私有化收购交易，以及以1.27亿美元收购NXP Semiconductor持有的Suzhou ASEN Semiconductor的40%股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CDDC74" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="11E6C771" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.15亿美元对在香港交易所上市的中国物流资产的战略投资交易，中国物流资产是中国最大的物流公司之一</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC31EC6" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="5984B478" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表骏麒资本经办其对首农集团设立的中国乳品合资企业的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36728519" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="09C6358D" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena Capital和Cenova Capital经办其以8,300万美元对一家香港高级医疗保健平台Virtus Medical Holdings的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539D7A7A" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="7CA16F9F" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为纽交所上市的中华水电公司的特别委员会，经办关于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NewQuest Capital Partners对其进行的私有化收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000AA3EE" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="693F8905" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Yinlong Energy经办其以5,000万美元对在纳斯达克上市的Altair Nantechnologies的多数股权的收购交易，Altair Nantechnologies是一家先进纳米钛酸锂电池和能量存储系统的开发和制造商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AEAE2FC" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="6120EE1F" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Foundation Asset Management AB，Wallenberg family foundations的管理人，经办其对Boston-Power，一家领先的下一代锂离子电池系统制造商的投资交易，包括Boston-Power在中国的绿地制造和研发的合资企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="043D6626" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="3A3B9384" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OptAsia Healthcare，一家总部位于香港的医疗保健技术公司，经办其与在纳斯达克上市的Soleno Theraptics成立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D6F383" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="040AE0CD" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办云月投资从意大利企业家</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alessandro Bastagli和私人投资公司Cassia Investments处收购奢侈品牌上海滩的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60013EF9" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="6A35AE6A" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞信经办其对中国领先的私募股权投资公司崇德基金投资有限公司的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3474657F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="2AA3F79C" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛经办其对由弘毅资本管理的一系列私募基金的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73668336" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="09AE7B00" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley Infrastructure Partners经办其在中国和印度进行的多项私募股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B38B73D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="039DF5EF" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nike经办其对Umbro在中国的分销业务的收购交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E75910F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="64E78EAE" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉里集团经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9.5亿美元将QGX煤矿出售给蒙古矿业的出售交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E52A8B4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="40438579" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>DLF，印度最大的商业房地产开发商，经办其以3亿美元的价格出售豪华酒店集团Amanresorts的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD0BF55" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="391FE950" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蒙古矿业经办其与中国最大的煤炭生产公司神华集团设立合资公司的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C353F8" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="1593EC24" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BearingPoint在第363期破产程序中将其中国开发中心出售给普华永道</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E61432" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="138292CA" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Polo Ralph Lauren经办其重新收购在中国大陆、香港、澳门和台湾的企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C97B70" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="3F8732BF" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲律宾长途电话公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PLDT）经办其向CVC Capital Partners出售其业务处理外包业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1A4DA4" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="5510D003" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Artisan du Luxe（John Hardy珠宝和奢侈品品牌的所有者）和其控股股东，经办与私募股权投资公司3i的MBO交易和将公司出售给L Catterton的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6162F890" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="4571A3A9" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青空银行经办其与新生银行进行拟议合并的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6EF25B" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="22CDF661" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经办花旗集团将日兴资产管理出售给</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Sumitomo Trust的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E67C09" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="35A76661" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NCR Corporation经办其与富士通建立研发合资企业、开发下一代 ATM机的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC28866" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="35246895" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BancTec经办MBO交易和向JAFCO出售其日本业务的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CF7532" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="16596019" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ajinomoto经办其以3.81亿美元将其在香港、马来西亚、菲律宾、新加坡、台湾和泰国等地的一系列合资企业中的权益出售给联合利华的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748D73E6" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="5B28D3B6" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nikko Cordial Securities，原日本第三大券商，就其与花旗集团的日兴所罗门美邦证券和投资银行合资公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E575F60" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="135D8875" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Quadrangle Capital Partners经办其以3亿美元投资印度第二大电信塔管理公司TowView的投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB77F2F" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="070B4251" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印度政府经办其以</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元出售Oil and Natural Gas Corporation 20%的股份的出售交易，这在当时是印度历史上最大的私有化交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC1DC38" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="228005AB" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Emerging Markets Partnership和Telecom Venture Group经办其向印度领先的移动通信运营商BPL Mobile投资1亿美元的股权投资交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEE1E2A" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="5742B4E3" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tata Group经办其对纽交所上市的VSNL的控股权益的收购交易，VSNL是印度国际长途电信服务的主要提供商</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BCDBDF" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="3EC09A78" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley和JP Morgan Morgan经办其在印度的投资银行合资企业的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58FF80D1" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="62ACBA2A" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Morgan Stanley、Citigroup、Barclays Capital、Lazard、Houlihan Lokey、China Renaissance等投资银行，担任各类跨境并购交易买方和卖方的财务顾问   *上述交易包括在加入方达之前所完成的交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC756C0" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="5C0CAADA" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229BE133" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="40D3F8F4" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学博士（法学优等生协会），</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1995</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5968E569" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="171828F7" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>弗吉尼亚大学，法学学士（埃科尔斯学者，罗德曼学者），</w:t>
       </w:r>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1986</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7BBD6D" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="54A3B735" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="408DF048" w14:textId="77777777" w:rsidR="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="68D59FD1" w14:textId="77777777" w:rsidR="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2047C90F" w:rsidR="00A46A04" w:rsidRPr="002E12B6" w:rsidRDefault="002E12B6" w:rsidP="002E12B6">
+    <w:p w14:paraId="4F0A196B" w14:textId="6660F4C2" w:rsidR="00A46A04" w:rsidRPr="00EF67EA" w:rsidRDefault="00EF67EA" w:rsidP="00EF67EA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002E12B6">
+      <w:r w:rsidRPr="00EF67EA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002E12B6" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF67EA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2186,1411 +2186,1411 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02D550FF"/>
+    <w:nsid w:val="023010CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2046872"/>
+    <w:tmpl w:val="A06E1C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06547688"/>
+    <w:nsid w:val="02EC5703"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB486EE0"/>
+    <w:tmpl w:val="2E26EEA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067D2411"/>
+    <w:nsid w:val="031D2070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9544D976"/>
+    <w:tmpl w:val="9CF4E9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0703243E"/>
+    <w:nsid w:val="04BA70AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E4C96BA"/>
+    <w:tmpl w:val="2DCA248C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07660E09"/>
+    <w:nsid w:val="06E94F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E31A1C34"/>
+    <w:tmpl w:val="E630849A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B5858DD"/>
+    <w:nsid w:val="0A756C32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A282F994"/>
+    <w:tmpl w:val="E67CCE52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA60B2D"/>
+    <w:nsid w:val="13FF624A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBBC0A3A"/>
+    <w:tmpl w:val="61346CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C2777DB"/>
+    <w:nsid w:val="144C4EA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740456C8"/>
+    <w:tmpl w:val="67C09C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10860A2B"/>
+    <w:nsid w:val="166B4219"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51242678"/>
+    <w:tmpl w:val="146CF4A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16556877"/>
+    <w:nsid w:val="19836330"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="658E6000"/>
+    <w:tmpl w:val="C02CECBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179C72EA"/>
+    <w:nsid w:val="1A7E1C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CBACD76"/>
+    <w:tmpl w:val="57FE28F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE15CE4"/>
+    <w:nsid w:val="228C1BB9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFD8DCD2"/>
+    <w:tmpl w:val="27C4D53E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE75036"/>
+    <w:nsid w:val="27BE5E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D230FF40"/>
+    <w:tmpl w:val="2536D73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B386F0E"/>
+    <w:nsid w:val="2D280482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B712B5DA"/>
+    <w:tmpl w:val="B36CD362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267C1973"/>
+    <w:nsid w:val="2DB839EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74A8ABFA"/>
+    <w:tmpl w:val="807806F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26B52C80"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ADA7E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8C2A180"/>
+    <w:tmpl w:val="96968DEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27C3286A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40500AC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="216A4130"/>
+    <w:tmpl w:val="87902154"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C557101"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414533F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1876AA9A"/>
+    <w:tmpl w:val="DD9E7A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="305976EA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="414E0649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8292BA58"/>
+    <w:tmpl w:val="7E4EE68C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312B0872"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="470E1C47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97840FCE"/>
+    <w:tmpl w:val="38E299CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346E0ADC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A525D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90B4E4F8"/>
+    <w:tmpl w:val="F49456C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3770746E"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B0F4ADF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF84B858"/>
+    <w:tmpl w:val="2C0AFFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39454014"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C680463"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AF8A32A"/>
+    <w:tmpl w:val="08DA0DC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AC352D"/>
+    <w:nsid w:val="52AA0670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D5EC65A"/>
+    <w:tmpl w:val="9CA4C000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B042553"/>
+    <w:nsid w:val="55D93C6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9F0EFA8"/>
+    <w:tmpl w:val="64FEF6EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CEC3FDC"/>
+    <w:nsid w:val="5AD61E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAC08C18"/>
+    <w:tmpl w:val="3A4A8170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0C452A"/>
+    <w:nsid w:val="60735BD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A30D940"/>
+    <w:tmpl w:val="C7FA7526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBF2930"/>
+    <w:nsid w:val="629B1CB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C20E3304"/>
+    <w:tmpl w:val="50CE50E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52CC2476"/>
+    <w:nsid w:val="65D44895"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0000692A"/>
+    <w:tmpl w:val="DBA85E70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53221079"/>
+    <w:nsid w:val="679C06F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F48275C"/>
+    <w:tmpl w:val="706E89CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54434BFB"/>
+    <w:nsid w:val="67DF2B80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90BC0E9C"/>
+    <w:tmpl w:val="765AE4D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57FB082C"/>
+    <w:nsid w:val="68D21FD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A7C4E0C"/>
+    <w:tmpl w:val="61346CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5910077F"/>
+    <w:nsid w:val="69D85881"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6CC78C8"/>
+    <w:tmpl w:val="9FB2E7A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FF45FAB"/>
+    <w:nsid w:val="6AD67255"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC4EDA6E"/>
+    <w:tmpl w:val="5B72872A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DA00EC"/>
+    <w:nsid w:val="6AFD4105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9F0EFA8"/>
+    <w:tmpl w:val="C6AC5B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A882174"/>
+    <w:nsid w:val="6DC0294B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55449D10"/>
+    <w:tmpl w:val="F012A8BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D0C271A"/>
+    <w:nsid w:val="6F6251CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7938DCB0"/>
+    <w:tmpl w:val="F3A6B7C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70400E78"/>
+    <w:nsid w:val="70FC51D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47DAD826"/>
+    <w:tmpl w:val="E21E3D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720740D1"/>
+    <w:nsid w:val="710771AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="060C67D4"/>
+    <w:tmpl w:val="36C82506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72712D0D"/>
+    <w:nsid w:val="730C76DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6E2A814"/>
+    <w:tmpl w:val="E8FCBB08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F933C0"/>
+    <w:nsid w:val="746B004D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69602224"/>
+    <w:tmpl w:val="EE92F96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75FF18D4"/>
+    <w:nsid w:val="7746021E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07FEE69C"/>
+    <w:tmpl w:val="BB36940C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77F5453B"/>
+    <w:nsid w:val="79952DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F8260A"/>
+    <w:tmpl w:val="FA6228F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AB25250"/>
+    <w:nsid w:val="7A6B1EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C5A1FA0"/>
+    <w:tmpl w:val="CE504A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C470A5E"/>
+    <w:nsid w:val="7A6C5E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6980D0F4"/>
+    <w:tmpl w:val="F19A56AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C616C4F"/>
+    <w:nsid w:val="7BD869EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13AAE54E"/>
+    <w:tmpl w:val="3F144202"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED46B23"/>
+    <w:nsid w:val="7EDE7041"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE96DAD2"/>
+    <w:tmpl w:val="DBC0F31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="9">
-[...41 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...76 lines deleted...]
-    <w:abstractNumId w:val="36"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3619,51 +3619,50 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002E12B6"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3729,50 +3728,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EF67EA"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4824,61 +4824,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E12B6"/>
+    <w:rsid w:val="00EF67EA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002E12B6"/>
+    <w:rsid w:val="00EF67EA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5164,51 +5164,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D2A8937-01B8-4EF9-84C8-DD49E23D523A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4399A704-97FF-4545-88CE-A516B947E5F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>543</Words>
   <Characters>3099</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3635</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>