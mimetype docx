--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,180 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1467F660" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6773521E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F17A1E">
+            <w:r w:rsidRPr="00DA1147">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈素音</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4ADDA212" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+          <w:p w14:paraId="2160312B" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRPr="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="00DA1147">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>北京</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="024B086E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F17A1E">
+            <w:r w:rsidRPr="00DA1147">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·新加坡</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F17A1E">
-[...7 lines deleted...]
-            </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="339F77C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+          <w:p w14:paraId="6199424A" w14:textId="138F1438" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F17A1E">
+            <w:r w:rsidRPr="00DA1147">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5760 5600 / +65 6859 6780</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="07C24AE9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+          <w:p w14:paraId="4F910ACA" w14:textId="73075AEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F17A1E">
+            <w:r w:rsidRPr="00DA1147">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>suyin.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7E0B187E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="720430A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB79B1A" wp14:editId="62C1F9CA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25CB22BA" wp14:editId="3DB946CA">
                   <wp:extent cx="1651000" cy="2142973"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="43C082AB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F17A1E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7C37F183" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F17A1E">
+            <w:r w:rsidRPr="00DA1147">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈素音律师的主要执业领域包括东南亚地区的跨境并购以及私募股权投资业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66E85B76" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="59FE0FB0" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,689 +458,689 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E083868" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="6F4B8D78" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18662B77" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="68D4A1FA" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50EDC5FF" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="689C3A91" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Panca Amara Utama（一家印度尼西亚石化产品制造公司）及其发起人股东参与向三菱公司和国际金融公司进行的5.14亿美元的融资项目，及在印度尼西亚苏拉威西岛投资建设第一座氨气生产厂的合资企业，该交易获2014年度亚太地区最佳石化交易奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0A2BD9" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="6374B1A7" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Diamond Star Group参与其与三菱公司在缅甸进行的7.5亿美元食品业务合资项目，以及后续该食品业务的境内外重组事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0933E2FA" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="690A53FF" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Garuda Indonesia (Persero) Tbk.（一家印度尼西亚国有航空公司）8.5亿美元金融债务重组项目提供法律服务，包括按照荷兰拍卖程序征求同意和回购未偿还的浮动利率票据，按照荷兰拍卖程序从现有商业贷方回购未偿还的飞机融资租赁贷款，由英国、德国和法国出口信贷机构和商业贷方担保和出资的的飞机融资租赁协议下的付款和债务重组，对所有债权人的付款义务重组，包括以美元和卢比计价的浮动利率票据持有人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0F04CF" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="5F0F0847" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Delta Dunia Property Tbk.(DELTA)，一家在印度尼西亚证券交易所上市的印度尼西亚贸易公司，以8.5亿美元杠杆收购PT Bukit Makmur Mandiri Utama (BUMA)，印度尼西亚第二大矿业服务公司。杠杆收购包括由BUMA根据美国证券法144A规定和S规则发行的3.15亿美元的2014年到期的11.75%保证优先担保票据，巴克莱作为牵头行安排的2.5亿美元过桥贷款以及由DELTA控股股东根据144A规定和S规则进行的5.4亿美元的DELTA现有股份的次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>级股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7C790F" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="76C1D601" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mizuho Asia Partners Ltd参与其对越南最大的健康与健身运营商之一California Fitness &amp; Yoga Centers的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25CA3B98" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="491EB843" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J&amp; Partners Resources Limited，一家印度尼西亚投资基金，以2.2亿美元从英国矿业集团Avocet Group Limited杠杆收购黄金资产，包括在PT CIMB Niaga Tbk获得的1亿美元的担保收购融资贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708E1FB3" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="60259D6C" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为斯里兰卡共和国灌溉部和农业部水力发电站建设提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元担保定期贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49383364" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="7CEF803A" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国电科技环保集团股份有限公司（一家国有清洁技术和可再生能源设备制造商及服务提供商），通过在香港联合交易所进行价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.75亿美元首次公开募股并上市进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2FCB3D" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="674F2F86" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJVN Limited（一家印度国有水电公司，运营印度最大的水力发电项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,500兆瓦的Nathpa Jakhri水电站）通过在印度证券交易所进行2.5亿美元首次公开募股进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4A7CD5" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="31E75731" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.在破产法第11章破产程序下涉及其新加坡和印度子公司及关联公司的重组和改组项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028D92B3" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="663D3416" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.半导体业务部门的重组、分拆以及作为SunEdison Semiconductor Ltd在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306D5E14" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="4F5B7BCF" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd（一家新加坡半导体公司）在纳斯达克的首次公开募股以及后续两笔3亿美元的发行提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A3B44C6" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="62CDDB77" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd按照新加坡公司法下的安排计划以6.83亿美元被Global Wafers Inc.收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6953BB80" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="1E50F4C2" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1051D3D1" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="2BFD2BE3" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国立大学，新加坡法硕士研究生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C77E28B" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="1ADDB258" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，国际商法法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FBFC34B" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="70C37CB3" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，法学学士（荣誉毕业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB8FC73" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="172272A7" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA71C49" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="377E2EA5" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1745BA9A" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="75EC3077" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0806BFBA" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="3488615C" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰和威尔士执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEC06DE" w14:textId="77777777" w:rsidR="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="63ECE058" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7CD06283" w:rsidR="00A46A04" w:rsidRPr="00F17A1E" w:rsidRDefault="00F17A1E" w:rsidP="00F17A1E">
+    <w:p w14:paraId="4F0A196B" w14:textId="11677E91" w:rsidR="00A46A04" w:rsidRPr="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F17A1E">
+      <w:r w:rsidRPr="00DA1147">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表众多客户参与主要位于东南亚地区的合资、并购和资本市场交易。在加入方达律师事务所之前，她曾在多家顶尖国际律师事务所的新加坡办公室执业。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F17A1E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DA1147" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1335,787 +1346,787 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C67053"/>
+    <w:nsid w:val="084D1E8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9A0D240"/>
+    <w:tmpl w:val="2340CBBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B8E0B5A"/>
+    <w:nsid w:val="0E627F50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2240822"/>
+    <w:tmpl w:val="8BD62C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D1C2931"/>
+    <w:nsid w:val="104D030C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2BE89F0"/>
+    <w:tmpl w:val="745C87D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F131B8"/>
+    <w:nsid w:val="10E01C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E5AA756"/>
+    <w:tmpl w:val="D9B81DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="163118FE"/>
+    <w:nsid w:val="183C6215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="230CC5C8"/>
+    <w:tmpl w:val="22C07A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19CB3364"/>
+    <w:nsid w:val="244A65C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F72C1DAC"/>
+    <w:tmpl w:val="77C4F692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208542D0"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="326E6814"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A224A63E"/>
+    <w:tmpl w:val="6F08F0F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211A10DD"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="361F10AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAA8F6EC"/>
+    <w:tmpl w:val="9ADC50FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24865142"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE04633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D776815E"/>
+    <w:tmpl w:val="96247DF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2F9E7199"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E776F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15FA657E"/>
+    <w:tmpl w:val="16EEEBFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AB77FF"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F165494"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2BE89F0"/>
+    <w:tmpl w:val="E7483AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32EB301F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C8F2194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2C60A1E"/>
+    <w:tmpl w:val="2952757C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37922017"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD3361F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9FA28F2"/>
+    <w:tmpl w:val="6B5C498E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42381FD7"/>
+    <w:nsid w:val="5E4E127D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE383D86"/>
+    <w:tmpl w:val="C1546208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C845F0"/>
+    <w:nsid w:val="62DC59B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88220472"/>
+    <w:tmpl w:val="216473DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47320331"/>
+    <w:nsid w:val="64F54D7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B77C943A"/>
+    <w:tmpl w:val="61FC8CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475D728E"/>
+    <w:nsid w:val="6AB15DC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52CCD25A"/>
+    <w:tmpl w:val="2A26410A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="557B13AD"/>
+    <w:nsid w:val="726D21C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC49CF2"/>
+    <w:tmpl w:val="94DC4F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E50ED3"/>
+    <w:nsid w:val="730A26BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1B897A0"/>
+    <w:tmpl w:val="94DC4F8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3F2E8A"/>
+    <w:nsid w:val="73431D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F289540"/>
+    <w:tmpl w:val="BC024A72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61FB2633"/>
+    <w:nsid w:val="7FE2435F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54AA9766"/>
+    <w:tmpl w:val="E57C5352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2243,62 +2254,62 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
+    <w:rsid w:val="00DA1147"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
-    <w:rsid w:val="00F17A1E"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -3349,61 +3360,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F17A1E"/>
+    <w:rsid w:val="00DA1147"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F17A1E"/>
+    <w:rsid w:val="00DA1147"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3689,66 +3700,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{438548EB-928C-425C-87C6-6F28707E3BC6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1170E459-5C61-4FD3-9527-175EE0DFFE36}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
-  <Characters>1551</Characters>
+  <Characters>1549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1819</CharactersWithSpaces>
+  <CharactersWithSpaces>1817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>