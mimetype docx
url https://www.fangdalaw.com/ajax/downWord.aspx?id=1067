--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6773521E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1A7DE53E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈素音</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="2160312B" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRPr="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+          <w:p w14:paraId="141F6272" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRPr="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="024B086E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+          <w:p w14:paraId="706EB16B" w14:textId="13106212" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="138F1438" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+          <w:p w14:paraId="6199424A" w14:textId="768EF7EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5760 5600 / +65 6859 6780</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="73075AEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+          <w:p w14:paraId="4F910ACA" w14:textId="65C9F917" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>suyin.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="720430A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6746E5E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25CB22BA" wp14:editId="3DB946CA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25EE4F38" wp14:editId="042C2A9E">
                   <wp:extent cx="1651000" cy="2142973"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7C37F183" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DA1147" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1065D7FA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004A7C01" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DA1147">
+            <w:r w:rsidRPr="004A7C01">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈素音律师的主要执业领域包括东南亚地区的跨境并购以及私募股权投资业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FE0FB0" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1753E608" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,689 +458,689 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4B8D78" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="6B922740" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D4A1FA" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="42798B9D" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="689C3A91" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="017C9838" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Panca Amara Utama（一家印度尼西亚石化产品制造公司）及其发起人股东参与向三菱公司和国际金融公司进行的5.14亿美元的融资项目，及在印度尼西亚苏拉威西岛投资建设第一座氨气生产厂的合资企业，该交易获2014年度亚太地区最佳石化交易奖。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6374B1A7" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="4185B97D" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Capital Diamond Star Group参与其与三菱公司在缅甸进行的7.5亿美元食品业务合资项目，以及后续该食品业务的境内外重组事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690A53FF" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="1010C465" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Garuda Indonesia (Persero) Tbk.（一家印度尼西亚国有航空公司）8.5亿美元金融债务重组项目提供法律服务，包括按照荷兰拍卖程序征求同意和回购未偿还的浮动利率票据，按照荷兰拍卖程序从现有商业贷方回购未偿还的飞机融资租赁贷款，由英国、德国和法国出口信贷机构和商业贷方担保和出资的的飞机融资租赁协议下的付款和债务重组，对所有债权人的付款义务重组，包括以美元和卢比计价的浮动利率票据持有人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0F0847" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="7BDA316F" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Delta Dunia Property Tbk.(DELTA)，一家在印度尼西亚证券交易所上市的印度尼西亚贸易公司，以8.5亿美元杠杆收购PT Bukit Makmur Mandiri Utama (BUMA)，印度尼西亚第二大矿业服务公司。杠杆收购包括由BUMA根据美国证券法144A规定和S规则发行的3.15亿美元的2014年到期的11.75%保证优先担保票据，巴克莱作为牵头行安排的2.5亿美元过桥贷款以及由DELTA控股股东根据144A规定和S规则进行的5.4亿美元的DELTA现有股份的次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>级股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C1D601" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="6A08DFF2" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Mizuho Asia Partners Ltd参与其对越南最大的健康与健身运营商之一California Fitness &amp; Yoga Centers的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491EB843" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="4CB675D5" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>J&amp; Partners Resources Limited，一家印度尼西亚投资基金，以2.2亿美元从英国矿业集团Avocet Group Limited杠杆收购黄金资产，包括在PT CIMB Niaga Tbk获得的1亿美元的担保收购融资贷款。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60259D6C" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="6624893B" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国国家开发银行为斯里兰卡共和国灌溉部和农业部水力发电站建设提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿美元担保定期贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CEF803A" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="799B6ED8" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国电科技环保集团股份有限公司（一家国有清洁技术和可再生能源设备制造商及服务提供商），通过在香港联合交易所进行价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3.75亿美元首次公开募股并上市进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F2F86" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="6983C69C" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SJVN Limited（一家印度国有水电公司，运营印度最大的水力发电项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1,500兆瓦的Nathpa Jakhri水电站）通过在印度证券交易所进行2.5亿美元首次公开募股进行部分私有化提供法律服务，其中包括根据美国证券法144A规定和S规则进行国际发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31E75731" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="585DC6AA" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.在破产法第11章破产程序下涉及其新加坡和印度子公司及关联公司的重组和改组项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="663D3416" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="5A2AF72C" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Inc.半导体业务部门的重组、分拆以及作为SunEdison Semiconductor Ltd在纳斯达克上市提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5B7BCF" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="315EFA5F" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd（一家新加坡半导体公司）在纳斯达克的首次公开募股以及后续两笔3亿美元的发行提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CDDB77" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="4CD3DFB5" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为新加坡法律顾问为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison Semiconductor Ltd按照新加坡公司法下的安排计划以6.83亿美元被Global Wafers Inc.收购项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E50F4C2" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="0D759601" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BFD2BE3" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="1CEF4C22" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国立大学，新加坡法硕士研究生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADDB258" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="30BFA500" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，国际商法法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C37CB3" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="294F60F0" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，法学学士（荣誉毕业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172272A7" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="4484F1C1" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="377E2EA5" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="48143DC8" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EC3077" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="740346B8" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3488615C" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="203289E1" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰和威尔士执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63ECE058" w14:textId="77777777" w:rsidR="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="19B32392" w14:textId="77777777" w:rsidR="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="11677E91" w:rsidR="00A46A04" w:rsidRPr="00DA1147" w:rsidRDefault="00DA1147" w:rsidP="00DA1147">
+    <w:p w14:paraId="4F0A196B" w14:textId="08685F13" w:rsidR="00A46A04" w:rsidRPr="004A7C01" w:rsidRDefault="004A7C01" w:rsidP="004A7C01">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DA1147">
+      <w:r w:rsidRPr="004A7C01">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾代表众多客户参与主要位于东南亚地区的合资、并购和资本市场交易。在加入方达律师事务所之前，她曾在多家顶尖国际律师事务所的新加坡办公室执业。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DA1147" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004A7C01" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1346,176 +1346,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084D1E8F"/>
+    <w:nsid w:val="07062A71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2340CBBE"/>
+    <w:tmpl w:val="651C432E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E627F50"/>
+    <w:nsid w:val="192848E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD62C2C"/>
+    <w:tmpl w:val="40CC491C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104D030C"/>
+    <w:nsid w:val="1A4F7D23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="745C87D2"/>
+    <w:tmpl w:val="C16A7204"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E01C39"/>
+    <w:nsid w:val="1AAE4313"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B81DF2"/>
+    <w:tmpl w:val="102CB310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183C6215"/>
+    <w:nsid w:val="1B5D7F53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22C07A7E"/>
+    <w:tmpl w:val="EA52DEEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="244A65C6"/>
+    <w:nsid w:val="1B926C00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77C4F692"/>
+    <w:tmpl w:val="56846E40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EC2246F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EDC53EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2166033A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CC26D72"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="253E024E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4784C18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E036D0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="66DC8E08"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1584,549 +1668,465 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="326E6814"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AD54017"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F08F0F6"/>
+    <w:tmpl w:val="69509464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361F10AD"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="422F4284"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ADC50FA"/>
+    <w:tmpl w:val="8926D620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3FE04633"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45CF4857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96247DF0"/>
+    <w:tmpl w:val="4E26917A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E776F61"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DAE5EF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16EEEBFE"/>
+    <w:tmpl w:val="72D49FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F165494"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E69661D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7483AF8"/>
+    <w:tmpl w:val="6F4E6F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8F2194"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBC489E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2952757C"/>
+    <w:tmpl w:val="DD7C581A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD3361F"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65B402D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B5C498E"/>
+    <w:tmpl w:val="5EFE977C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E4E127D"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E65765F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1546208"/>
+    <w:tmpl w:val="4E26917A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62DC59B2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA54EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="216473DE"/>
+    <w:tmpl w:val="EFEE3444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64F54D7A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71230DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61FC8CD8"/>
+    <w:tmpl w:val="B3B81050"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB15DC2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A2232FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A26410A"/>
+    <w:tmpl w:val="9452A484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2168,50 +2168,51 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004A7C01"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -2254,51 +2255,50 @@
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
-    <w:rsid w:val="00DA1147"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
@@ -3360,61 +3360,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DA1147"/>
+    <w:rsid w:val="004A7C01"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DA1147"/>
+    <w:rsid w:val="004A7C01"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3700,51 +3700,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1170E459-5C61-4FD3-9527-175EE0DFFE36}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D79AF47-363B-4FA8-B9CB-432F606EC44E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>271</Words>
   <Characters>1549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1817</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>