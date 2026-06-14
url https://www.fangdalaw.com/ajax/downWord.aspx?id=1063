--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7EDF6CD8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+          <w:p w14:paraId="2C4F11E8" w14:textId="71498DA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王瑾</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="2AEA6579" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRPr="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+          <w:p w14:paraId="5A43F796" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRPr="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7D43A659" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+          <w:p w14:paraId="706EB16B" w14:textId="7C7E176C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2751AAE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+          <w:p w14:paraId="6199424A" w14:textId="0C557396" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="03164274" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+          <w:p w14:paraId="4F910ACA" w14:textId="454003F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="74365AE7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="43D56CFF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="644A3732" wp14:editId="71EBAAE8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DC356F7" wp14:editId="53981E9D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="08000A26" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001E18D5" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="43E485E7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001E18D5">
+            <w:r w:rsidRPr="00DC180E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王瑾律师的执业领域主要包括反垄断法、竞争法以及监管事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537E7E70" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="32CD136F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,748 +458,748 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A988581" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="0922F76C" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王瑾律师在反垄断领域拥有十年以上的工作经验，为客户提供经营者集中申报、反垄断调查及反垄断合规咨询等全方位的中国竞争法法律服务。王瑾律师所代表的客户涉及广泛的行业领域，包括医疗、汽车、化工、消费品及零售、房地产、集装箱运输、能源及自然资源、高新技术、基础设施及交通运输以及私募基金等行业。在加入方达之前，王瑾律师曾在一家国际领先的律师事务所北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24475A96" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="3054D607" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040CE5FF" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="3AE697CE" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7083433A" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="11905130" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在反垄断申报领域，王律师参与的代表性项目主要包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3A18C5" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="18BC3A36" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹纳赫公司，就其收购通用电气医疗生命科学生物制药业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F570B82" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="1E90B26F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石，就其在中国房地产市场的数项收购交易及近期在日本收购某些房地产资产的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188C71CE" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="74F4B919" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资集团，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P&amp;D投资控股有限公司部分股权交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F6AA35" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="059814E6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈兰，就其收购诺华素比伏业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419EC464" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="3B24D84E" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大昌华嘉，就美国华平投资集团收购其药物分销业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DC798C" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="7CAEFFA8" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表现代汽车公司，就其与德尔福汽车新设合营企业开发自动驾驶技术的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABBE42F" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="328711B9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京梅赛德斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-奔驰销售服务有限公司，就其通过协议安排取得腾势汽车控制权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B5A5358" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="65A1C8AB" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其投资APM Monaco的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233BA4ED" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="55815601" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其收购云顶集团星梦油轮业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3749A66C" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="76796E79" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气，就其与超威动力新设合营企业销售氯化钠镍电池的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5571E691" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="021E7338" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国石油天然气集团，就其收购一家俄罗斯能源公司股权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB31DE5" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="43A146E9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒，就其与东丽及</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ACE新设合营企业从事碳纤维增强塑料部件制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DEB2FB7" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="2A630417" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒及罗伯特·博世有限公司，就其新设合营企业从事电动汽车和混合动力汽车用电动机制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E41D7F" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="3DDBA702" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表埃尼及俄罗斯石油，就其新设合营企业从事油气开采及进一步开发、生产及销售等业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C544345" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="03B1A29D" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马勒集团，就其收购贝洱的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465DF4A8" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="281D61C6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国维珍大西洋航空就美国达美航空收购其</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%的股权在中国进行经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E16E09C" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="5D470C2F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合技术公司，为其拟在中国进行的收购交易提供中国《反垄断法》项下的法律建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F87D4BE" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="607BF19F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B736E85" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="5CC2B444" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F0D004" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="7A75CBD9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796EC94E" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="00969202" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日本九州大学，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF5AB24" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="65FAD0B2" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0E7484" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="493AF3C6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6136FC65" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="4CD1E442" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D97AFC6" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="2C2F31BA" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5D2F76" w14:textId="77777777" w:rsidR="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="4D60F68C" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="10F28A67" w:rsidR="00A46A04" w:rsidRPr="001E18D5" w:rsidRDefault="001E18D5" w:rsidP="001E18D5">
+    <w:p w14:paraId="4F0A196B" w14:textId="1BDF2D02" w:rsidR="00A46A04" w:rsidRPr="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001E18D5">
+      <w:r w:rsidRPr="00DC180E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001E18D5" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DC180E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1405,883 +1405,883 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02482CA1"/>
+    <w:nsid w:val="009334F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="813099FE"/>
+    <w:tmpl w:val="2D989590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05566A99"/>
+    <w:nsid w:val="16DF2D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="705E2584"/>
+    <w:tmpl w:val="67C0B6BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055B29AD"/>
+    <w:nsid w:val="1B513831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ABEFC0E"/>
+    <w:tmpl w:val="B79A2C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077A108A"/>
+    <w:nsid w:val="24405FF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A80D4C8"/>
+    <w:tmpl w:val="5BA2C0B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08857F7E"/>
+    <w:nsid w:val="2AA255BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E176EB32"/>
+    <w:tmpl w:val="4F92E2A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CE26108"/>
+    <w:nsid w:val="2B9B1A36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8766E98A"/>
+    <w:tmpl w:val="C38EC4F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D936A36"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312E7346"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AE4F434"/>
+    <w:tmpl w:val="8556B776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101C45B9"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CCD31C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9F2E53C"/>
+    <w:tmpl w:val="38C657EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BFA77A8"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49550926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D228D50"/>
+    <w:tmpl w:val="245C42E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CE81F86"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="519A3F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F5C9FC0"/>
+    <w:tmpl w:val="A3601880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21F62324"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F6186A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8766E98A"/>
+    <w:tmpl w:val="8154F4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B073C7"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54823B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DEA4786"/>
+    <w:tmpl w:val="F528B8AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29F73480"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565701E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19146404"/>
+    <w:tmpl w:val="6CC40C08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D623DEF"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B244D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FA6A27A"/>
+    <w:tmpl w:val="8DAC7964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E9004B0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576A57BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81DEB6A2"/>
+    <w:tmpl w:val="52249E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421311AA"/>
+    <w:nsid w:val="5DA1433B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="654CA504"/>
+    <w:tmpl w:val="ED602AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E944A3A"/>
+    <w:nsid w:val="5E650AC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1E03818"/>
+    <w:tmpl w:val="AD8C4D02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A70886"/>
+    <w:nsid w:val="60667E84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02E21256"/>
+    <w:tmpl w:val="F5C87B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57326A48"/>
+    <w:nsid w:val="64C34FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B3DA3BFE"/>
+    <w:tmpl w:val="ED627282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64A26340"/>
+    <w:nsid w:val="6B2528AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8FCD3EA"/>
+    <w:tmpl w:val="4280B2C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66EF2D05"/>
+    <w:nsid w:val="6BED3096"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FF8BE38"/>
+    <w:tmpl w:val="E7322012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E212E6F"/>
+    <w:nsid w:val="74052F12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5EE4360"/>
+    <w:tmpl w:val="B79A2C4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71447F76"/>
+    <w:nsid w:val="772B0044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15A25180"/>
+    <w:tmpl w:val="4E78B39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7180077C"/>
+    <w:nsid w:val="7BFC44A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C3C82B2"/>
+    <w:tmpl w:val="6374AD16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FA51E5E"/>
+    <w:nsid w:val="7D4F120D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64988086"/>
+    <w:tmpl w:val="96AE28E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
-[...2 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="19">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2296,51 +2296,50 @@
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
-    <w:rsid w:val="001E18D5"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
@@ -2413,50 +2412,51 @@
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
+    <w:rsid w:val="00DC180E"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3515,61 +3515,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001E18D5"/>
+    <w:rsid w:val="00DC180E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001E18D5"/>
+    <w:rsid w:val="00DC180E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3855,51 +3855,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A84B60C-AFD0-456B-B771-9340BB9556DB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21D92290-2E79-4095-83AA-B5C2BC35C1CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>172</Words>
   <Characters>984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>