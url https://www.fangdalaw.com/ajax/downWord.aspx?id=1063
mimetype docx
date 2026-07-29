--- v1 (2026-06-14)
+++ v2 (2026-07-29)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="71498DA3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7ED28A98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王瑾</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="5A43F796" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRPr="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+          <w:p w14:paraId="288871A4" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRPr="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7C7E176C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+          <w:p w14:paraId="706EB16B" w14:textId="157C67C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0C557396" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+          <w:p w14:paraId="6199424A" w14:textId="60A56CBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="454003F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+          <w:p w14:paraId="4F910ACA" w14:textId="4549AB1C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="43D56CFF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1FC2CA5D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DC356F7" wp14:editId="53981E9D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EDA063D" wp14:editId="2340BDCC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="43E485E7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00DC180E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="36363534" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00DC180E">
+            <w:r w:rsidRPr="005F2B8D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王瑾律师的执业领域主要包括反垄断法、竞争法以及监管事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CD136F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="67A106AC" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,748 +458,748 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0922F76C" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="011C36EA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王瑾律师在反垄断领域拥有十年以上的工作经验，为客户提供经营者集中申报、反垄断调查及反垄断合规咨询等全方位的中国竞争法法律服务。王瑾律师所代表的客户涉及广泛的行业领域，包括医疗、汽车、化工、消费品及零售、房地产、集装箱运输、能源及自然资源、高新技术、基础设施及交通运输以及私募基金等行业。在加入方达之前，王瑾律师曾在一家国际领先的律师事务所北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3054D607" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="322BA778" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE697CE" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="3BF5384F" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11905130" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="4C86509D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在反垄断申报领域，王律师参与的代表性项目主要包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BC3A36" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="48A22CB8" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹纳赫公司，就其收购通用电气医疗生命科学生物制药业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E90B26F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="1AEF910E" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石，就其在中国房地产市场的数项收购交易及近期在日本收购某些房地产资产的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F4B919" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="6B196ADA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资集团，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P&amp;D投资控股有限公司部分股权交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059814E6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="16AC1FF5" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈兰，就其收购诺华素比伏业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B24D84E" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="71A47C19" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大昌华嘉，就美国华平投资集团收购其药物分销业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CAEFFA8" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="71C4ED87" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表现代汽车公司，就其与德尔福汽车新设合营企业开发自动驾驶技术的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="328711B9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="0E16F8ED" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京梅赛德斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-奔驰销售服务有限公司，就其通过协议安排取得腾势汽车控制权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65A1C8AB" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="50C52701" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其投资APM Monaco的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55815601" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="0D14A593" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其收购云顶集团星梦油轮业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76796E79" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="1C5F5F0D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气，就其与超威动力新设合营企业销售氯化钠镍电池的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021E7338" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="06BE2B0E" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国石油天然气集团，就其收购一家俄罗斯能源公司股权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A146E9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="33DF734C" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒，就其与东丽及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ACE新设合营企业从事碳纤维增强塑料部件制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A630417" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="44FAAFAA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒及罗伯特·博世有限公司，就其新设合营企业从事电动汽车和混合动力汽车用电动机制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDBA702" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="6B8D88A0" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表埃尼及俄罗斯石油，就其新设合营企业从事油气开采及进一步开发、生产及销售等业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03B1A29D" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="0FC525FA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马勒集团，就其收购贝洱的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281D61C6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="42633AEF" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国维珍大西洋航空就美国达美航空收购其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%的股权在中国进行经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D470C2F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="38DAEF78" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合技术公司，为其拟在中国进行的收购交易提供中国《反垄断法》项下的法律建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607BF19F" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="273512E4" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC2B444" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="49F67F04" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A75CBD9" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="53DDDF50" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00969202" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="64A8C2F5" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日本九州大学，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FAD0B2" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="18407381" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493AF3C6" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="03003681" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD1E442" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="2A123031" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2F31BA" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="5AF5E44D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D60F68C" w14:textId="77777777" w:rsidR="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="5A4C8D79" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1BDF2D02" w:rsidR="00A46A04" w:rsidRPr="00DC180E" w:rsidRDefault="00DC180E" w:rsidP="00DC180E">
+    <w:p w14:paraId="4F0A196B" w14:textId="45DC4CA0" w:rsidR="00A46A04" w:rsidRPr="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC180E">
+      <w:r w:rsidRPr="005F2B8D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00DC180E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005F2B8D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1405,176 +1405,197 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009334F6"/>
+    <w:nsid w:val="0B846E14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D989590"/>
+    <w:tmpl w:val="7E727D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16DF2D8C"/>
+    <w:nsid w:val="15E93A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67C0B6BA"/>
+    <w:tmpl w:val="55FCFAAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B513831"/>
+    <w:nsid w:val="1DA7413A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B79A2C4C"/>
+    <w:tmpl w:val="A868104A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24405FF0"/>
+    <w:nsid w:val="2020335B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BA2C0B0"/>
+    <w:tmpl w:val="5EE63CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA255BC"/>
+    <w:nsid w:val="22A01D16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F92E2A2"/>
+    <w:tmpl w:val="B8D07B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9B1A36"/>
+    <w:nsid w:val="23B92B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C38EC4F0"/>
+    <w:tmpl w:val="17D497A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26EF5755"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5766FE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1643,72 +1664,72 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312E7346"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36116926"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8556B776"/>
+    <w:tmpl w:val="32E29796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1780,505 +1801,484 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CCD31C8"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BEF01D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38C657EA"/>
+    <w:tmpl w:val="06902D78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49550926"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0A7C16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="245C42E2"/>
+    <w:tmpl w:val="79C60C70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="519A3F52"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="406E0E72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3601880"/>
+    <w:tmpl w:val="A3CEA332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F6186A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413A1C53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8154F4B2"/>
+    <w:tmpl w:val="72D61FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54823B0D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="445C4657"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F528B8AE"/>
+    <w:tmpl w:val="650285C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="565701E7"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6E0C2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CC40C08"/>
+    <w:tmpl w:val="6C149A52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B244D6"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52717746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DAC7964"/>
+    <w:tmpl w:val="5406FAB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="576A57BC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57162207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="52249E5E"/>
+    <w:tmpl w:val="80CA54F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA1433B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C54517B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED602AB0"/>
+    <w:tmpl w:val="18AAB8DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E650AC5"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E750AF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD8C4D02"/>
+    <w:tmpl w:val="B86CB0F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60667E84"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E7B5ACE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5C87B18"/>
+    <w:tmpl w:val="46D6D560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C34FDE"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64C7717F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED627282"/>
+    <w:tmpl w:val="5A8AE0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2528AD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65983599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4280B2C4"/>
+    <w:tmpl w:val="E0AE07AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BED3096"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69A81DA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7322012"/>
+    <w:tmpl w:val="5EE63CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74052F12"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CA30974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B79A2C4C"/>
+    <w:tmpl w:val="4C945092"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772B0044"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74C86111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4E78B39A"/>
+    <w:tmpl w:val="AFBC6B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BFC44A4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7644612B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6374AD16"/>
+    <w:tmpl w:val="0FF0B8C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="8">
-[...2 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2333,50 +2333,51 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
+    <w:rsid w:val="005F2B8D"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -2412,51 +2413,50 @@
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
-    <w:rsid w:val="00DC180E"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
@@ -3515,61 +3515,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00DC180E"/>
+    <w:rsid w:val="005F2B8D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00DC180E"/>
+    <w:rsid w:val="005F2B8D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3855,51 +3855,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21D92290-2E79-4095-83AA-B5C2BC35C1CE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0058E437-5D91-4217-8CFB-E29D631D8BD8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>172</Words>
   <Characters>984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>