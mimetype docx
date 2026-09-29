--- v2 (2026-07-29)
+++ v3 (2026-09-29)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7ED28A98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5F0688DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王瑾</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="288871A4" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRPr="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+          <w:p w14:paraId="23764D90" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRPr="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="157C67C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+          <w:p w14:paraId="706EB16B" w14:textId="0C8A5D0A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（中国）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="60A56CBE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+          <w:p w14:paraId="6199424A" w14:textId="3320064D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8882 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4549AB1C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E9E7E41" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jin.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1FC2CA5D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="72D5AF9C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EDA063D" wp14:editId="2340BDCC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ABEE019" wp14:editId="6CFEF33F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="36363534" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005F2B8D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="515E6BFD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003D2ABA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005F2B8D">
+            <w:r w:rsidRPr="003D2ABA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王瑾律师的执业领域主要包括反垄断法、竞争法以及监管事项。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A106AC" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6209D6AB" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,748 +458,748 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011C36EA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="118F17BE" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王瑾律师在反垄断领域拥有十年以上的工作经验，为客户提供经营者集中申报、反垄断调查及反垄断合规咨询等全方位的中国竞争法法律服务。王瑾律师所代表的客户涉及广泛的行业领域，包括医疗、汽车、化工、消费品及零售、房地产、集装箱运输、能源及自然资源、高新技术、基础设施及交通运输以及私募基金等行业。在加入方达之前，王瑾律师曾在一家国际领先的律师事务所北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322BA778" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="1816CB9F" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF5384F" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="17573641" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C86509D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="75D6873D" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在反垄断申报领域，王律师参与的代表性项目主要包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A22CB8" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="15832AB2" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表丹纳赫公司，就其收购通用电气医疗生命科学生物制药业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEF910E" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="58739882" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石，就其在中国房地产市场的数项收购交易及近期在日本收购某些房地产资产的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B196ADA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="4A37F03A" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国华平投资集团，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>P&amp;D投资控股有限公司部分股权交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC1FF5" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="2EEE16A3" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈兰，就其收购诺华素比伏业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A47C19" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="3C210814" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表大昌华嘉，就美国华平投资集团收购其药物分销业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C4ED87" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="6DB62D44" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表现代汽车公司，就其与德尔福汽车新设合营企业开发自动驾驶技术的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E16F8ED" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="736B1B71" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表北京梅赛德斯</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-奔驰销售服务有限公司，就其通过协议安排取得腾势汽车控制权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C52701" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="42396C7D" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其投资APM Monaco的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D14A593" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="00F77059" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG，就其收购云顶集团星梦油轮业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5F5F0D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="1E740CEB" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气，就其与超威动力新设合营企业销售氯化钠镍电池的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BE2B0E" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="0EE0B5F4" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国石油天然气集团，就其收购一家俄罗斯能源公司股权的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DF734C" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="33EC7848" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒，就其与东丽及</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ACE新设合营企业从事碳纤维增强塑料部件制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FAAFAA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="0F67A4BC" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴姆勒及罗伯特·博世有限公司，就其新设合营企业从事电动汽车和混合动力汽车用电动机制造业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B8D88A0" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="422895F1" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表埃尼及俄罗斯石油，就其新设合营企业从事油气开采及进一步开发、生产及销售等业务的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC525FA" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="0777001A" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马勒集团，就其收购贝洱的交易进行中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42633AEF" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="213B6DA9" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英国维珍大西洋航空就美国达美航空收购其</w:t>
       </w:r>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%的股权在中国进行经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DAEF78" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="00F034CA" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联合技术公司，为其拟在中国进行的收购交易提供中国《反垄断法》项下的法律建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="273512E4" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="17014A35" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49F67F04" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="1355A8E2" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国人民大学法学院，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DDDF50" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="4A09BF5C" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64A8C2F5" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="54D6A840" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日本九州大学，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18407381" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="4C1E4797" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03003681" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="2641ABF9" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A123031" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="2349AB78" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF5E44D" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="085C37D7" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4C8D79" w14:textId="77777777" w:rsidR="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="75AC7207" w14:textId="77777777" w:rsidR="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="45DC4CA0" w:rsidR="00A46A04" w:rsidRPr="005F2B8D" w:rsidRDefault="005F2B8D" w:rsidP="005F2B8D">
+    <w:p w14:paraId="4F0A196B" w14:textId="739F7CF6" w:rsidR="00A46A04" w:rsidRPr="003D2ABA" w:rsidRDefault="003D2ABA" w:rsidP="003D2ABA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005F2B8D">
+      <w:r w:rsidRPr="003D2ABA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005F2B8D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003D2ABA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1405,331 +1405,394 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B846E14"/>
+    <w:nsid w:val="05890C2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E727D78"/>
+    <w:tmpl w:val="4022CE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15E93A91"/>
+    <w:nsid w:val="08C10025"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55FCFAAE"/>
+    <w:tmpl w:val="06CAF4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DA7413A"/>
+    <w:nsid w:val="122725AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A868104A"/>
+    <w:tmpl w:val="B02059AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2020335B"/>
+    <w:nsid w:val="1D0334E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EE63CBE"/>
+    <w:tmpl w:val="7160DD0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A01D16"/>
+    <w:nsid w:val="25086C35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8D07B8A"/>
+    <w:tmpl w:val="F35E04CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B92B6D"/>
+    <w:nsid w:val="28AC0FF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17D497A0"/>
+    <w:tmpl w:val="4C0A6C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26EF5755"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F297BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5766FE2"/>
+    <w:tmpl w:val="9112DA1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36116926"/>
+    <w:nsid w:val="2FE17919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32E29796"/>
+    <w:tmpl w:val="0ACA59B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34920191"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F50E9D50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C94BC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A594A14A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3A022A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7C1252A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1801,484 +1864,421 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BEF01D1"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E446B51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06902D78"/>
+    <w:tmpl w:val="A02A1152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D0A7C16"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ED41317"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79C60C70"/>
+    <w:tmpl w:val="A320964E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="406E0E72"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA56C5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3CEA332"/>
+    <w:tmpl w:val="AA0E8A1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413A1C53"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA862B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72D61FCA"/>
+    <w:tmpl w:val="F480902C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="445C4657"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="448037FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="650285C4"/>
+    <w:tmpl w:val="D36A02EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E6E0C2B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47832CFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C149A52"/>
+    <w:tmpl w:val="9342EDFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52717746"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CFC7B38"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5406FAB6"/>
+    <w:tmpl w:val="C4884524"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57162207"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E261ABA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80CA54F2"/>
+    <w:tmpl w:val="0B52C004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C54517B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61652D52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18AAB8DA"/>
+    <w:tmpl w:val="4906E7AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E750AF3"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BB53A62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B86CB0F0"/>
+    <w:tmpl w:val="A9C2214A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7B5ACE"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC968AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46D6D560"/>
+    <w:tmpl w:val="9112DA1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C7717F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73055BE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A8AE0C6"/>
+    <w:tmpl w:val="7716EF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65983599"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76A0184C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0AE07AE"/>
+    <w:tmpl w:val="C0760B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69A81DA4"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778B5637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EE63CBE"/>
+    <w:tmpl w:val="4E8222B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-[...2 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2318,66 +2318,66 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="003D2ABA"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005F2B8D"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -3515,61 +3515,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005F2B8D"/>
+    <w:rsid w:val="003D2ABA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005F2B8D"/>
+    <w:rsid w:val="003D2ABA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3855,51 +3855,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0058E437-5D91-4217-8CFB-E29D631D8BD8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C73A957-CBD5-4A87-9E34-C287B85AF9FF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>172</Words>
   <Characters>984</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>