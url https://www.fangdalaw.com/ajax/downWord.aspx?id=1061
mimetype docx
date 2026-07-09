--- v0 (2026-05-20)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="46F054AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+          <w:p w14:paraId="2C4F11E8" w14:textId="275F1DB3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王宇芳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0CECE7C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+          <w:p w14:paraId="706EB16B" w14:textId="07031580" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7784BE51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+          <w:p w14:paraId="6199424A" w14:textId="1C5C8F31" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A862163" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+          <w:p w14:paraId="4F910ACA" w14:textId="25EE0D6A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="296BD7C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2839685A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2940D2B8" wp14:editId="5F4CA2BA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D650B94" wp14:editId="392D6C8C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="27C7792F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF0447" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6FF42B88" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王宇芳律师的主要执业领域为房地产及建筑工程、公共基础设施及能源项目的投资、收购、建设和运营管理，以及</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EF0447">
+            <w:r w:rsidRPr="002F7044">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4987904A" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7D3875BB" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,961 +446,961 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DB45868" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="18C01AD5" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B576045" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="0EFA8948" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施收购与投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6755967A" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="5FDF3964" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为红木集团、盖世理、安博、基汇资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital、高瓴资本、Brookfield等投资机构在中国的工业地产及仓储物业的收购、开发、租赁及资产管理项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32101E3B" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="0792C381" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表资本策略集团为其收购凯德置地在上海的某一住宅物业开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="544255AF" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="5A819FE9" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球另类投资资产管理公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield 为其投资瑞安旗下的中国新天地提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F2DE152" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="330261C5" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设集团在上海及中国其他城市的房地产项目的投资、收购处置、开发和融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDB2CF9" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="1EF87A77" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DA54A0" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="6A148183" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国浩长风为其出售位于上海的某一商业、文化物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D608EF" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="664878DE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00274770" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="63260379" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世博集团为其与另一国有企业合作开发上海世博实践区内办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3880FF1C" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="4275062C" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创为其收购位于上海的某一产业园区物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DD6FDEE" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="1BA1129E" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣加为其收购位于上海徐汇区的某一办公楼项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28946DDF" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="5DA24C2D" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="410445E7" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="39AE8DE1" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美施威尔为其收购苏州当地某一设计公司的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5EF6F9" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="75F3D6E9" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗盛为其出售位于上海的某一化工厂房物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FAAF12F" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="5E002ACF" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施租赁和资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48CCB482" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="1ED71A23" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E98D4A" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="223162F0" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行、希尔顿国际、摩根大通等诸多国际客户就办公物业租赁和装修等相关事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A716D6" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="0D21D726" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通采购位于上海的数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）服务项目提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0136C746" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="23BE7F2C" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蔚来汽车在中国各城市的展示店铺租赁项目及日常运营提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C60D7D8" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="781F16EE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世博发展集团为其位于上海世博园城市最佳实践区内的商办项目的日常租赁和管理事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC8A387" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="263FEFE8" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资公司在上海的甲级写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F70B083" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="494EF303" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海商城的写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7544021C" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="3D88E105" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美敦力为其投资租赁位于上海临港的某生产、制造和销售基地项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58795076" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="609CDA9B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区办公及实验室物业的出租项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4DB4E5" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="7D2F800B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克为其与铁狮门在上海新江湾城的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B2FA31" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="4816B518" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿迪达斯在中国的物流仓库定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C994B65" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="55A502CE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为霍尼韦尔在武汉的厂房定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586DFE44" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="0107B3B1" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建筑工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5433073F" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="4BEA5C30" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4220C654" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="04D0623E" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4B88C9" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="357D51D0" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为金佰利、诺华制药等诸多国际客户就不动产建设事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F740CC" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="504982E2" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国知名设计公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pelli Clarke Pelli Architects（佩里克拉克佩里）在中国各地的设计项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E748F2D" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="3E310436" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为昆泰医疗中国建设项目的施工合同标准化提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1B8BC1" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="7855AA9B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D799334" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="22F1AE88" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785067FE" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="4059C362" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31C3EA8A" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="51E34082" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412FE740" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="046645C7" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCAF9F5" w14:textId="77777777" w:rsidR="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="7CBF6FF2" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="58CCD7A4" w:rsidR="00A46A04" w:rsidRPr="00EF0447" w:rsidRDefault="00EF0447" w:rsidP="00EF0447">
+    <w:p w14:paraId="4F0A196B" w14:textId="63B4F2A0" w:rsidR="00A46A04" w:rsidRPr="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王宇芳律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF0447">
+      <w:r w:rsidRPr="002F7044">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF0447" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002F7044" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1606,326 +1606,326 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02034909"/>
+    <w:nsid w:val="006316EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCA0892C"/>
+    <w:tmpl w:val="10363B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063416CC"/>
+    <w:nsid w:val="05EF4F4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C728F34"/>
+    <w:tmpl w:val="EE70068C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CAD6EE2"/>
+    <w:nsid w:val="0C096675"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D756AC7A"/>
+    <w:tmpl w:val="DCE85530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16CD589E"/>
+    <w:nsid w:val="12905619"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A94BA3A"/>
+    <w:tmpl w:val="61BAB44A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B001852"/>
+    <w:nsid w:val="13F83AA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="466AB9F6"/>
+    <w:tmpl w:val="66124DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ECE7C3A"/>
+    <w:nsid w:val="145F229C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE38AEF2"/>
+    <w:tmpl w:val="88965B92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="219A42DA"/>
+    <w:nsid w:val="18CE421D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2924966"/>
+    <w:tmpl w:val="C7FA4780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25056D30"/>
+    <w:nsid w:val="1F152E8D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CEC1A06"/>
+    <w:tmpl w:val="C2746EA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25AF59D3"/>
+    <w:nsid w:val="22A8505E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="249CEAD8"/>
+    <w:tmpl w:val="6F4A0D28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261227BA"/>
+    <w:nsid w:val="256308AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40FA1ADC"/>
+    <w:tmpl w:val="8B26CA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C21A02"/>
+    <w:nsid w:val="2A775C91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84F406E2"/>
+    <w:tmpl w:val="135AE146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27BA4445"/>
+    <w:nsid w:val="2A873416"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="226E51AA"/>
+    <w:tmpl w:val="8E90C9E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294A4803"/>
+    <w:nsid w:val="2AD14752"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3F266A2"/>
+    <w:tmpl w:val="5F98C468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C5B60C6"/>
+    <w:nsid w:val="2C916173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8800D780"/>
+    <w:tmpl w:val="18EEC414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2013,113 +2013,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32650ED0"/>
+    <w:nsid w:val="2EF520ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8F6B868"/>
+    <w:tmpl w:val="ED825BEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35DA3619"/>
+    <w:nsid w:val="317812BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="585A019A"/>
+    <w:tmpl w:val="8F2AC848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361F7D5F"/>
+    <w:nsid w:val="33FC0715"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87462FBE"/>
+    <w:tmpl w:val="E07CAA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AAF0208"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59466F10"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2191,538 +2212,517 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42975005"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DCD1E76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70E696D0"/>
+    <w:tmpl w:val="5F98C468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3431DA"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF54F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70F4DEC4"/>
+    <w:tmpl w:val="D4ECEEAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="548B2DAE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435022DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AF2CCB4"/>
+    <w:tmpl w:val="CF1E51F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C87CCB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455F0D6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8292BD64"/>
+    <w:tmpl w:val="BDEA4F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582E205D"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472F12ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13DAD528"/>
+    <w:tmpl w:val="4984A8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A5C5420"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486C1B05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE363B26"/>
+    <w:tmpl w:val="27AEA056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EFE0495"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A0F5736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5CC366E"/>
+    <w:tmpl w:val="DC2AC488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6283140E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A350F53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8AF2CCB4"/>
+    <w:tmpl w:val="6FB044F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640D1A22"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B9901DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A3647BC"/>
+    <w:tmpl w:val="2FE6E2F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64293602"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59D74B73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="323EFD30"/>
+    <w:tmpl w:val="82DA7F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64CF33AA"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A8A2A83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84C86BA0"/>
+    <w:tmpl w:val="F3AE1A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651E6DF1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67701339"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2F04B10"/>
+    <w:tmpl w:val="66D43110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68596AB9"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DCA3505"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="697C5320"/>
+    <w:tmpl w:val="AF421BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6947244F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73677F58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5AC5EE8"/>
+    <w:tmpl w:val="E4DC8496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="704F53DD"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77182D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39FC0C88"/>
+    <w:tmpl w:val="C436E2E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72613768"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79835C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8F67846"/>
+    <w:tmpl w:val="32EE321A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77026508"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CFE008E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79BA3316"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="E4B8FA80"/>
+    <w:tmpl w:val="EC421D54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-[...20 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="15">
-[...59 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="36">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2751,50 +2751,51 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F7044"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -2860,51 +2861,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EF0447"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3956,61 +3956,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF0447"/>
+    <w:rsid w:val="002F7044"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF0447"/>
+    <w:rsid w:val="002F7044"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4296,51 +4296,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B73B574-78B2-4621-9596-27BB0987A7B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E006B8-3BCA-4222-A8FC-6DE049D41B1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>205</Words>
   <Characters>1173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>