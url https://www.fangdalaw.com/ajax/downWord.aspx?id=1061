--- v1 (2026-07-09)
+++ v2 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="275F1DB3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6759304D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王宇芳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="07031580" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+          <w:p w14:paraId="706EB16B" w14:textId="639EE8A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1C5C8F31" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+          <w:p w14:paraId="6199424A" w14:textId="624FC048" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="25EE0D6A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+          <w:p w14:paraId="4F910ACA" w14:textId="289068CB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2839685A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6607627F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D650B94" wp14:editId="392D6C8C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445A8617" wp14:editId="6637A3F9">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6FF42B88" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002F7044" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="70E1CC17" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王宇芳律师的主要执业领域为房地产及建筑工程、公共基础设施及能源项目的投资、收购、建设和运营管理，以及</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F7044">
+            <w:r w:rsidRPr="0025754B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3875BB" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="648A24A1" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,961 +446,961 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C01AD5" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="6C12B4E3" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFA8948" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="10A45168" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施收购与投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FDF3964" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="3F4FE06C" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为红木集团、盖世理、安博、基汇资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital、高瓴资本、Brookfield等投资机构在中国的工业地产及仓储物业的收购、开发、租赁及资产管理项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0792C381" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="133CCAE8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表资本策略集团为其收购凯德置地在上海的某一住宅物业开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A819FE9" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="70A3BC9F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球另类投资资产管理公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield 为其投资瑞安旗下的中国新天地提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330261C5" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="4A2498C2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设集团在上海及中国其他城市的房地产项目的投资、收购处置、开发和融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EF87A77" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="3BBACED7" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A148183" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="2DC69ECA" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国浩长风为其出售位于上海的某一商业、文化物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664878DE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="1FE23A12" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63260379" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="3CEA37A8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世博集团为其与另一国有企业合作开发上海世博实践区内办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4275062C" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="247AC2AE" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创为其收购位于上海的某一产业园区物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA1129E" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="603B73FF" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣加为其收购位于上海徐汇区的某一办公楼项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA24C2D" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="7E0CCE08" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39AE8DE1" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="179F71A4" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美施威尔为其收购苏州当地某一设计公司的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75F3D6E9" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="35C43EAB" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗盛为其出售位于上海的某一化工厂房物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E002ACF" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="22019D40" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施租赁和资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED71A23" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="7EE4A757" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223162F0" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="46769F5A" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行、希尔顿国际、摩根大通等诸多国际客户就办公物业租赁和装修等相关事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D21D726" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="7E87DC07" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通采购位于上海的数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）服务项目提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BE7F2C" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="606A36B2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蔚来汽车在中国各城市的展示店铺租赁项目及日常运营提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781F16EE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="1B63F26C" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世博发展集团为其位于上海世博园城市最佳实践区内的商办项目的日常租赁和管理事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263FEFE8" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="23B68F8F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资公司在上海的甲级写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="494EF303" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="7820339E" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海商城的写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D88E105" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="677CE8C8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美敦力为其投资租赁位于上海临港的某生产、制造和销售基地项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609CDA9B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="4C276A23" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区办公及实验室物业的出租项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2F800B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="1393AE9A" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克为其与铁狮门在上海新江湾城的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4816B518" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="46ACEE15" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿迪达斯在中国的物流仓库定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A502CE" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="2E413E05" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为霍尼韦尔在武汉的厂房定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0107B3B1" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="7EE8551F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建筑工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEA5C30" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="0F73F2C4" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D0623E" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="0EB71BD5" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357D51D0" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="2B4B2033" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为金佰利、诺华制药等诸多国际客户就不动产建设事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="504982E2" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="720C0DE9" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国知名设计公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pelli Clarke Pelli Architects（佩里克拉克佩里）在中国各地的设计项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E310436" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="0CABA361" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为昆泰医疗中国建设项目的施工合同标准化提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7855AA9B" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="43529C27" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F1AE88" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="75970F7D" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4059C362" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="6C84AC11" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E34082" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="288E21E2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046645C7" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="3AA0C64F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBF6FF2" w14:textId="77777777" w:rsidR="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="1A26E124" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="63B4F2A0" w:rsidR="00A46A04" w:rsidRPr="002F7044" w:rsidRDefault="002F7044" w:rsidP="002F7044">
+    <w:p w14:paraId="4F0A196B" w14:textId="3E1BE0E9" w:rsidR="00A46A04" w:rsidRPr="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王宇芳律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002F7044">
+      <w:r w:rsidRPr="0025754B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002F7044" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0025754B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1606,344 +1606,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="006316EA"/>
+    <w:nsid w:val="00B70922"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10363B18"/>
+    <w:tmpl w:val="B4FA837E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05EF4F4D"/>
+    <w:nsid w:val="07615024"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE70068C"/>
+    <w:tmpl w:val="9B1266C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C096675"/>
+    <w:nsid w:val="0A7A1931"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCE85530"/>
+    <w:tmpl w:val="959E6668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12905619"/>
+    <w:nsid w:val="0B026D8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61BAB44A"/>
+    <w:tmpl w:val="0434BA2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F83AA6"/>
+    <w:nsid w:val="0E0C1C16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66124DC6"/>
+    <w:tmpl w:val="284E9A82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145F229C"/>
+    <w:nsid w:val="0F590131"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88965B92"/>
+    <w:tmpl w:val="B0728394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CE421D"/>
+    <w:nsid w:val="0FD752E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7FA4780"/>
+    <w:tmpl w:val="C71E8732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F152E8D"/>
+    <w:nsid w:val="101937DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2746EA8"/>
+    <w:tmpl w:val="9D1E14E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A8505E"/>
+    <w:nsid w:val="11D142A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F4A0D28"/>
+    <w:tmpl w:val="144ABACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="256308AA"/>
+    <w:nsid w:val="15B86956"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B26CA26"/>
+    <w:tmpl w:val="9C7E3324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A775C91"/>
+    <w:nsid w:val="17AB3006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="135AE146"/>
+    <w:tmpl w:val="83025382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A873416"/>
+    <w:nsid w:val="1D3B147E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E90C9E4"/>
+    <w:tmpl w:val="9A3EE248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD14752"/>
+    <w:nsid w:val="26456C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F98C468"/>
+    <w:tmpl w:val="3350CEB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C916173"/>
+    <w:nsid w:val="294507B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18EEC414"/>
+    <w:tmpl w:val="51D82112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B45370F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5BFEA7DE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2012,135 +2033,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF520ED"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35164EA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED825BEE"/>
+    <w:tmpl w:val="FDB228B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="317812BC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="355D7CFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F2AC848"/>
+    <w:tmpl w:val="44468B88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33FC0715"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36A10387"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E07CAA02"/>
+    <w:tmpl w:val="A71EC288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AAF0208"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39495A3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59466F10"/>
+    <w:tmpl w:val="E794950E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A00453E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D312D0EE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2212,517 +2254,475 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DCD1E76"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E726538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F98C468"/>
+    <w:tmpl w:val="0AB08222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF54F97"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB72301"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4ECEEAA"/>
+    <w:tmpl w:val="7CA69172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435022DC"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EF03F98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF1E51F0"/>
+    <w:tmpl w:val="00D4FB62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455F0D6B"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43EA276E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDEA4F9E"/>
+    <w:tmpl w:val="1A5ED8A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472F12ED"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48F2293B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4984A8A8"/>
+    <w:tmpl w:val="BBCAE774"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="486C1B05"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="592766BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27AEA056"/>
+    <w:tmpl w:val="B04CED0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A0F5736"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60114659"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC2AC488"/>
+    <w:tmpl w:val="A782C44E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A350F53"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="640B4D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FB044F0"/>
+    <w:tmpl w:val="1BFE535C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9901DC"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="670C0D3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE6E2F6"/>
+    <w:tmpl w:val="66A2E5B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59D74B73"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="688B75BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82DA7F54"/>
+    <w:tmpl w:val="22F6B72A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A8A2A83"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F196D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3AE1A88"/>
+    <w:tmpl w:val="9D1E14E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67701339"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC22E92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66D43110"/>
+    <w:tmpl w:val="18D06C24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DCA3505"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C8437E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF421BF6"/>
+    <w:tmpl w:val="3BAED668"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73677F58"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CD71AB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4DC8496"/>
+    <w:tmpl w:val="79EA8AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77182D0E"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DC531CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C436E2E6"/>
+    <w:tmpl w:val="A52641F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-[...8 lines deleted...]
-  <w:num w:numId="7">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
-[...11 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="13">
-[...44 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2744,58 +2744,58 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
+    <w:rsid w:val="0025754B"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002F7044"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3956,61 +3956,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002F7044"/>
+    <w:rsid w:val="0025754B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002F7044"/>
+    <w:rsid w:val="0025754B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4296,51 +4296,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7E006B8-3BCA-4222-A8FC-6DE049D41B1B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4E4B2B-F55B-49F2-8C3E-E96EAC023604}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>205</Words>
   <Characters>1173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>