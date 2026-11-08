--- v2 (2026-09-05)
+++ v3 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6759304D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2155B21C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="00E11738">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王宇芳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="639EE8A4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+          <w:p w14:paraId="706EB16B" w14:textId="6F9E9D5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="00E11738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="624FC048" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+          <w:p w14:paraId="6199424A" w14:textId="3307AD50" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="00E11738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1142 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="289068CB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+          <w:p w14:paraId="4F910ACA" w14:textId="48909647" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="00E11738">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wendy.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6607627F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="52BD02F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445A8617" wp14:editId="6637A3F9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="382779C0" wp14:editId="0F6ECF07">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="70E1CC17" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0025754B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0F93BDA4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E11738" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王宇芳律师的主要执业领域为房地产及建筑工程、公共基础设施及能源项目的投资、收购、建设和运营管理，以及</w:t>
             </w:r>
-            <w:r w:rsidRPr="0025754B">
+            <w:r w:rsidRPr="00E11738">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>PPP项目。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="648A24A1" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="56D5DEB2" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,961 +446,961 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C12B4E3" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="57615711" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A45168" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="373A3B82" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施收购与投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4FE06C" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="6C8EC8FC" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为红木集团、盖世理、安博、基汇资本、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SC Capital、高瓴资本、Brookfield等投资机构在中国的工业地产及仓储物业的收购、开发、租赁及资产管理项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="133CCAE8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="4A0F46B5" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表资本策略集团为其收购凯德置地在上海的某一住宅物业开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70A3BC9F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="28D6F29C" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表全球另类投资资产管理公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Brookfield 为其投资瑞安旗下的中国新天地提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A2498C2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="2AC3AD64" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉里建设集团在上海及中国其他城市的房地产项目的投资、收购处置、开发和融资提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBACED7" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="2B2494FE" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国浩地产投资重庆十八梯综合体开发项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DC69ECA" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="6D849F76" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国浩长风为其出售位于上海的某一商业、文化物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE23A12" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="205B13DB" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表歌斐基金与融创联合收购位于上海徐汇滨江的住宅地块；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEA37A8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="2A9C76BC" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世博集团为其与另一国有企业合作开发上海世博实践区内办公物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="247AC2AE" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="0C1E9B37" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微创为其收购位于上海的某一产业园区物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="603B73FF" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="17FEB302" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表趣加为其收购位于上海徐汇区的某一办公楼项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0CCE08" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="32DC066A" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国卡万塔能源，为其在中国投资、建设及运营垃圾焚烧发电项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179F71A4" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="0C6CB29A" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美施威尔为其收购苏州当地某一设计公司的项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35C43EAB" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="19A1FFD7" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表朗盛为其出售位于上海的某一化工厂房物业提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22019D40" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="76C64482" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及基础设施租赁和资产管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE4A757" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="7705BBDF" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为星巴克在中国各城市的咖啡店铺开发及租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46769F5A" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="29E0A192" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗银行、希尔顿国际、摩根大通等诸多国际客户就办公物业租赁和装修等相关事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E87DC07" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="0800B93A" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为摩根大通采购位于上海的数据中心（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDC）服务项目提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606A36B2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="229A7637" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蔚来汽车在中国各城市的展示店铺租赁项目及日常运营提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B63F26C" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="161F96A7" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海世博发展集团为其位于上海世博园城市最佳实践区内的商办项目的日常租赁和管理事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B68F8F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="30CD0C23" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新加坡政府投资公司在上海的甲级写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7820339E" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="12FFBAE0" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海商城的写字楼出租事宜提供法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="677CE8C8" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="177084C0" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美敦力为其投资租赁位于上海临港的某生产、制造和销售基地项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C276A23" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="467C4FFF" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区办公及实验室物业的出租项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1393AE9A" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="4189EB00" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表耐克为其与铁狮门在上海新江湾城的定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46ACEE15" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="73EEFC91" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿迪达斯在中国的物流仓库定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E413E05" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="3617C944" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为霍尼韦尔在武汉的厂房定建租赁项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE8551F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="57633047" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建筑工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F73F2C4" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="78D089DB" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表好时在中国的生产、零售及研发设施的建设和装修项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EB71BD5" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="2DB7BB2A" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺华制药为其在上海张江高科技园区内的诺华上海园区项目的开发和建设提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4B2033" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="0EB855D7" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为金佰利、诺华制药等诸多国际客户就不动产建设事宜提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C0DE9" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="22B1F141" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国知名设计公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Pelli Clarke Pelli Architects（佩里克拉克佩里）在中国各地的设计项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CABA361" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="0F9BEDE2" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为昆泰医疗中国建设项目的施工合同标准化提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43529C27" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="4AE2A1FE" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75970F7D" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="5CF5A6E0" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C84AC11" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="193B15E1" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="288E21E2" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="39BBF6E0" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AA0C64F" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="21D0E67B" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A26E124" w14:textId="77777777" w:rsidR="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="1FD393FE" w14:textId="77777777" w:rsidR="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3E1BE0E9" w:rsidR="00A46A04" w:rsidRPr="0025754B" w:rsidRDefault="0025754B" w:rsidP="0025754B">
+    <w:p w14:paraId="4F0A196B" w14:textId="642ECE0A" w:rsidR="00A46A04" w:rsidRPr="00E11738" w:rsidRDefault="00E11738" w:rsidP="00E11738">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王宇芳律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0025754B">
+      <w:r w:rsidRPr="00E11738">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0025754B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E11738" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1606,365 +1606,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B70922"/>
+    <w:nsid w:val="01BB7F4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4FA837E"/>
+    <w:tmpl w:val="975E6074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07615024"/>
+    <w:nsid w:val="05E71FC3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B1266C4"/>
+    <w:tmpl w:val="317CD9E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7A1931"/>
+    <w:nsid w:val="05FC326B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="959E6668"/>
+    <w:tmpl w:val="7B46B15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B026D8C"/>
+    <w:nsid w:val="0AAA42E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0434BA2C"/>
+    <w:tmpl w:val="E544F8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0C1C16"/>
+    <w:nsid w:val="0B1710E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="284E9A82"/>
+    <w:tmpl w:val="49301822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F590131"/>
+    <w:nsid w:val="0BD17A94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0728394"/>
+    <w:tmpl w:val="A82E7E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD752E0"/>
+    <w:nsid w:val="0E5639AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C71E8732"/>
+    <w:tmpl w:val="EE92D8F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101937DB"/>
+    <w:nsid w:val="107A5D64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D1E14E4"/>
+    <w:tmpl w:val="A002EA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D142A6"/>
+    <w:nsid w:val="1239434A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="144ABACA"/>
+    <w:tmpl w:val="26B2FAAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15B86956"/>
+    <w:nsid w:val="1931186A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C7E3324"/>
+    <w:tmpl w:val="161CAC70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17AB3006"/>
+    <w:nsid w:val="19FC0DFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83025382"/>
+    <w:tmpl w:val="C52018B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3B147E"/>
+    <w:nsid w:val="1B567601"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A3EE248"/>
+    <w:tmpl w:val="AD4A7366"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26456C46"/>
+    <w:nsid w:val="21A564DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3350CEB0"/>
+    <w:tmpl w:val="E544F8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="294507B5"/>
+    <w:nsid w:val="26827E83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51D82112"/>
+    <w:tmpl w:val="4AA05E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B45370F"/>
+    <w:nsid w:val="29862996"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BFEA7DE"/>
+    <w:tmpl w:val="05B43D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E367ED6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23909DC0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2033,138 +2054,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35164EA4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="315967D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDB228B2"/>
+    <w:tmpl w:val="56BA9F10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="355D7CFF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="332428DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44468B88"/>
+    <w:tmpl w:val="8A4E6BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A10387"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3453168D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A71EC288"/>
+    <w:tmpl w:val="A99080F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39495A3B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397A4724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E794950E"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="D312D0EE"/>
+    <w:tmpl w:val="67CEDE6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2255,474 +2255,474 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E726538"/>
+    <w:nsid w:val="3DCC706C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AB08222"/>
+    <w:tmpl w:val="34AE5644"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EB72301"/>
+    <w:nsid w:val="4E0E3891"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CA69172"/>
+    <w:tmpl w:val="66D8CF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EF03F98"/>
+    <w:nsid w:val="4ED175AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00D4FB62"/>
+    <w:tmpl w:val="E99EF8BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43EA276E"/>
+    <w:nsid w:val="542E3A5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A5ED8A8"/>
+    <w:tmpl w:val="26BEB840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F2293B"/>
+    <w:nsid w:val="5715073C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBCAE774"/>
+    <w:tmpl w:val="0A2CAD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592766BF"/>
+    <w:nsid w:val="590B4794"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B04CED0E"/>
+    <w:tmpl w:val="9C9A53CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60114659"/>
+    <w:nsid w:val="60101D21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A782C44E"/>
+    <w:tmpl w:val="8C0E979E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="640B4D0A"/>
+    <w:nsid w:val="6636777C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BFE535C"/>
+    <w:tmpl w:val="3D007C72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="670C0D3A"/>
+    <w:nsid w:val="67655288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66A2E5B6"/>
+    <w:tmpl w:val="1E5AC006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="688B75BF"/>
+    <w:nsid w:val="69FD6643"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22F6B72A"/>
+    <w:tmpl w:val="A10E0342"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F196D8F"/>
+    <w:nsid w:val="6E6019DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D1E14E4"/>
+    <w:tmpl w:val="220A57F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC22E92"/>
+    <w:nsid w:val="77716A03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18D06C24"/>
+    <w:tmpl w:val="1E4A86F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C8437E2"/>
+    <w:nsid w:val="780065B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BAED668"/>
+    <w:tmpl w:val="0846D36A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CD71AB4"/>
+    <w:nsid w:val="7A8E7553"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79EA8AE2"/>
+    <w:tmpl w:val="339A0E30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC531CA"/>
+    <w:nsid w:val="7D10126D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A52641F2"/>
+    <w:tmpl w:val="AE4AF130"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-[...2 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...73 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="31">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2744,51 +2744,50 @@
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
-    <w:rsid w:val="0025754B"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
@@ -2855,50 +2854,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E11738"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3956,61 +3956,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0025754B"/>
+    <w:rsid w:val="00E11738"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0025754B"/>
+    <w:rsid w:val="00E11738"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4296,51 +4296,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4E4B2B-F55B-49F2-8C3E-E96EAC023604}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29255A6B-EDA1-46D5-A82C-8CD1F41B5E51}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>205</Words>
   <Characters>1173</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1376</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>