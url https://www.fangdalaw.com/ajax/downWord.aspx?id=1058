--- v0 (2026-05-25)
+++ v1 (2026-07-26)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="32B8D369" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D0F1320" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EC6D25">
+            <w:r w:rsidRPr="008002EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>高娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7793394F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+          <w:p w14:paraId="706EB16B" w14:textId="365D7AB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EC6D25">
+            <w:r w:rsidRPr="008002EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="660A878E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+          <w:p w14:paraId="6199424A" w14:textId="3B39418E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EC6D25">
+            <w:r w:rsidRPr="008002EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3CFF362B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+          <w:p w14:paraId="4F910ACA" w14:textId="1E94A939" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EC6D25">
+            <w:r w:rsidRPr="008002EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>na.gao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4875FC17" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0E547259" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7154CCA7" wp14:editId="4C432D57">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B38B56" wp14:editId="3CC247E8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="25CDD276" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC6D25" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="482CB1DE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EC6D25">
+            <w:r w:rsidRPr="008002EB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>高娜律师专攻诉讼与仲裁，特别是金融争议、公司纠纷及执行、破产重整。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A50AF01" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="25850171" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,786 +438,785 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C13DB8" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="61FEA125" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C63FA78" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="3CF1A343" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02501F85" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="00007B83" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司处理其与投资人之间的投资仲裁争议，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，交易涉及主体众多、结构复杂，取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AEAD62" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="7364C30A" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名影业公司与目标公司原股东处理股权对赌回购争议，涉及标的额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元，取得全胜仲裁裁决；并在仲裁程序中，协助客户迅速完成保全工作，在执行程序中亦协助客户取得快速、强制的良好效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777BB5D2" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="040FD31B" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内一家知名保险机构处理其投资的公司债券违约诉讼案件，涉及标的额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA32F20" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="25BBBD97" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内上市公司处理其股权投资过程中产生的投资争议，同时涉及上市公司控制权之争、股东知情权纠纷，最终协助客户取得顺利和解的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7EAA91" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="3E4B40A4" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名汽车厂商处理其与经销商之间的经销合同争议，协助客户取得避免对方起诉的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="764DB245" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="1279DFE0" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国内上市公司处理其子公司设立运营某基金过程中产生的海外股权投资争议（某高级人民法院），涉及标的额</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>52亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C8CBC93" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="06C41A80" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国内知名保险机构针对香港中资美元债违约争议在国内提起诉讼程序，涉及标的额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元，该案为中资美元债在国内法院启动司法程序第一案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359BA4E3" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="68308E4D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国际工程建设公司处理其海外</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程发生的争议，涉及两个重大项目（某仲裁委员会和某中级人民法院），标的金额共计3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325ADC36" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="019AFFC9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表某国际知名计算机企业对其离职高管提起竞业限制诉讼，同时代表该企业针对其高管虚报发票骗取公司福利一事提起劳动争议诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB8C153" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="24B306C7" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>目前代表某国际工程公司对其履职不当的财会人员提起侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3326F48E" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="3492BBD0" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国内一家知名金融机构并购交易，提供诉讼风险尽调法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC53CCE" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="7501EA7B" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国内一家知名资产管理公司并购交易，提供诉讼风险尽调法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ACE54B" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="32A532D9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家知名资产管理公司完全撤销法院司法处罚决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD9D3C0" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="4B06214D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F6375CA" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="5021D49F" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77963A53" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="0A7B09F3" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学中国经济研究中心，经济学双学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DE12FE" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="233110EF" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A43B0C1" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="6182AD95" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6690C3C5" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="027FDC77" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B1D0329" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="33458FBA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5E4D1E" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="47588436" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高娜律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。高律师曾在法院系统工作近十年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040BD122" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="07CFD6BA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7463B77E" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="2874AE2D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DFC060" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="2399A57F" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>翻译《Deciding to Decide：Agenda Setting in the United States Supreme Court》，《择案而审</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">美国最高法院案件受理议程表的形成》（中国政法大学出版社2010年1月出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED4A376" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="269029EA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《隐名股权的权属判断</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以反规避执行为切入点》、《审判救济与执行救济竞合之处理</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以第三人撤销之诉为视角》分别于第一届、第二届执行理论与实务研讨会论文竞赛获优秀奖、二等奖；《网购规则规范化：网络购物合同中的错价问题研究》获第二十八届法院系统学术论文竞赛北京系统三等奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="266E4E4C" w14:textId="77777777" w:rsidR="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="337143A9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《燕兴隆执行异议案</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">专利侵权判决被再审撤销后执行回转相关问题》、《租赁权的执行异议审查标准》、《债权人应当对借贷双方存在借贷合意承担举证责任》、《劳动合同适用情势变更原则的判断标准》、《公司与高管合法解除劳动关系的事实审查》等案例精析发表于《北京审判》、《人民法院报》、《北京劳动》等刊物；参与《北京市高级人民法院、北京市劳动争议仲裁委员会关于劳动争议案件法律适用问题研讨会会议纪要（二）》研讨编写过程 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5A3CB3AC" w:rsidR="00A46A04" w:rsidRPr="00EC6D25" w:rsidRDefault="00EC6D25" w:rsidP="00EC6D25">
+    <w:p w14:paraId="4F0A196B" w14:textId="218E08E7" w:rsidR="00A46A04" w:rsidRPr="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC6D25">
+      <w:r w:rsidRPr="008002EB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《追加被执行人案件的调研报告》、《关于保全工作的调研报告》发表于最高院主编的《执行工作指导》、《司法改革评论》等期刊 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC6D25" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008002EB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1423,242 +1422,242 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A964BE"/>
+    <w:nsid w:val="005A29D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9DC2F68"/>
+    <w:tmpl w:val="9D789D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08DE5B64"/>
+    <w:nsid w:val="04E16B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEF81AF2"/>
+    <w:tmpl w:val="ADCE2A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08E723C5"/>
+    <w:nsid w:val="054A291E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21C4C42A"/>
+    <w:tmpl w:val="5F944DE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B2C4A77"/>
+    <w:nsid w:val="12AD3C04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2720386"/>
+    <w:tmpl w:val="16B2071A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143733EF"/>
+    <w:nsid w:val="13DF1389"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8402C2DC"/>
+    <w:tmpl w:val="411E6F80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173C1392"/>
+    <w:nsid w:val="14AA0045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63D8ADE0"/>
+    <w:tmpl w:val="C1EE613C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA67588"/>
+    <w:nsid w:val="1B042A6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA644CBC"/>
+    <w:tmpl w:val="ECF0589E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CA0624F"/>
+    <w:nsid w:val="1B9E367D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0DE4BF8"/>
+    <w:tmpl w:val="19E6D376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0B5D8F"/>
+    <w:nsid w:val="238B31EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FDA7352"/>
+    <w:tmpl w:val="5CB02AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E140F68"/>
+    <w:nsid w:val="2613698C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FC4D3C2"/>
+    <w:tmpl w:val="845E6F74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1862,396 +1861,396 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3611F3"/>
+    <w:nsid w:val="4BE549C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBE0D116"/>
+    <w:tmpl w:val="1658709E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD56B7A"/>
+    <w:nsid w:val="4CDD7E6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB67212"/>
+    <w:tmpl w:val="C1EE613C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F775A3"/>
+    <w:nsid w:val="4E7525A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0164C68A"/>
+    <w:tmpl w:val="25F20F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A416051"/>
+    <w:nsid w:val="57CD1C20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E12AA4BA"/>
+    <w:tmpl w:val="062AFAE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59AC66A8"/>
+    <w:nsid w:val="5AC34276"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0CE9036"/>
+    <w:tmpl w:val="9BA0C4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC13ADF"/>
+    <w:nsid w:val="674226E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9834AD12"/>
+    <w:tmpl w:val="5C302A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E06574F"/>
+    <w:nsid w:val="697B65ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9DAB4A8"/>
+    <w:tmpl w:val="12C68BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70E24FA1"/>
+    <w:nsid w:val="6B904F08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB88D952"/>
+    <w:tmpl w:val="6DFE36EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="749E3496"/>
+    <w:nsid w:val="6E603173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29E0D8C2"/>
+    <w:tmpl w:val="56A6874C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75BE468F"/>
+    <w:nsid w:val="728522A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB88D952"/>
+    <w:tmpl w:val="F58A65F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AA14502"/>
+    <w:nsid w:val="746F24A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46E29B06"/>
+    <w:tmpl w:val="D1A2CD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B2754B1"/>
+    <w:nsid w:val="7AE45117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65943A8C"/>
+    <w:tmpl w:val="873EBD2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E3E5C26"/>
+    <w:nsid w:val="7C040374"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7EA7F7A"/>
+    <w:tmpl w:val="8F0C5AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2325,50 +2324,51 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="008002EB"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -2389,51 +2389,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EC6D25"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3485,61 +3484,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC6D25"/>
+    <w:rsid w:val="008002EB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC6D25"/>
+    <w:rsid w:val="008002EB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3825,62 +3824,62 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{738FA52C-95F4-474F-8907-36D377B97230}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53D8A52-8BCB-4D9E-A086-39CC4E78F57E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
+  <Pages>1</Pages>
   <Words>215</Words>
   <Characters>1229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>