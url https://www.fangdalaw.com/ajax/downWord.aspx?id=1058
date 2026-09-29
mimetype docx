--- v1 (2026-07-26)
+++ v2 (2026-09-29)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D0F1320" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BF6D0D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="002D4246">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008002EB">
+            <w:r w:rsidRPr="002D4246">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>高娜</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="365D7AB5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+          <w:p w14:paraId="706EB16B" w14:textId="06B63CDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="002D4246">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008002EB">
+            <w:r w:rsidRPr="002D4246">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3B39418E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+          <w:p w14:paraId="6199424A" w14:textId="1849E10D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="002D4246">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008002EB">
+            <w:r w:rsidRPr="002D4246">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5600 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1E94A939" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+          <w:p w14:paraId="4F910ACA" w14:textId="654B5F60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="002D4246">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008002EB">
+            <w:r w:rsidRPr="002D4246">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>na.gao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0E547259" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="34FB0942" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58B38B56" wp14:editId="3CC247E8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9EE885" wp14:editId="78A4B2BC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="482CB1DE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008002EB" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1796D3CC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002D4246" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008002EB">
+            <w:r w:rsidRPr="002D4246">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>高娜律师专攻诉讼与仲裁，特别是金融争议、公司纠纷及执行、破产重整。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25850171" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="33232C03" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,785 +438,785 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FEA125" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="07CFE8B8" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF1A343" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="2C44AA38" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00007B83" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="7BE33EDE" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司处理其与投资人之间的投资仲裁争议，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元，交易涉及主体众多、结构复杂，取得全胜仲裁裁决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7364C30A" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="103EDD98" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名影业公司与目标公司原股东处理股权对赌回购争议，涉及标的额</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿元，取得全胜仲裁裁决；并在仲裁程序中，协助客户迅速完成保全工作，在执行程序中亦协助客户取得快速、强制的良好效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="040FD31B" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="3722921C" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内一家知名保险机构处理其投资的公司债券违约诉讼案件，涉及标的额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25BBBD97" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="555B7FA5" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内上市公司处理其股权投资过程中产生的投资争议，同时涉及上市公司控制权之争、股东知情权纠纷，最终协助客户取得顺利和解的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E4B40A4" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="65BC6892" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球知名汽车厂商处理其与经销商之间的经销合同争议，协助客户取得避免对方起诉的结果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1279DFE0" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="27235C91" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国内上市公司处理其子公司设立运营某基金过程中产生的海外股权投资争议（某高级人民法院），涉及标的额</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>52亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C41A80" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="7AFC7A6C" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国内知名保险机构针对香港中资美元债违约争议在国内提起诉讼程序，涉及标的额近</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元，该案为中资美元债在国内法院启动司法程序第一案</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68308E4D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="1CB62322" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表一家国际工程建设公司处理其海外</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC工程发生的争议，涉及两个重大项目（某仲裁委员会和某中级人民法院），标的金额共计3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019AFFC9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="27DF3059" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表某国际知名计算机企业对其离职高管提起竞业限制诉讼，同时代表该企业针对其高管虚报发票骗取公司福利一事提起劳动争议诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B306C7" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="08C86694" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>目前代表某国际工程公司对其履职不当的财会人员提起侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3492BBD0" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="4D49B400" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国内一家知名金融机构并购交易，提供诉讼风险尽调法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7501EA7B" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="308D578F" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国内一家知名资产管理公司并购交易，提供诉讼风险尽调法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A532D9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="2BAEE261" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表一家知名资产管理公司完全撤销法院司法处罚决定</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B06214D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="6F798A68" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5021D49F" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="01A2DB70" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A7B09F3" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="45B526D9" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学中国经济研究中心，经济学双学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233110EF" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="3B9C2769" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6182AD95" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="762380A1" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027FDC77" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="32CDE842" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33458FBA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="44305BEA" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47588436" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="6C8C4C39" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高娜律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。高律师曾在法院系统工作近十年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CFD6BA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="02774DD1" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2874AE2D" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="32F51C56" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2399A57F" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="2A2EC1AB" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>翻译《Deciding to Decide：Agenda Setting in the United States Supreme Court》，《择案而审</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">美国最高法院案件受理议程表的形成》（中国政法大学出版社2010年1月出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269029EA" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="5EAB6858" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《隐名股权的权属判断</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>以反规避执行为切入点》、《审判救济与执行救济竞合之处理</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">以第三人撤销之诉为视角》分别于第一届、第二届执行理论与实务研讨会论文竞赛获优秀奖、二等奖；《网购规则规范化：网络购物合同中的错价问题研究》获第二十八届法院系统学术论文竞赛北京系统三等奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="337143A9" w14:textId="77777777" w:rsidR="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="3F66340D" w14:textId="77777777" w:rsidR="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《燕兴隆执行异议案</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">专利侵权判决被再审撤销后执行回转相关问题》、《租赁权的执行异议审查标准》、《债权人应当对借贷双方存在借贷合意承担举证责任》、《劳动合同适用情势变更原则的判断标准》、《公司与高管合法解除劳动关系的事实审查》等案例精析发表于《北京审判》、《人民法院报》、《北京劳动》等刊物；参与《北京市高级人民法院、北京市劳动争议仲裁委员会关于劳动争议案件法律适用问题研讨会会议纪要（二）》研讨编写过程 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="218E08E7" w:rsidR="00A46A04" w:rsidRPr="008002EB" w:rsidRDefault="008002EB" w:rsidP="008002EB">
+    <w:p w14:paraId="4F0A196B" w14:textId="2A9288CB" w:rsidR="00A46A04" w:rsidRPr="002D4246" w:rsidRDefault="002D4246" w:rsidP="002D4246">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008002EB">
+      <w:r w:rsidRPr="002D4246">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《追加被执行人案件的调研报告》、《关于保全工作的调研报告》发表于最高院主编的《执行工作指导》、《司法改革评论》等期刊 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008002EB" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002D4246" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1422,369 +1422,369 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005A29D1"/>
+    <w:nsid w:val="05EA0CC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D789D94"/>
+    <w:tmpl w:val="E26AAED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04E16B6A"/>
+    <w:nsid w:val="06146FE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADCE2A80"/>
+    <w:tmpl w:val="F81859C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054A291E"/>
+    <w:nsid w:val="06E247A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F944DE8"/>
+    <w:tmpl w:val="67FEE874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12AD3C04"/>
+    <w:nsid w:val="0F8D47F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16B2071A"/>
+    <w:tmpl w:val="D73CDA22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13DF1389"/>
+    <w:nsid w:val="13C0731C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="411E6F80"/>
+    <w:tmpl w:val="F6D634CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14AA0045"/>
+    <w:nsid w:val="17E15B21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1EE613C"/>
+    <w:tmpl w:val="6C98A414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B042A6F"/>
+    <w:nsid w:val="1B123BD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ECF0589E"/>
+    <w:tmpl w:val="2B166D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B9E367D"/>
+    <w:nsid w:val="1CE82C84"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19E6D376"/>
+    <w:tmpl w:val="67C08EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="238B31EB"/>
+    <w:nsid w:val="1DEF121D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5CB02AD0"/>
+    <w:tmpl w:val="ACEE943A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2613698C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30C94131"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="845E6F74"/>
+    <w:tmpl w:val="1B2E346C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
-      </w:rPr>
-[...111 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1861,393 +1861,393 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE549C8"/>
+    <w:nsid w:val="3C2A6830"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1658709E"/>
+    <w:tmpl w:val="B3D0D836"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDD7E6B"/>
+    <w:nsid w:val="419A7A21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1EE613C"/>
+    <w:tmpl w:val="A52CF376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E7525A6"/>
+    <w:nsid w:val="46F02452"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25F20F1C"/>
+    <w:tmpl w:val="50EAB860"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57CD1C20"/>
+    <w:nsid w:val="472F213E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="062AFAE4"/>
+    <w:tmpl w:val="7AB85E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AC34276"/>
+    <w:nsid w:val="4C730A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA0C4AA"/>
+    <w:tmpl w:val="FAD6AA90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674226E4"/>
+    <w:nsid w:val="55CB0DC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C302A2E"/>
+    <w:tmpl w:val="2CEA788A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="697B65ED"/>
+    <w:nsid w:val="581E3214"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12C68BA6"/>
+    <w:tmpl w:val="A5DEAFD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B904F08"/>
+    <w:nsid w:val="58A50777"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DFE36EA"/>
+    <w:tmpl w:val="B0901110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E603173"/>
+    <w:nsid w:val="61594DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56A6874C"/>
+    <w:tmpl w:val="C12EBE18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728522A3"/>
+    <w:nsid w:val="70DA1E2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F58A65F6"/>
+    <w:tmpl w:val="6C161E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746F24A7"/>
+    <w:nsid w:val="71CA1D78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1A2CD5A"/>
+    <w:tmpl w:val="A52CF376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AE45117"/>
+    <w:nsid w:val="72B84DBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="873EBD2E"/>
+    <w:tmpl w:val="C9D22570"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C040374"/>
+    <w:nsid w:val="7FB63E33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F0C5AEA"/>
+    <w:tmpl w:val="BD74AB86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2279,96 +2279,96 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002D4246"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="008002EB"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3484,61 +3484,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008002EB"/>
+    <w:rsid w:val="002D4246"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008002EB"/>
+    <w:rsid w:val="002D4246"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3824,51 +3824,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53D8A52-8BCB-4D9E-A086-39CC4E78F57E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF576A58-E8FB-4F2D-98B0-007B0716BBF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>215</Words>
   <Characters>1229</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>